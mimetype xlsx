--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -110,264 +110,264 @@
   <si>
     <t>Augmentation</t>
   </si>
   <si>
     <t>Preparation and submission of Detailed Project Report of RAMNAGAR(I) Ground Water Based Piped Water Supply Scheme in BARUIPUR PURBA Assembly Constituency of BARUIPUR Block under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns. district.</t>
   </si>
   <si>
     <t>AE BSD</t>
   </si>
   <si>
     <t>ORD/000407/2021-2022</t>
   </si>
   <si>
     <t>1945/SWD-I</t>
   </si>
   <si>
     <t>27/01/2022</t>
   </si>
   <si>
     <t>26/02/2022</t>
   </si>
   <si>
     <t>ENVIROTECH SOLUTIONS</t>
   </si>
   <si>
+    <t>Construction of Boundary Wall, Chlorine Room along with Laying of Distribution System, Rising Main, Providing Functional Household Tap Connection (FHTC) for Augmentation of RAMNAGAR (PART-I) MOUZA Piped Water Supply Scheme of BARUIPUR Block for implementation of JJM under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns district. [No. of FHTC = 1885] [TSM/018210]</t>
+  </si>
+  <si>
+    <t>JE RWS</t>
+  </si>
+  <si>
+    <t>ORD/000160/2023-2024</t>
+  </si>
+  <si>
+    <t>843/SWD-I</t>
+  </si>
+  <si>
+    <t>05/06/2023</t>
+  </si>
+  <si>
+    <t>08/11/2025</t>
+  </si>
+  <si>
+    <t>SRIKRISHNA CO OP LABOUR CONT AND CONS SOCIETY LTD</t>
+  </si>
+  <si>
+    <t>S24 Pgns Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1 &amp;2 for Augmentation of Ramnagar (Zone-I) water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Baruipur]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000062/2023-2024</t>
+  </si>
+  <si>
+    <t>1056/SMD</t>
+  </si>
+  <si>
+    <t>18/04/2023</t>
+  </si>
+  <si>
+    <t>17/07/2023</t>
+  </si>
+  <si>
+    <t>ELECTRICAL &amp; MECHANICAL ENGINEERING CORPORATION</t>
+  </si>
+  <si>
     <t>Sinking of 02 (Two) nos. Rig bored 250mm x 150mm dia. &amp; 300 mtr. deepTubewell having 66 mtr. housing pipe by Rotary method for RAMNAGAR (ZONE-I) PWSS to accommodate FHTC in BARUIPUR block for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs district under South 24-Parganas W/S Division-I, P.H.E. Dte. [TSM/018210]</t>
   </si>
   <si>
     <t>ORD/000631/2022-2023</t>
   </si>
   <si>
     <t>3258/SWD-I</t>
   </si>
   <si>
     <t>02/03/2023</t>
   </si>
   <si>
     <t>01/04/2023</t>
   </si>
   <si>
     <t>MUNNA AGROTECH ENTERPRISE</t>
   </si>
   <si>
+    <t>Supply &amp; Fixing main switch &amp; Bus bar at Pump House no-1 &amp; 2 of Ramnagar (Zone-I) W/S Scheme under SMD, P.H.E. Dte.(Block-Baruipur)</t>
+  </si>
+  <si>
+    <t>ORD/002381/2023-2024</t>
+  </si>
+  <si>
+    <t>1452/SMSD</t>
+  </si>
+  <si>
+    <t>30/11/2023</t>
+  </si>
+  <si>
+    <t>15/12/2023</t>
+  </si>
+  <si>
+    <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no-1 of Ramnagar (Zone-I) W/S Scheme under SMD, P.H.E. Dte. (Block-Baruipur)</t>
+  </si>
+  <si>
+    <t>ORD/002345/2023-2024</t>
+  </si>
+  <si>
+    <t>1454/SMSD</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000108/2023-2024</t>
   </si>
   <si>
     <t>294/SWD-I</t>
   </si>
   <si>
     <t>25/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>S24 Pgns Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>Payment of electricity bill for new service connection under SMD, PHE Dte.</t>
   </si>
   <si>
     <t>BILL/01503/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-174</t>
   </si>
   <si>
     <t>02/08/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Construction of platform for FHTC, restoration of road after laying of pipeline, development of land and other allied works for "Ground Water Based RAMNAGAR (Zone-I) Piped Water Supply Scheme to Accommodate FHTC in BARUIPUR Block Under South 24 Parganas W/S Division-I, South 24 Parganas District For Augmentation of Surface Water Based Water Supply Scheme In Arsenic Affected Areas of South 24 Parganas District." (SM/15755)</t>
   </si>
   <si>
     <t>ORD/000523/2024-2025</t>
   </si>
   <si>
     <t>4016/SWD-I</t>
   </si>
   <si>
     <t>13/09/2024</t>
   </si>
   <si>
     <t>12/11/2024</t>
   </si>
   <si>
-    <t>SRIKRISHNA CO OP LABOUR CONT AND CONS SOCIETY LTD</t>
-[...49 lines deleted...]
-  <si>
     <t>Supply &amp; installation of LED board at P.H. No- 1 &amp; 2 of RAMNAGAR (Zone-I) water supply scheme under South 24 Pgs Mechanical Division PHE Dte.[ Block- Baruipur ]</t>
   </si>
   <si>
     <t>ORD/002198/2023-2024</t>
   </si>
   <si>
     <t>354/SMSD</t>
   </si>
   <si>
     <t>20/03/2024</t>
   </si>
   <si>
     <t>04/04/2024</t>
   </si>
   <si>
     <t>DITHI ENTERPRISE</t>
   </si>
   <si>
     <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no-2 of Ramnagar (Zone-I) W/S Scheme under SMD, P.H.E. Dte. (Block-Sonarpur)</t>
   </si>
   <si>
     <t>ORD/002347/2023-2024</t>
   </si>
   <si>
     <t>134/SMSD</t>
   </si>
   <si>
     <t>02/02/2024</t>
   </si>
   <si>
     <t>17/02/2024</t>
   </si>
   <si>
+    <t>Alipore Division</t>
+  </si>
+  <si>
+    <t>Road restoration for 1) Ramnagar Bazar to Sakhartpur Battafa, Bangal para under ramnagar-2 gp 2) Construction of road from T03 SurJapur Hat to Ramnagar to petrol pump on Pultala Champahali Road of PMGSY-III under Baruipur Block.(WB 02 573)</t>
+  </si>
+  <si>
+    <t>BILL/01697/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-786</t>
+  </si>
+  <si>
+    <t>25/10/2024</t>
+  </si>
+  <si>
+    <t>W.B.S.R.D.A., SOUTH TWENTY FOUR PARGANAS DIVISION</t>
+  </si>
+  <si>
+    <t>Distressed / Affected stretches of different road under P&amp;RD Deptt. in West Bengal due to pipeline laying work by PHED [Sl. No.25]</t>
+  </si>
+  <si>
+    <t>BILL/00485/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-293</t>
+  </si>
+  <si>
+    <t>11/09/2024</t>
+  </si>
+  <si>
+    <t>WBSRDA SOUTH 24 PGS ALIPORE</t>
+  </si>
+  <si>
     <t>Baruipur Ramnagar Uttarbhag Port Canning Road Permanent restoration work , cause due to pipe laying work of PHED under South 24 Pgns.Divn, PWD in the District of South 24 Pgns during the year 2024-2025.</t>
   </si>
   <si>
     <t>BILL/00760/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-451</t>
   </si>
   <si>
     <t>06/10/2024</t>
   </si>
   <si>
     <t>EXECUTIVE ENGINEER, SOUTH 24 PGS. DIVISION, PWD</t>
-  </si>
-[...49 lines deleted...]
-    <t>08/11/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -917,855 +917,855 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>2.76</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.69</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>97.48</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J4" s="13"/>
+      <c r="J4" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>31.76</v>
+        <v>276.76</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>197.24</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>71.27</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>88</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>40</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>42</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>19.94</v>
+        <v>25.66</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>25.1</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>97.82</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>43</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="I6" s="13"/>
+        <v>48</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>2.88</v>
+        <v>31.76</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>31.1</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>97.93</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>54</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>42</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>54</v>
+        <v>47</v>
       </c>
       <c r="P7" s="4">
-        <v>95.5</v>
+        <v>0.58</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>0.58</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>56</v>
+        <v>41</v>
       </c>
       <c r="J8" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="K8" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="M8" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="K8" s="4" t="s">
+      <c r="N8" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="L8" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O8" s="4" t="s">
-        <v>62</v>
+        <v>47</v>
       </c>
       <c r="P8" s="4">
-        <v>25.66</v>
+        <v>0.92</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>0.91</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>99.43</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>43</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
+        <v>62</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
+      <c r="K9" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="I9" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K9" s="4" t="s">
+      <c r="L9" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="M9" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="M9" s="4" t="s">
+      <c r="N9" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="O9" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="N9" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>0.58</v>
+        <v>19.94</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
+      <c r="K10" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="I10" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K10" s="4" t="s">
+      <c r="L10" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="M10" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="M10" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N10" s="4" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>62</v>
+        <v>71</v>
       </c>
       <c r="P10" s="4">
-        <v>0.92</v>
+        <v>2.88</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>43</v>
+        <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>71</v>
-[...6 lines deleted...]
-      </c>
+        <v>72</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>76</v>
+        <v>38</v>
       </c>
       <c r="P11" s="4">
-        <v>0.78</v>
+        <v>95.5</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>77</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>56</v>
+        <v>41</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>57</v>
+        <v>42</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>62</v>
+        <v>82</v>
       </c>
       <c r="P12" s="4">
-        <v>0.92</v>
+        <v>0.78</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>0.78</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-      <c r="J13" s="13"/>
+        <v>83</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>42</v>
+      </c>
       <c r="K13" s="4" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>86</v>
+        <v>47</v>
       </c>
       <c r="P13" s="4">
-        <v>48.96</v>
+        <v>0.92</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>0.91</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>99.23</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="I14" s="13"/>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="P14" s="4">
         <v>3.64</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="I15" s="13"/>
       <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="P15" s="4">
         <v>5.42</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>98</v>
-[...4 lines deleted...]
-      <c r="J16" s="13" t="s">
         <v>99</v>
       </c>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
         <v>100</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>101</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>102</v>
       </c>
       <c r="N16" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="O16" s="4" t="s">
         <v>103</v>
       </c>
-      <c r="O16" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P16" s="4">
-        <v>276.76</v>
+        <v>48.96</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>88</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="7" t="s">
         <v>104</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="11"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="14"/>
       <c r="I17" s="14"/>
       <c r="J17" s="14"/>
       <c r="K17" s="8"/>
       <c r="L17" s="8"/>
       <c r="M17" s="8"/>
       <c r="N17" s="8"/>
       <c r="O17" s="8">
         <v>516.47</v>
       </c>
       <c r="P17" s="8">
-        <v>0</v>
+        <v>259.32</v>
       </c>
       <c r="Q17" s="8">
-        <v>0</v>
+        <v>50.21</v>
       </c>
       <c r="R17" s="8"/>
       <c r="S17" s="8"/>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>