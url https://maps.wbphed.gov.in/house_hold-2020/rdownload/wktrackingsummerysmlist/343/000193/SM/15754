--- v2 (2026-03-03)
+++ v3 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="81">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -231,50 +231,71 @@
     <t>25/06/2023</t>
   </si>
   <si>
     <t>GLACIER ENGINEERING CO.</t>
   </si>
   <si>
     <t>Sinking of 02 (Two) nos. Rig bored 250mm x 150mm dia. &amp; 300 mtr. deepTubewell having 66 mtr. housing pipe by Rotary method for JAGULGACHI PWSS of BHANGAR-I block for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs district under South 24-Parganas W/S Division-I, P.H.E. Dte. [TSM/018474]</t>
   </si>
   <si>
     <t>AE HQ-I</t>
   </si>
   <si>
     <t>ORD/000639/2022-2023</t>
   </si>
   <si>
     <t>3287/SWD-I</t>
   </si>
   <si>
     <t>03/03/2023</t>
   </si>
   <si>
     <t>05/01/2024</t>
   </si>
   <si>
     <t>M/S MONDAL ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Upgradation of Pumphouse, Cholorine room, Pathway &amp; other allied works at Head work site of "JAGULGACHHI Piped Water Supply Scheme to accommodate FHTC in Bhangar-I Block under South 24-Parganas, W/S Division-I, PHE Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission". (SM/15754)</t>
+  </si>
+  <si>
+    <t>JE-4</t>
+  </si>
+  <si>
+    <t>ORD/000430/2024-2025</t>
+  </si>
+  <si>
+    <t>3872/SWD-I</t>
+  </si>
+  <si>
+    <t>03/09/2024</t>
+  </si>
+  <si>
+    <t>03/10/2024</t>
+  </si>
+  <si>
+    <t>TOJO ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -663,51 +684,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="76.552734" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1247,87 +1268,148 @@
       </c>
       <c r="N10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="P10" s="4">
         <v>31.76</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>50</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" s="13" t="s">
         <v>73</v>
       </c>
-      <c r="B11" s="7"/>
-[...22 lines deleted...]
-      <c r="S11" s="8"/>
+      <c r="I11" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>74</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="P11" s="4">
+        <v>9.35</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>100</v>
+      </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>468.53</v>
+      </c>
+      <c r="P12" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>0</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>