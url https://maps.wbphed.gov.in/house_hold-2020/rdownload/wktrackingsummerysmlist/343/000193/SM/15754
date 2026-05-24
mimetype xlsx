--- v3 (2026-04-05)
+++ v4 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="81">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -252,50 +252,62 @@
     <t>05/01/2024</t>
   </si>
   <si>
     <t>M/S MONDAL ENTERPRISE</t>
   </si>
   <si>
     <t>Upgradation of Pumphouse, Cholorine room, Pathway &amp; other allied works at Head work site of "JAGULGACHHI Piped Water Supply Scheme to accommodate FHTC in Bhangar-I Block under South 24-Parganas, W/S Division-I, PHE Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission". (SM/15754)</t>
   </si>
   <si>
     <t>JE-4</t>
   </si>
   <si>
     <t>ORD/000430/2024-2025</t>
   </si>
   <si>
     <t>3872/SWD-I</t>
   </si>
   <si>
     <t>03/09/2024</t>
   </si>
   <si>
     <t>03/10/2024</t>
   </si>
   <si>
     <t>TOJO ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Improvement of outdoor Illumination arrangement with allied works at Jagulgachi PH-1 under Bhangar-I Block W/S Scheme under SMD, P.H.E. Dte.(SM/15754)</t>
+  </si>
+  <si>
+    <t>ORD/002057/2024-2025</t>
+  </si>
+  <si>
+    <t>95/SMSD</t>
+  </si>
+  <si>
+    <t>01/02/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -684,51 +696,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="76.552734" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1132,54 +1144,54 @@
       <c r="I8" s="13" t="s">
         <v>51</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>52</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>53</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P8" s="4">
         <v>279.5</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>129.85</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>46.46</v>
       </c>
       <c r="S8" s="4">
         <v>10</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>39</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1254,54 +1266,54 @@
       <c r="I10" s="13" t="s">
         <v>67</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>52</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="P10" s="4">
         <v>31.76</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>14.53</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>45.75</v>
       </c>
       <c r="S10" s="4">
         <v>50</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1329,87 +1341,148 @@
       </c>
       <c r="N11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="P11" s="4">
         <v>9.35</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3"/>
+      <c r="D12" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H12" s="13" t="s">
         <v>80</v>
       </c>
-      <c r="B12" s="7"/>
-[...22 lines deleted...]
-      <c r="S12" s="8"/>
+      <c r="I12" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="P12" s="4">
+        <v>0.92</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>100</v>
+      </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="7" t="s">
+        <v>84</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>469.45</v>
+      </c>
+      <c r="P13" s="8">
+        <v>144.38</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>30.76</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>