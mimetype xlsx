--- v4 (2026-05-24)
+++ v5 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="98">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -264,50 +264,89 @@
     <t>ORD/000430/2024-2025</t>
   </si>
   <si>
     <t>3872/SWD-I</t>
   </si>
   <si>
     <t>03/09/2024</t>
   </si>
   <si>
     <t>03/10/2024</t>
   </si>
   <si>
     <t>TOJO ENTERPRISE</t>
   </si>
   <si>
     <t>Improvement of outdoor Illumination arrangement with allied works at Jagulgachi PH-1 under Bhangar-I Block W/S Scheme under SMD, P.H.E. Dte.(SM/15754)</t>
   </si>
   <si>
     <t>ORD/002057/2024-2025</t>
   </si>
   <si>
     <t>95/SMSD</t>
   </si>
   <si>
     <t>01/02/2025</t>
+  </si>
+  <si>
+    <t>Supply &amp; Fixing main switch &amp; Bus bar at Pump House no-1 of Jagulgachi W/S Scheme under SMD, P.H.E. Dte.(Block-Bhangar-I)(SM/15754)</t>
+  </si>
+  <si>
+    <t>ORD/002229/2024-2025</t>
+  </si>
+  <si>
+    <t>56/SMSD</t>
+  </si>
+  <si>
+    <t>10/01/2025</t>
+  </si>
+  <si>
+    <t>25/01/2025</t>
+  </si>
+  <si>
+    <t>Supply &amp; delivery of following materials at Pump House No-1 of Jagulgachi water supply scheme under SMD, P.H.E. Dte. (Block-Bhangar-I) (SM/15754)</t>
+  </si>
+  <si>
+    <t>ORD/002269/2024-2025</t>
+  </si>
+  <si>
+    <t>60/SMSD</t>
+  </si>
+  <si>
+    <t>Renovation and allied works at Pump House No-1 of Jagulgachi W/S Scheme under SMD, P.H.E. Dte.(Block-Bhangar-I) (SM/15754)</t>
+  </si>
+  <si>
+    <t>ORD/002358/2024-2025</t>
+  </si>
+  <si>
+    <t>142/SMSD</t>
+  </si>
+  <si>
+    <t>24/01/2025</t>
+  </si>
+  <si>
+    <t>08/02/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -696,51 +735,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="76.552734" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1402,87 +1441,270 @@
       </c>
       <c r="N12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P12" s="4">
         <v>0.92</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H13" s="13" t="s">
         <v>84</v>
       </c>
-      <c r="B13" s="7"/>
-[...22 lines deleted...]
-      <c r="S13" s="8"/>
+      <c r="I13" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="P13" s="4">
+        <v>0.29</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>100</v>
+      </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H14" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="P14" s="4">
+        <v>0.67</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>100</v>
+      </c>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3"/>
+      <c r="D15" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H15" s="13" t="s">
+        <v>92</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="P15" s="4">
+        <v>0.69</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>100</v>
+      </c>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="7" t="s">
+        <v>97</v>
+      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="8"/>
+      <c r="O16" s="8">
+        <v>471.11</v>
+      </c>
+      <c r="P16" s="8">
+        <v>144.38</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>30.65</v>
+      </c>
+      <c r="R16" s="8"/>
+      <c r="S16" s="8"/>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>