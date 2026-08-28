--- v5 (2026-06-15)
+++ v6 (2026-08-28)
@@ -89,264 +89,264 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
     <t>South 24 Pgs W/S Division I</t>
   </si>
   <si>
     <t>JAGULGACHHI piped water supply scheme to accommodate FHTC in BHANGAR-I block under South 24 Parganas W/S Division-I for AUGMENTATION of surface water based W/S scheme in the Arsenic Affected Areas of South 24 Parganas District Under JJM</t>
   </si>
   <si>
     <t>SM/15754</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Laying Distribution System, Rising Main, Functional Household Tap Connection (FHTC) and construction of Pump House cum Chlorine Room (2 Nos.) for JAGULGACHI Piped Water Supply Scheme to accommodate FHTC in Bhangar-I Block for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission. (No of FHTC = 2089) (TSM/018474)</t>
+  </si>
+  <si>
+    <t>AE HQ-I,AE HQ-II</t>
+  </si>
+  <si>
+    <t>JE RWS, Bhangar-II Block,JE-4</t>
+  </si>
+  <si>
+    <t>ORD/000035/2023-2024</t>
+  </si>
+  <si>
+    <t>125/SWD-I</t>
+  </si>
+  <si>
+    <t>12/04/2023</t>
+  </si>
+  <si>
+    <t>25/04/2025</t>
+  </si>
+  <si>
+    <t>A P POWER AND CONCRETE</t>
+  </si>
+  <si>
+    <t>S24 Pgns Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1 &amp; 2 of Jagulgachhi water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Bhangar-I]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/001516/2022-2023</t>
+  </si>
+  <si>
+    <t>896/SMD</t>
+  </si>
+  <si>
+    <t>27/03/2023</t>
+  </si>
+  <si>
+    <t>25/06/2023</t>
+  </si>
+  <si>
+    <t>GLACIER ENGINEERING CO.</t>
+  </si>
+  <si>
+    <t>Sinking of 02 (Two) nos. Rig bored 250mm x 150mm dia. &amp; 300 mtr. deepTubewell having 66 mtr. housing pipe by Rotary method for JAGULGACHI PWSS of BHANGAR-I block for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs district under South 24-Parganas W/S Division-I, P.H.E. Dte. [TSM/018474]</t>
+  </si>
+  <si>
+    <t>AE HQ-I</t>
+  </si>
+  <si>
+    <t>ORD/000639/2022-2023</t>
+  </si>
+  <si>
+    <t>3287/SWD-I</t>
+  </si>
+  <si>
+    <t>03/03/2023</t>
+  </si>
+  <si>
+    <t>05/01/2024</t>
+  </si>
+  <si>
+    <t>M/S MONDAL ENTERPRISE</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000216/2023-2024</t>
   </si>
   <si>
     <t>1007/SWD- I</t>
   </si>
   <si>
     <t>09/06/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000046/2023-2024</t>
   </si>
   <si>
     <t>287/SWD-I</t>
   </si>
   <si>
     <t>24/04/2023</t>
   </si>
   <si>
     <t>Construction of Boundary Wall and others allied works at HW &amp; 2nd Tubewell site of JAGULGACHI Piped Water Supply Scheme to accommodate FHTC in Bhangar-I Block under South 24-Parganas, W/S Division-I, PHE Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission. [SM/15754]</t>
   </si>
   <si>
     <t>ORD/000750/2024-2025</t>
   </si>
   <si>
     <t>4672/SWD-I</t>
   </si>
   <si>
     <t>18/11/2024</t>
   </si>
   <si>
     <t>17/01/2025</t>
   </si>
   <si>
     <t>A.P POWER AND CONCRETE</t>
   </si>
   <si>
-    <t>S24 Pgns Mechanical</t>
+    <t>Upgradation of Pumphouse, Cholorine room, Pathway &amp; other allied works at Head work site of "JAGULGACHHI Piped Water Supply Scheme to accommodate FHTC in Bhangar-I Block under South 24-Parganas, W/S Division-I, PHE Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission". (SM/15754)</t>
+  </si>
+  <si>
+    <t>JE-4</t>
+  </si>
+  <si>
+    <t>ORD/000430/2024-2025</t>
+  </si>
+  <si>
+    <t>3872/SWD-I</t>
+  </si>
+  <si>
+    <t>03/09/2024</t>
+  </si>
+  <si>
+    <t>03/10/2024</t>
+  </si>
+  <si>
+    <t>TOJO ENTERPRISE</t>
   </si>
   <si>
     <t>Quotation for new service(power) connection at Jagulgachi PH-1 water supply scheme under bhangar-I block Reference ID- 106492239, Application No-1007561863</t>
   </si>
   <si>
     <t>BILL/00566/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-139</t>
   </si>
   <si>
     <t>03/07/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Bhangor Bodra Road from 0.00 kmp to 204kmp, Permanent restoration work, damaged due tp " Pipeline Laying of 250mm to 90mm dia HDPE Pipe Line along flank by PHE DEpartment " within Alipore Highway sub-Division under South 24 Parganas Highway Division in the district of South 24 Parganas. (SM/15754)</t>
   </si>
   <si>
     <t>BILL/00641/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-364</t>
   </si>
   <si>
     <t>02/10/2024</t>
   </si>
   <si>
     <t>EXECUTIVE ENGINEER, SOUTH 24 PGS HIGHWAY DIVISION PW (ROADS) DTE</t>
   </si>
   <si>
-    <t>Laying Distribution System, Rising Main, Functional Household Tap Connection (FHTC) and construction of Pump House cum Chlorine Room (2 Nos.) for JAGULGACHI Piped Water Supply Scheme to accommodate FHTC in Bhangar-I Block for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission. (No of FHTC = 2089) (TSM/018474)</t>
-[...86 lines deleted...]
-    <t>TOJO ENTERPRISE</t>
+    <t>Supply &amp; delivery of following materials at Pump House No-1 of Jagulgachi water supply scheme under SMD, P.H.E. Dte. (Block-Bhangar-I) (SM/15754)</t>
+  </si>
+  <si>
+    <t>ORD/002269/2024-2025</t>
+  </si>
+  <si>
+    <t>60/SMSD</t>
+  </si>
+  <si>
+    <t>01/02/2025</t>
+  </si>
+  <si>
+    <t>Supply &amp; Fixing main switch &amp; Bus bar at Pump House no-1 of Jagulgachi W/S Scheme under SMD, P.H.E. Dte.(Block-Bhangar-I)(SM/15754)</t>
+  </si>
+  <si>
+    <t>ORD/002229/2024-2025</t>
+  </si>
+  <si>
+    <t>56/SMSD</t>
+  </si>
+  <si>
+    <t>10/01/2025</t>
+  </si>
+  <si>
+    <t>25/01/2025</t>
+  </si>
+  <si>
+    <t>Renovation and allied works at Pump House No-1 of Jagulgachi W/S Scheme under SMD, P.H.E. Dte.(Block-Bhangar-I) (SM/15754)</t>
+  </si>
+  <si>
+    <t>ORD/002358/2024-2025</t>
+  </si>
+  <si>
+    <t>142/SMSD</t>
+  </si>
+  <si>
+    <t>24/01/2025</t>
+  </si>
+  <si>
+    <t>08/02/2025</t>
   </si>
   <si>
     <t>Improvement of outdoor Illumination arrangement with allied works at Jagulgachi PH-1 under Bhangar-I Block W/S Scheme under SMD, P.H.E. Dte.(SM/15754)</t>
   </si>
   <si>
     <t>ORD/002057/2024-2025</t>
   </si>
   <si>
     <t>95/SMSD</t>
-  </si>
-[...40 lines deleted...]
-    <t>08/02/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -873,785 +873,785 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>12.87</v>
+        <v>279.5</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>129.85</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>46.46</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>34</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>29</v>
+        <v>41</v>
       </c>
       <c r="P4" s="4">
-        <v>24.11</v>
+        <v>23.44</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>42</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>34</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>37</v>
+        <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>38</v>
+        <v>48</v>
       </c>
       <c r="P5" s="4">
-        <v>75.42</v>
+        <v>31.76</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>14.53</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>45.75</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>42</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>43</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>43</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>44</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>0.71</v>
+        <v>12.87</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>46</v>
+        <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>47</v>
+        <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>48</v>
+        <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>48</v>
+        <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="P7" s="4">
-        <v>11.37</v>
+        <v>24.11</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>50</v>
-[...6 lines deleted...]
-      </c>
+        <v>57</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="P8" s="4">
-        <v>279.5</v>
+        <v>75.42</v>
       </c>
       <c r="Q8" s="4">
-        <v>129.85</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>46.46</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>59</v>
+        <v>43</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="P9" s="4">
-        <v>23.44</v>
+        <v>9.35</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>40</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>66</v>
-[...6 lines deleted...]
-      </c>
+        <v>70</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="P10" s="4">
-        <v>31.76</v>
+        <v>0.71</v>
       </c>
       <c r="Q10" s="4">
-        <v>14.53</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>45.75</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>73</v>
-[...6 lines deleted...]
-      </c>
+        <v>75</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="P11" s="4">
-        <v>9.35</v>
+        <v>11.37</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>80</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>59</v>
+        <v>35</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>60</v>
+        <v>36</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>37</v>
+        <v>61</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>65</v>
+        <v>41</v>
       </c>
       <c r="P12" s="4">
-        <v>0.92</v>
+        <v>0.67</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>84</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>59</v>
+        <v>35</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>60</v>
+        <v>36</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>65</v>
+        <v>41</v>
       </c>
       <c r="P13" s="4">
         <v>0.29</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>89</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>59</v>
+        <v>35</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>60</v>
+        <v>36</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>91</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>37</v>
+        <v>92</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>83</v>
+        <v>93</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>65</v>
+        <v>41</v>
       </c>
       <c r="P14" s="4">
-        <v>0.67</v>
+        <v>0.69</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>59</v>
+        <v>35</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>60</v>
+        <v>36</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>95</v>
+        <v>61</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>96</v>
+        <v>83</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>65</v>
+        <v>41</v>
       </c>
       <c r="P15" s="4">
-        <v>0.69</v>
+        <v>0.92</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="7" t="s">
         <v>97</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="11"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>