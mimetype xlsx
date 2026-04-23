--- v1 (2026-03-03)
+++ v2 (2026-04-23)
@@ -890,54 +890,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>31.77</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>15.54</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>48.93</v>
       </c>
       <c r="S3" s="4">
         <v>50</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -949,54 +949,54 @@
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
         <v>2.76</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>2.72</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>98.5</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1543,88 +1543,88 @@
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>89</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>91</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>92</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>93</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>94</v>
       </c>
       <c r="P14" s="4">
         <v>288.53</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>48.63</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>16.85</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
         <v>95</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="11"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8">
         <v>457.34</v>
       </c>
       <c r="P15" s="8">
-        <v>0</v>
+        <v>66.89</v>
       </c>
       <c r="Q15" s="8">
-        <v>0</v>
+        <v>14.62</v>
       </c>
       <c r="R15" s="8"/>
       <c r="S15" s="8"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>