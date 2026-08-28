--- v2 (2026-04-23)
+++ v3 (2026-08-28)
@@ -89,258 +89,258 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
     <t>South 24 Pgs W/S Division I</t>
   </si>
   <si>
     <t>Ground water based RAMNAGAR (ZONE-II) piped water supply scheme to accommodate FHTC in BARUIPUR block under South 24 Parganas W/S Division-I, PHE Dte for AUGMENTATION of surface water based W/S scheme in the Arsenic Affected Areas of South 24 Parganas dis</t>
   </si>
   <si>
     <t>SM/15634</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Preparation and submission of Detailed Project Report of RAMNAGAR(II) Ground Water Based Piped Water Supply Scheme in BARUIPUR PURBA Assembly Constituency of BARUIPUR Block under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns. district.</t>
+  </si>
+  <si>
+    <t>AE BSD</t>
+  </si>
+  <si>
+    <t>ORD/000404/2021-2022</t>
+  </si>
+  <si>
+    <t>1946/SWD-I</t>
+  </si>
+  <si>
+    <t>27/01/2022</t>
+  </si>
+  <si>
+    <t>26/02/2022</t>
+  </si>
+  <si>
+    <t>ENVIROTECH SOLUTIONS</t>
+  </si>
+  <si>
     <t>Sinking of 02 (Two) nos. Rig bored 250mm x 150mm dia. &amp; 300 mtr. deep Tubewell having 66 mtr. housing pipe by Rotary method for RAMNAGAR (ZONE-II) PWSS to accommodate FHTC in BARUIPUR block for Augmentaion of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs district under South 24-Parganas W/S Division-I, P.H.E. Dte. [TSM/018217]</t>
   </si>
   <si>
-    <t>AE BSD</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000602/2022-2023</t>
   </si>
   <si>
     <t>3125/SWD-I</t>
   </si>
   <si>
     <t>24/02/2023</t>
   </si>
   <si>
     <t>26/03/2023</t>
   </si>
   <si>
     <t>SARWAR JAMAN</t>
   </si>
   <si>
-    <t>Preparation and submission of Detailed Project Report of RAMNAGAR(II) Ground Water Based Piped Water Supply Scheme in BARUIPUR PURBA Assembly Constituency of BARUIPUR Block under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns. district.</t>
-[...14 lines deleted...]
-    <t>ENVIROTECH SOLUTIONS</t>
+    <t>Construction of Boundary Wall, Chlorine Room along with Laying of Distribution System, Rising Main, Providing Functional Household Tap Connection (FHTC) for Augmentation of RAMNAGAR (PART-II) MOUZA Piped Water Supply Scheme of BARUIPUR Block for implementation of JJM under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns district. [No. of FHTC = 1885] [TSM/018217]</t>
+  </si>
+  <si>
+    <t>JE RWS,JE-2</t>
+  </si>
+  <si>
+    <t>ORD/000028/2023-2024</t>
+  </si>
+  <si>
+    <t>112/SWD-I</t>
+  </si>
+  <si>
+    <t>11/04/2023</t>
+  </si>
+  <si>
+    <t>31/03/2025</t>
+  </si>
+  <si>
+    <t>JYOTY SOLAR POWER (EMAIL ID-INFO.JYOTYSOLARPOWER@GMAIL.COM)</t>
+  </si>
+  <si>
+    <t>S24 Pgns Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1 &amp;2 for Augmentation of Ramnagar (Zone-II) water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Baruipur]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000063/2023-2024</t>
+  </si>
+  <si>
+    <t>1057/SMD</t>
+  </si>
+  <si>
+    <t>18/04/2023</t>
+  </si>
+  <si>
+    <t>17/07/2023</t>
+  </si>
+  <si>
+    <t>ELECTRICAL &amp; MECHANICAL ENGINEERING CORPORATION</t>
+  </si>
+  <si>
+    <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no-2 of Ramnagar (Zone-II) W/S Scheme under SMD, P.H.E. Dte. (Block-Baruipur)</t>
+  </si>
+  <si>
+    <t>ORD/002343/2023-2024</t>
+  </si>
+  <si>
+    <t>1527/SMSD</t>
+  </si>
+  <si>
+    <t>14/12/2023</t>
+  </si>
+  <si>
+    <t>29/12/2023</t>
+  </si>
+  <si>
+    <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no-1 of Ramnagar (Zone-II) W/S Scheme under SMD, P.H.E. Dte. (Block-Baruipur)</t>
+  </si>
+  <si>
+    <t>ORD/002346/2023-2024</t>
+  </si>
+  <si>
+    <t>1455/SMSD</t>
+  </si>
+  <si>
+    <t>30/11/2023</t>
+  </si>
+  <si>
+    <t>15/12/2023</t>
+  </si>
+  <si>
+    <t>Supply &amp; Fixing main switch &amp; Bus bar at Pump House no-1 &amp; 2 of Ramnagar (Zone-II) W/S Scheme under SMD, P.H.E. Dte.(Block-Baruipur)</t>
+  </si>
+  <si>
+    <t>ORD/002382/2023-2024</t>
+  </si>
+  <si>
+    <t>1453/SMSD</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000109/2023-2024</t>
   </si>
   <si>
     <t>294/SWD-I</t>
   </si>
   <si>
     <t>25/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>S24 Pgns Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>Payment of electricity bill for new service connection under SMD, PHE Dte.</t>
   </si>
   <si>
     <t>BILL/01504/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-175</t>
   </si>
   <si>
     <t>02/08/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Construction of Boundary wall, Platform for providung FHTC, Protection works for Pipeline and other allied Works for ''Proposed Ground Water based RAMNAGAR [ZONE-II] piped water supply schee to accoodate FHTC in BARUIPUR block under South 24 Parganas W/S Division-I, South 24 Parganas District for AUGMENTATION of surface water based Water Supply scheme in the Arsenic Affected Areas of South 24 Parganas District.'' (SM/15634)</t>
   </si>
   <si>
     <t>ORD/000425/2024-2025</t>
   </si>
   <si>
     <t>3752/SWD-I</t>
   </si>
   <si>
     <t>28/08/2024</t>
   </si>
   <si>
     <t>12/10/2024</t>
   </si>
   <si>
     <t>SUPER CONSTRUCTION</t>
   </si>
   <si>
-    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1 &amp;2 for Augmentation of Ramnagar (Zone-II) water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Baruipur]</t>
-[...46 lines deleted...]
-  <si>
     <t>Supply &amp; installation of LED board at P.H. No- 1 &amp; 2 of RAMNAGAR (Zone-II) water supply scheme under South 24 Pgs Mechanical Division PHE Dte.[ Block- Baruipur ]</t>
   </si>
   <si>
     <t>ORD/002197/2023-2024</t>
   </si>
   <si>
     <t>355/SMSD</t>
   </si>
   <si>
     <t>20/03/2024</t>
   </si>
   <si>
     <t>04/04/2024</t>
   </si>
   <si>
     <t>NITESH MANAGEMENT</t>
   </si>
   <si>
-    <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no-2 of Ramnagar (Zone-II) W/S Scheme under SMD, P.H.E. Dte. (Block-Baruipur)</t>
-[...13 lines deleted...]
-  <si>
     <t>Alipore Division</t>
   </si>
   <si>
     <t>Road restoration 1) Chandakhali to Dhapdhapi More 2) Ramnagar Bazar to Matiar Dhali House 3) Doctor More to Madanpur Ashok Sangha CIub 4) Construction of road from T03 SurJapur Hat to Ramnagar to petrol pump on Pultala Champahali Road of PMGSY-III under Baruipur Block.(WB 02 573)</t>
   </si>
   <si>
     <t>BILL/01667/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-774</t>
   </si>
   <si>
     <t>23/10/2024</t>
   </si>
   <si>
     <t>W.B.S.R.D.A., SOUTH TWENTY FOUR PARGANAS DIVISION</t>
-  </si>
-[...19 lines deleted...]
-    <t>JYOTY SOLAR POWER (EMAIL ID-INFO.JYOTYSOLARPOWER@GMAIL.COM)</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -887,744 +887,744 @@
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
-        <v>31.77</v>
+        <v>2.76</v>
       </c>
       <c r="Q3" s="4">
-        <v>15.54</v>
+        <v>2.72</v>
       </c>
       <c r="R3" s="4">
-        <v>48.93</v>
+        <v>98.5</v>
       </c>
       <c r="S3" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
-        <v>2.76</v>
+        <v>31.77</v>
       </c>
       <c r="Q4" s="4">
-        <v>2.72</v>
+        <v>15.54</v>
       </c>
       <c r="R4" s="4">
-        <v>98.5</v>
+        <v>48.93</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>38</v>
       </c>
-      <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>39</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>18.89</v>
+        <v>288.53</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>249.37</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>86.43</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>46</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>48</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>7.34</v>
+        <v>25.66</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>25.13</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>97.92</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>45</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>54</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>48</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="O7" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>72.09</v>
+        <v>0.92</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>0.92</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>99.62</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>56</v>
+        <v>47</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>57</v>
+        <v>48</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>62</v>
+        <v>53</v>
       </c>
       <c r="P8" s="4">
-        <v>25.66</v>
+        <v>0.92</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>0.92</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>99.62</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="N9" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="I9" s="13" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="O9" s="4" t="s">
-        <v>62</v>
+        <v>53</v>
       </c>
       <c r="P9" s="4">
-        <v>0.92</v>
+        <v>0.58</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>0.58</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>43</v>
+        <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
+      <c r="K10" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="I10" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K10" s="4" t="s">
+      <c r="L10" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="M10" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="M10" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N10" s="4" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>62</v>
+        <v>71</v>
       </c>
       <c r="P10" s="4">
-        <v>0.58</v>
+        <v>18.89</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>71</v>
-[...6 lines deleted...]
-      </c>
+        <v>72</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="P11" s="4">
-        <v>0.78</v>
+        <v>7.34</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>43</v>
+        <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>77</v>
       </c>
-      <c r="I12" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>62</v>
+        <v>82</v>
       </c>
       <c r="P12" s="4">
-        <v>0.92</v>
+        <v>72.09</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>82</v>
+        <v>45</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>83</v>
       </c>
-      <c r="I13" s="13"/>
-      <c r="J13" s="13"/>
+      <c r="I13" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>48</v>
+      </c>
       <c r="K13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="P13" s="4">
-        <v>7.11</v>
+        <v>0.78</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>0.78</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>21</v>
+        <v>89</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>88</v>
-[...6 lines deleted...]
-      </c>
+        <v>90</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>93</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>94</v>
       </c>
       <c r="P14" s="4">
-        <v>288.53</v>
+        <v>7.11</v>
       </c>
       <c r="Q14" s="4">
-        <v>48.63</v>
+        <v>0</v>
       </c>
       <c r="R14" s="4">
-        <v>16.85</v>
+        <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
         <v>95</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="11"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8">
         <v>457.34</v>
       </c>
       <c r="P15" s="8">
-        <v>66.89</v>
+        <v>295.95</v>
       </c>
       <c r="Q15" s="8">
-        <v>14.62</v>
+        <v>64.71</v>
       </c>
       <c r="R15" s="8"/>
       <c r="S15" s="8"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>