--- v0 (2025-12-15)
+++ v1 (2026-04-05)
@@ -873,88 +873,88 @@
       </c>
       <c r="H5" s="13" t="s">
         <v>42</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P5" s="4">
         <v>2.4</v>
       </c>
       <c r="Q5" s="4">
-        <v>2.39</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>99.73</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="7" t="s">
         <v>48</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="11"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="14"/>
       <c r="I6" s="14"/>
       <c r="J6" s="14"/>
       <c r="K6" s="8"/>
       <c r="L6" s="8"/>
       <c r="M6" s="8"/>
       <c r="N6" s="8"/>
       <c r="O6" s="8">
         <v>90.44</v>
       </c>
       <c r="P6" s="8">
-        <v>2.39</v>
+        <v>0</v>
       </c>
       <c r="Q6" s="8">
-        <v>2.65</v>
+        <v>0</v>
       </c>
       <c r="R6" s="8"/>
       <c r="S6" s="8"/>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A6:N6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>