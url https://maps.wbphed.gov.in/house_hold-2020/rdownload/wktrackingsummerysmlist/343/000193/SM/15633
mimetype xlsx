--- v1 (2026-04-05)
+++ v2 (2026-08-28)
@@ -92,114 +92,114 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
     <t>Kultali</t>
   </si>
   <si>
     <t>South 24 Pgs W/S Division I</t>
   </si>
   <si>
     <t>DETAILED PROJECT REPORT FORPROPOSED GROUND WATER BASED DONGAJORA PIPED WATER SUPPLY SCHEME TO ACCOMMODATE FHTC IN KULTALI BLOCK UNDER SOUTH 24 PARGANAS W/S DIVISION-I, SOUTH 24 PARGANAS DISTRICT</t>
   </si>
   <si>
     <t>SM/15633</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Preparation and submission of Detailed Project Report of Ground Water Based Dongajora Piped Water Supply Scheme to accommodate FHTC in Kultoli Block under South 24-Pgs W/S Division-I, PHE Dte for Augmentation of Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns. district..</t>
+  </si>
+  <si>
+    <t>ORD/000986/2022-2023</t>
+  </si>
+  <si>
+    <t>1483/SWD-I</t>
+  </si>
+  <si>
+    <t>27/09/2022</t>
+  </si>
+  <si>
+    <t>27/10/2022</t>
+  </si>
+  <si>
+    <t>GEO SOLUTION</t>
+  </si>
+  <si>
     <t>Construction of Boundary Wall, Chlorine Room along with Laying Distribution, Rising Main, Functional House Hold Tap Connection (FHTC) at DONGAJORA of KULTALI Block for Ground Water Based DONGAJORA Piped Water Supply Scheme under South 24 Paragana W/S Division-I, PHE Dte. under South 24 Pgns. Dist. (TSM/020398)</t>
   </si>
   <si>
     <t>AE BSD</t>
   </si>
   <si>
     <t>ORD/000702/2022-2023</t>
   </si>
   <si>
     <t>3511/SWD-I</t>
   </si>
   <si>
     <t>17/03/2023</t>
   </si>
   <si>
     <t>15/06/2023</t>
   </si>
   <si>
     <t>AYUSH ENTERPRISE</t>
   </si>
   <si>
     <t>S24 Pgns Mechanical</t>
   </si>
   <si>
     <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1 of Dongajora water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Kultali]</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000113/2023-2024</t>
   </si>
   <si>
     <t>1013/SMD</t>
   </si>
   <si>
     <t>11/04/2023</t>
   </si>
   <si>
     <t>10/07/2023</t>
   </si>
   <si>
     <t>BIDYUT KUMAR MUKHERJEE</t>
-  </si>
-[...16 lines deleted...]
-    <t>GEO SOLUTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -728,233 +728,233 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I3" s="13"/>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="L3" s="4" t="s">
+      <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="M3" s="4" t="s">
+      <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="N3" s="4" t="s">
+      <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
-      <c r="O3" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P3" s="4">
-        <v>77.23</v>
+        <v>2.4</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.39</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>99.73</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J4" s="13"/>
+      <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="I4" s="13" t="s">
+      <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="J4" s="13" t="s">
+      <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="K4" s="4" t="s">
+      <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="M4" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>10.81</v>
+        <v>77.23</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J5" s="13" t="s">
         <v>42</v>
       </c>
-      <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>2.4</v>
+        <v>10.81</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="7" t="s">
         <v>48</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="11"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="14"/>
       <c r="I6" s="14"/>
       <c r="J6" s="14"/>
       <c r="K6" s="8"/>
       <c r="L6" s="8"/>
       <c r="M6" s="8"/>
       <c r="N6" s="8"/>
       <c r="O6" s="8">
         <v>90.44</v>
       </c>
       <c r="P6" s="8">
-        <v>0</v>
+        <v>2.39</v>
       </c>
       <c r="Q6" s="8">
-        <v>0</v>
+        <v>2.65</v>
       </c>
       <c r="R6" s="8"/>
       <c r="S6" s="8"/>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A6:N6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>