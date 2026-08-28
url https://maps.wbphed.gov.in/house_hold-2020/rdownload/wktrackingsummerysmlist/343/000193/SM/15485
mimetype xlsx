--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -89,201 +89,201 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
     <t>South 24 Pgs W/S Division I</t>
   </si>
   <si>
     <t>AUGMENTATION OF EXISTING LAYING DISTRIBUTION SYSTEM TO EXTEND THE BENEFIT OF 100% HOUSEHOLDS IN ZONE-II AT MANDIRBAZAR BLOCK WITHIN ' MEGA SURFACE WATER BASED WATER SUPPLY SCHEME FOR FALTA- MATHURAPUR, DISTRICT- SOUTH 24 PGNS' UNDER SOUTH-24 PGNS W/S DIVN</t>
   </si>
   <si>
     <t>SM/15485</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Construction of Boundary wall for proposed 1250 Cum OHR Site of Zone-II within Mandirbazar block, Mouza-PurbaBishnupur (JL No-23), under Mega Surface Water Based Water Supply Secheme for Falta-Mathurapur, Dist. South 24 Paraganas. (Length- 145 mtr.)</t>
+  </si>
+  <si>
+    <t>AE HQ-I</t>
+  </si>
+  <si>
+    <t>JE-3</t>
+  </si>
+  <si>
+    <t>ORD/000023/2022-2023</t>
+  </si>
+  <si>
+    <t>878/SWD-I</t>
+  </si>
+  <si>
+    <t>14/07/2022</t>
+  </si>
+  <si>
+    <t>12/09/2022</t>
+  </si>
+  <si>
+    <t>A P POWER AND CONCRETE</t>
+  </si>
+  <si>
     <t>Preparation and submission of Detailed Survey, Design and Drawing for laying distribution system of PUKURIA MOUZA in MANDIRBAZAR (ZONE-II) Block under Mega Surface Water Based Water Supply Scheme for Falta-Mathurapur, South 24-Pgns. district.</t>
   </si>
   <si>
     <t>ORD/000514/2021-2022</t>
   </si>
   <si>
     <t>1984/SWD-I</t>
   </si>
   <si>
     <t>27/01/2022</t>
   </si>
   <si>
     <t>26/02/2022</t>
   </si>
   <si>
     <t>RADIANT</t>
   </si>
   <si>
+    <t>Construction of 1250 cum OHR, Laying distrbution main pipe line with FHTC for Augmentation of existing Laying Distribution System to extend the benefit of 100% households and providing FHTC from existing distribution system in Zone-II at Mandirbazar Block within Mega Surface Water Based Water Supply Scheme for Falta- Mathurapur, District- South 24 Pgns under South-24 Pgns W/S Divn-I of South 24-Pgns. W/S Circle, PHE Dte. (No of FHTC = 9619)</t>
+  </si>
+  <si>
+    <t>ORD/000054/2023-2024</t>
+  </si>
+  <si>
+    <t>273/SWD-I</t>
+  </si>
+  <si>
+    <t>24/04/2023</t>
+  </si>
+  <si>
+    <t>01/04/2025</t>
+  </si>
+  <si>
+    <t>ALOK ENTERPRISE (A UNIT OF SAKET TREXIM PVT. LTD.)</t>
+  </si>
+  <si>
+    <t>Supplying, fitting &amp; fixing Doors, Windows &amp; allied works in Mandirbazar GLR cum Pump house, Sub-Station Building, Chlorination Building, Office Building, Dormitory Building &amp; Guard Room etc. for Augmentation of existing Laying Distribution System to extend the benefit of 100% households in Zone-II at Mandirbazar Block within " Mega Surface Water Based Water Supply Scheme for Falta- Mathurapur, District- South 24 Pgns" under South-24 Pgns W/S Divn-I (TSM/014522)</t>
+  </si>
+  <si>
+    <t>ORD/000547/2023-2024</t>
+  </si>
+  <si>
+    <t>2495/SWD-I</t>
+  </si>
+  <si>
+    <t>06/10/2023</t>
+  </si>
+  <si>
+    <t>05/12/2023</t>
+  </si>
+  <si>
+    <t>AVIK ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Construction of Approach Road with allied for Head Work Site Augmentation of existing laying distribution system to extend the benefit of 100% households in Zone-II at Mandirbazar Block within Mega Surface Water Based Water Supply Scheme for Falta- Mathurapur, District- South 24 pgns under South-24 pgns W/S Divn-I of South 24-pgns. W/S Circle, Phe Dte. (TSM/14522)</t>
+  </si>
+  <si>
+    <t>AE HQ-II</t>
+  </si>
+  <si>
+    <t>ORD/000618/2023-2024</t>
+  </si>
+  <si>
+    <t>2802/SWD-I</t>
+  </si>
+  <si>
+    <t>09/11/2023</t>
+  </si>
+  <si>
+    <t>24/12/2023</t>
+  </si>
+  <si>
+    <t>A.P POWER AND CONCRETE</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000044/2022-2023</t>
   </si>
   <si>
     <t>3016/SWD-I</t>
   </si>
   <si>
     <t>20/02/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000212/2023-2024</t>
   </si>
   <si>
     <t>24/05/2023</t>
   </si>
   <si>
-    <t>Construction of Boundary wall for proposed 1250 Cum OHR Site of Zone-II within Mandirbazar block, Mouza-PurbaBishnupur (JL No-23), under Mega Surface Water Based Water Supply Secheme for Falta-Mathurapur, Dist. South 24 Paraganas. (Length- 145 mtr.)</t>
-[...59 lines deleted...]
-    <t>A.P POWER AND CONCRETE</t>
+    <t>Development of Land and Construction of Temporary pathway at OHR Site of Mandirbazar Block for Augmentation of existing Laying Distribution System to extend the benefit of 100% households from existing distribution system in Zone-II at Mandirbazar Block within Mega Surface Water Based W/S Scheme for Falta-Mathurapur, Dist- South 24-Pgns. under South 24-Parganas W/S Divn.-I, PHE Dte. (TSM/014522)</t>
+  </si>
+  <si>
+    <t>ORD/000744/2023-2024</t>
+  </si>
+  <si>
+    <t>549/SWD-I</t>
+  </si>
+  <si>
+    <t>31/01/2024</t>
+  </si>
+  <si>
+    <t>01/03/2024</t>
+  </si>
+  <si>
+    <t>RIVER BENZ CONSTRUCTION</t>
   </si>
   <si>
     <t>Piling work for protection of Mandirbazar Hatuganj road near Mandirbazar P.S. damaged due to construction of 1200 mm dia valve chamber for in connection with Augmentation of existing laying distribution system to extend the benefit of 100% households in Zone-II at Mandirbazar block within Mega Surface Water Based Water Supply Scheme for Falta-Mathurapur, Dist. South 24-Pgs. under South 24-Pgns. W/S Division-I, PHE Dte. (SM/ 15485) [2nd call]</t>
   </si>
   <si>
     <t>ORD/000716/2023-2024</t>
   </si>
   <si>
     <t>359/SWD-I</t>
   </si>
   <si>
     <t>16/01/2024</t>
   </si>
   <si>
-    <t>31/01/2024</t>
-[...1 lines deleted...]
-  <si>
     <t>M/S SUBHODEEP ENTERPRISE</t>
-  </si>
-[...31 lines deleted...]
-    <t>ALOK ENTERPRISE (A UNIT OF SAKET TREXIM PVT. LTD.)</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -810,589 +810,589 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>4.83</v>
+        <v>27.53</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>24.91</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>90.49</v>
       </c>
       <c r="S3" s="4">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>395.19</v>
+        <v>4.83</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>3.75</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>77.58</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>39</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>670</v>
+        <v>40</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>35</v>
+        <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>500.47</v>
+        <v>1667.83</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>327.78</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>19.65</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>39</v>
+        <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>40</v>
+        <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="P6" s="4">
-        <v>27.53</v>
+        <v>33.18</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>31.72</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>95.6</v>
       </c>
       <c r="S6" s="4">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>39</v>
+        <v>52</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>40</v>
+        <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>49</v>
+        <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>51</v>
+        <v>57</v>
       </c>
       <c r="P7" s="4">
-        <v>33.18</v>
+        <v>8.99</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>8.94</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>99.47</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>52</v>
-[...6 lines deleted...]
-      </c>
+        <v>58</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="P8" s="4">
-        <v>8.99</v>
+        <v>395.19</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>59</v>
-[...6 lines deleted...]
-      </c>
+        <v>58</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>61</v>
+        <v>63</v>
+      </c>
+      <c r="L9" s="4">
+        <v>670</v>
       </c>
       <c r="M9" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="O9" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="N9" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>1.19</v>
+        <v>500.47</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>65</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>40</v>
+        <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="P10" s="4">
         <v>3.01</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>3.01</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>99.83</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>39</v>
+        <v>52</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>40</v>
+        <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>74</v>
+        <v>68</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="P11" s="4">
-        <v>1667.83</v>
+        <v>1.19</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>1.16</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>97.16</v>
       </c>
       <c r="S11" s="4">
-        <v>20</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
         <v>76</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8">
         <v>2642.23</v>
       </c>
       <c r="P12" s="8">
-        <v>0</v>
+        <v>401.26</v>
       </c>
       <c r="Q12" s="8">
-        <v>0</v>
+        <v>15.19</v>
       </c>
       <c r="R12" s="8"/>
       <c r="S12" s="8"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>