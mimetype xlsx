--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -200,78 +200,87 @@
   <si>
     <t>945/SMD</t>
   </si>
   <si>
     <t>04/04/2023</t>
   </si>
   <si>
     <t>02/07/2025</t>
   </si>
   <si>
     <t>SARKAR ELECTRICAL</t>
   </si>
   <si>
     <t>Construction of 250 Cum. capacity OHR (20 mtr. staging height), Boundary Wall, Chlorine Room along with Laying of Distribution System, Rising Main, Providing Functional Household Tap Connection (FHTC) including design and drawing of pile foundation and pile cap after soil investigation for Augmentation of GANGADUARA MOUZA Piped Water Supply Scheme of BARUIPUR Block for implementation of JJM under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns district. [No. of FHTC = 1426] [TSM/018365]</t>
   </si>
   <si>
     <t>ORD/000012/2023-2024</t>
   </si>
   <si>
     <t>31/SWD-I</t>
   </si>
   <si>
     <t>05/04/2023</t>
   </si>
   <si>
-    <t>01/10/2025</t>
+    <t>01/03/2026</t>
   </si>
   <si>
     <t>SUN CONSTRUCTION</t>
   </si>
   <si>
     <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no-2 of Gangaduara W/S Scheme under SMD, P.H.E. Dte.(Block-Baruipur)(SM/15177)</t>
   </si>
   <si>
     <t>ORD/001639/2024-2025</t>
   </si>
   <si>
     <t>103/SMSD</t>
   </si>
   <si>
     <t>21/01/2025</t>
   </si>
   <si>
     <t>05/02/2025</t>
   </si>
   <si>
     <t>Supply &amp; Fixing main switch &amp; Bus bar at Pump House no-1 &amp; 2 of Gangaduara W/S Scheme under SMD, P.H.E. Dte.(Block-Baruipur)(SM/15177)</t>
   </si>
   <si>
     <t>ORD/001640/2024-2025</t>
   </si>
   <si>
     <t>101/SMSD</t>
+  </si>
+  <si>
+    <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no-1 of Gangaduara W/S Scheme under SMD, P.H.E. Dte.(Block-Baruipur)(SM/15177)</t>
+  </si>
+  <si>
+    <t>ORD/001641/2024-2025</t>
+  </si>
+  <si>
+    <t>102/SMSD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -660,51 +669,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="62.41333" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -819,54 +828,54 @@
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>26</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="P3" s="4">
         <v>2.68</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.66</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>99.21</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -937,54 +946,54 @@
       <c r="I5" s="13" t="s">
         <v>37</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>38</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
         <v>31.8</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>29.87</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>93.95</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>44</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1116,54 +1125,54 @@
       <c r="I8" s="13" t="s">
         <v>37</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>38</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P8" s="4">
         <v>330</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>168.83</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>51.16</v>
       </c>
       <c r="S8" s="4">
         <v>80</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>44</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1252,87 +1261,148 @@
       </c>
       <c r="N10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P10" s="4">
         <v>0.58</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" s="13" t="s">
         <v>72</v>
       </c>
-      <c r="B11" s="7"/>
-[...22 lines deleted...]
-      <c r="S11" s="8"/>
+      <c r="I11" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="P11" s="4">
+        <v>0.91</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>100</v>
+      </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>419.61</v>
+      </c>
+      <c r="P12" s="8">
+        <v>201.36</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>47.99</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>