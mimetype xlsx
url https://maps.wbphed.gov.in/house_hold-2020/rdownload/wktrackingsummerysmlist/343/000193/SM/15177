--- v2 (2026-05-24)
+++ v3 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -237,50 +237,62 @@
     <t>103/SMSD</t>
   </si>
   <si>
     <t>21/01/2025</t>
   </si>
   <si>
     <t>05/02/2025</t>
   </si>
   <si>
     <t>Supply &amp; Fixing main switch &amp; Bus bar at Pump House no-1 &amp; 2 of Gangaduara W/S Scheme under SMD, P.H.E. Dte.(Block-Baruipur)(SM/15177)</t>
   </si>
   <si>
     <t>ORD/001640/2024-2025</t>
   </si>
   <si>
     <t>101/SMSD</t>
   </si>
   <si>
     <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no-1 of Gangaduara W/S Scheme under SMD, P.H.E. Dte.(Block-Baruipur)(SM/15177)</t>
   </si>
   <si>
     <t>ORD/001641/2024-2025</t>
   </si>
   <si>
     <t>102/SMSD</t>
+  </si>
+  <si>
+    <t>Charges for new service connection at pump house no- Gangaduara water supply scheme (Baruipur Block)</t>
+  </si>
+  <si>
+    <t>BILL/02414/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-518</t>
+  </si>
+  <si>
+    <t>10/01/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -669,70 +681,70 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="16.424561" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="62.41333" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
@@ -1322,87 +1334,144 @@
       </c>
       <c r="N11" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P11" s="4">
         <v>0.91</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3"/>
+      <c r="D12" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H12" s="13" t="s">
         <v>75</v>
       </c>
-      <c r="B12" s="7"/>
-[...22 lines deleted...]
-      <c r="S12" s="8"/>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
+      <c r="K12" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="P12" s="4">
+        <v>4.21</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>0</v>
+      </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="7" t="s">
+        <v>79</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>423.82</v>
+      </c>
+      <c r="P13" s="8">
+        <v>201.36</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>47.51</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>