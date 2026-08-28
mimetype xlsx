--- v3 (2026-06-15)
+++ v4 (2026-08-28)
@@ -107,147 +107,147 @@
   <si>
     <t>SM/15177</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
     <t>Preparation and submission of Detailed Project Report of Ground Water Based GANGADUARA Piped Water Supply Scheme to accommodate FHTC in Baruipur Block under South 27-Pgs W/S Division-I, PHE Dte for Augmentation of Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns. district.</t>
   </si>
   <si>
     <t>ORD/000924/2022-2023</t>
   </si>
   <si>
     <t>1177/SWD-I</t>
   </si>
   <si>
     <t>31/08/2022</t>
   </si>
   <si>
     <t>30/09/2022</t>
   </si>
   <si>
     <t>ASTER CONSULTANCY</t>
   </si>
   <si>
+    <t>S24 Pgns Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1 &amp; 2 for Augmentation of Gangaduara ( Zone-43) water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Baruipur]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000010/2023-2024</t>
+  </si>
+  <si>
+    <t>945/SMD</t>
+  </si>
+  <si>
+    <t>04/04/2023</t>
+  </si>
+  <si>
+    <t>02/07/2025</t>
+  </si>
+  <si>
+    <t>SARKAR ELECTRICAL</t>
+  </si>
+  <si>
+    <t>Construction of 250 Cum. capacity OHR (20 mtr. staging height), Boundary Wall, Chlorine Room along with Laying of Distribution System, Rising Main, Providing Functional Household Tap Connection (FHTC) including design and drawing of pile foundation and pile cap after soil investigation for Augmentation of GANGADUARA MOUZA Piped Water Supply Scheme of BARUIPUR Block for implementation of JJM under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns district. [No. of FHTC = 1426] [TSM/018365]</t>
+  </si>
+  <si>
+    <t>AE BSD</t>
+  </si>
+  <si>
+    <t>JE-1</t>
+  </si>
+  <si>
+    <t>ORD/000012/2023-2024</t>
+  </si>
+  <si>
+    <t>31/SWD-I</t>
+  </si>
+  <si>
+    <t>05/04/2023</t>
+  </si>
+  <si>
+    <t>01/03/2026</t>
+  </si>
+  <si>
+    <t>SUN CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Sinking of 02 (Two) Rig bored 250mm x 150mm dia. &amp; 300 mtr. deepTubewell having 66 mtr. housing pipe by Rotary method for GANGADUARA PWSS at Zone-43 of Baruipur block for Augmentaion of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs district under South 24-Parganas W/S Division-I, P.H.E. Dte. [TSM/018365]</t>
+  </si>
+  <si>
+    <t>ORD/000559/2022-2023</t>
+  </si>
+  <si>
+    <t>3051/SWD-I</t>
+  </si>
+  <si>
+    <t>20/02/2023</t>
+  </si>
+  <si>
+    <t>22/03/2023</t>
+  </si>
+  <si>
+    <t>DEV &amp; COMPANY (EMAIL ID- DEVANDCOMPANYKOL@GMAIL.COM)</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000146/2023-2024</t>
   </si>
   <si>
     <t>295/SWD-I</t>
   </si>
   <si>
     <t>25/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Sinking of 02 (Two) Rig bored 250mm x 150mm dia. &amp; 300 mtr. deepTubewell having 66 mtr. housing pipe by Rotary method for GANGADUARA PWSS at Zone-43 of Baruipur block for Augmentaion of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs district under South 24-Parganas W/S Division-I, P.H.E. Dte. [TSM/018365]</t>
-[...25 lines deleted...]
-  <si>
     <t>Payment of electricity bill for new service connection under SMD, PHE Dte.</t>
   </si>
   <si>
     <t>BILL/00126/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-39</t>
   </si>
   <si>
     <t>24/04/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
-  </si>
-[...40 lines deleted...]
-    <t>SUN CONSTRUCTION</t>
   </si>
   <si>
     <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no-2 of Gangaduara W/S Scheme under SMD, P.H.E. Dte.(Block-Baruipur)(SM/15177)</t>
   </si>
   <si>
     <t>ORD/001639/2024-2025</t>
   </si>
   <si>
     <t>103/SMSD</t>
   </si>
   <si>
     <t>21/01/2025</t>
   </si>
   <si>
     <t>05/02/2025</t>
   </si>
   <si>
     <t>Supply &amp; Fixing main switch &amp; Bus bar at Pump House no-1 &amp; 2 of Gangaduara W/S Scheme under SMD, P.H.E. Dte.(Block-Baruipur)(SM/15177)</t>
   </si>
   <si>
     <t>ORD/001640/2024-2025</t>
   </si>
   <si>
     <t>101/SMSD</t>
   </si>
@@ -862,560 +862,560 @@
         <v>2.68</v>
       </c>
       <c r="Q3" s="4">
         <v>2.66</v>
       </c>
       <c r="R3" s="4">
         <v>99.21</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>32</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>34</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>25.53</v>
+        <v>22.38</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>31.8</v>
+        <v>330</v>
       </c>
       <c r="Q5" s="4">
-        <v>29.87</v>
+        <v>168.83</v>
       </c>
       <c r="R5" s="4">
-        <v>93.95</v>
+        <v>51.16</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>80</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>44</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>48</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>42</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>4.82</v>
+        <v>31.8</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>29.87</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>93.95</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>44</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>50</v>
-[...6 lines deleted...]
-      </c>
+        <v>54</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="P7" s="4">
-        <v>22.38</v>
+        <v>25.53</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>58</v>
-[...6 lines deleted...]
-      </c>
+        <v>59</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P8" s="4">
-        <v>330</v>
+        <v>4.82</v>
       </c>
       <c r="Q8" s="4">
-        <v>168.83</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>51.16</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>44</v>
+        <v>31</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>64</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>51</v>
+        <v>33</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>52</v>
+        <v>34</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>57</v>
+        <v>39</v>
       </c>
       <c r="P9" s="4">
         <v>0.91</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>44</v>
+        <v>31</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>69</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>51</v>
+        <v>33</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>52</v>
+        <v>34</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>57</v>
+        <v>39</v>
       </c>
       <c r="P10" s="4">
         <v>0.58</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>44</v>
+        <v>31</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>72</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>51</v>
+        <v>33</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>52</v>
+        <v>34</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>57</v>
+        <v>39</v>
       </c>
       <c r="P11" s="4">
         <v>0.91</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>44</v>
+        <v>31</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>75</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
         <v>76</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>49</v>
+        <v>63</v>
       </c>
       <c r="P12" s="4">
         <v>4.21</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>79</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>