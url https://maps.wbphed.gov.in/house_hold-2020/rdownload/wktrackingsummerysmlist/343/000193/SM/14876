--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -149,93 +149,72 @@
   <si>
     <t>14/09/2022</t>
   </si>
   <si>
     <t>14/10/2022</t>
   </si>
   <si>
     <t>GEO SOLUTION</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000097/2023-2024</t>
   </si>
   <si>
     <t>294/SWD-I</t>
   </si>
   <si>
     <t>25/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Construction of Boundary Wall, Chlorine Room along with Laying of Distribution System, Rising Main, Providing Functional Household Tap Connection (FHTC) for Augmentation of UTTAR DURGAPUR MOUZA Piped Water Supply Scheme of JOYNAGAR-I Block for implementation of JJM under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns district. [No. of FHTC = 2779] [TSM/017757]</t>
+    <t>Construction of Platform and for providing FHTC , protection wall for laying pipeline and other allied works for Ground water based UTTAR DURGAPUR piped water supply scheme to accommodate FHTC in JOYNAGAR-I block under South 24 Parganas W/S Division-I, PHE Dte for AUGMENTATION of surface water based W/S scheme in the Arsenic Affected Areas of South 24 Parganas District.(SM/14876) (2nd call)</t>
+  </si>
+  <si>
+    <t>ORD/000739/2024-2025</t>
+  </si>
+  <si>
+    <t>4637/SWD-I</t>
+  </si>
+  <si>
+    <t>14/11/2024</t>
+  </si>
+  <si>
+    <t>29/12/2024</t>
+  </si>
+  <si>
+    <t>SANJAY ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Sinking of 03 (Three) nos. Rig bored 250mm x 150mm dia. &amp; 300 mtr. deep Tubewell by Rotary method for UTTAR DURGAPUR PWSS of JOYNAGAR-I block under South 24- Parganas W/S Division-I, P.H.E. Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs district. [TSM/017757] [2nd Call]</t>
   </si>
   <si>
     <t>AE BSD</t>
-  </si>
-[...37 lines deleted...]
-    <t>Sinking of 03 (Three) nos. Rig bored 250mm x 150mm dia. &amp; 300 mtr. deep Tubewell by Rotary method for UTTAR DURGAPUR PWSS of JOYNAGAR-I block under South 24- Parganas W/S Division-I, P.H.E. Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs district. [TSM/017757] [2nd Call]</t>
   </si>
   <si>
     <t>JE-1</t>
   </si>
   <si>
     <t>ORD/000682/2022-2023</t>
   </si>
   <si>
     <t>3482/SWD-I</t>
   </si>
   <si>
     <t>15/03/2023</t>
   </si>
   <si>
     <t>14/04/2023</t>
   </si>
   <si>
     <t>KHANDAKAR CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -642,51 +621,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W9"/>
+  <dimension ref="A1:W8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -955,244 +934,183 @@
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>45</v>
       </c>
-      <c r="I6" s="13" t="s">
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
+      <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="J6" s="13" t="s">
+      <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="K6" s="4" t="s">
+      <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="M6" s="4" t="s">
+      <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="N6" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>358.16</v>
+        <v>82.6</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>45</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="J7" s="13" t="s">
         <v>53</v>
       </c>
-      <c r="I7" s="13"/>
-      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P7" s="4">
-        <v>82.6</v>
+        <v>47.64</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
-      <c r="A8" s="3">
-[...18 lines deleted...]
-      <c r="H8" s="13" t="s">
+      <c r="A8" s="7" t="s">
         <v>59</v>
       </c>
-      <c r="I8" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B8" s="7"/>
+      <c r="C8" s="7"/>
+      <c r="D8" s="7"/>
+      <c r="E8" s="11"/>
+      <c r="F8" s="7"/>
+      <c r="G8" s="7"/>
+      <c r="H8" s="14"/>
+      <c r="I8" s="14"/>
+      <c r="J8" s="14"/>
+      <c r="K8" s="8"/>
+      <c r="L8" s="8"/>
+      <c r="M8" s="8"/>
+      <c r="N8" s="8"/>
+      <c r="O8" s="8">
+        <v>214.03</v>
+      </c>
+      <c r="P8" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q8" s="8">
+        <v>0</v>
+      </c>
+      <c r="R8" s="8"/>
+      <c r="S8" s="8"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
-    <row r="9" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A9:N9"/>
+    <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>