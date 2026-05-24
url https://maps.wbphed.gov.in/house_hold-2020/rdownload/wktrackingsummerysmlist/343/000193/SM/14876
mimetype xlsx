--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -841,54 +841,54 @@
       </c>
       <c r="H4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
         <v>2.72</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>2.65</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>97.34</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1016,88 +1016,88 @@
       <c r="I7" s="13" t="s">
         <v>52</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>53</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P7" s="4">
         <v>47.64</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>45.33</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>95.17</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="7" t="s">
         <v>59</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="11"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="14"/>
       <c r="I8" s="14"/>
       <c r="J8" s="14"/>
       <c r="K8" s="8"/>
       <c r="L8" s="8"/>
       <c r="M8" s="8"/>
       <c r="N8" s="8"/>
       <c r="O8" s="8">
         <v>214.03</v>
       </c>
       <c r="P8" s="8">
-        <v>0</v>
+        <v>47.98</v>
       </c>
       <c r="Q8" s="8">
-        <v>0</v>
+        <v>22.42</v>
       </c>
       <c r="R8" s="8"/>
       <c r="S8" s="8"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>