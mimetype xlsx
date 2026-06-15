--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -189,50 +189,95 @@
     <t>SANJAY ENTERPRISE</t>
   </si>
   <si>
     <t>Sinking of 03 (Three) nos. Rig bored 250mm x 150mm dia. &amp; 300 mtr. deep Tubewell by Rotary method for UTTAR DURGAPUR PWSS of JOYNAGAR-I block under South 24- Parganas W/S Division-I, P.H.E. Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs district. [TSM/017757] [2nd Call]</t>
   </si>
   <si>
     <t>AE BSD</t>
   </si>
   <si>
     <t>JE-1</t>
   </si>
   <si>
     <t>ORD/000682/2022-2023</t>
   </si>
   <si>
     <t>3482/SWD-I</t>
   </si>
   <si>
     <t>15/03/2023</t>
   </si>
   <si>
     <t>14/04/2023</t>
   </si>
   <si>
     <t>KHANDAKAR CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Quotation for new power connection at p.h. no.1 of Uttar Durgapur w/s scheme . JL no.-035. Khatian no.-570. Application no.1008598901.</t>
+  </si>
+  <si>
+    <t>BILL/00679/2025-2026</t>
+  </si>
+  <si>
+    <t>11/06/2025</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
+  </si>
+  <si>
+    <t>Quotation for new power connection at P.H. NO.3 of Uttar Durgapur w/s scheme . JL no.-035. Dag no.-92. Application no.1008598948.</t>
+  </si>
+  <si>
+    <t>BILL/00676/2025-2026</t>
+  </si>
+  <si>
+    <t>Quotation for new power connection at P.H. NO.2 of Uttar Durgapur w/s scheme . JL no.-036. Dag no.-994. Khatian no.-1361. Application no. 1008598939.</t>
+  </si>
+  <si>
+    <t>BILL/00678/2025-2026</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall, Chlorine Room along with Laying of Distribution System, Rising Main, Providing Functional Household Tap Connection (FHTC) for Augmentation of UTTAR DURGAPUR MOUZA Piped Water Supply Scheme of JOYNAGAR-I Block for implementation of JJM under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns district. [No. of FHTC = 2779] [TSM/017757]</t>
+  </si>
+  <si>
+    <t>JE RWS</t>
+  </si>
+  <si>
+    <t>ORD/000281/2023-2024</t>
+  </si>
+  <si>
+    <t>1567/SWD-I</t>
+  </si>
+  <si>
+    <t>27/07/2023</t>
+  </si>
+  <si>
+    <t>11/04/2026</t>
+  </si>
+  <si>
+    <t>RELIABLE CONSTRUCTIONS</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -621,51 +666,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W8"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1030,87 +1075,313 @@
       </c>
       <c r="N7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P7" s="4">
         <v>47.64</v>
       </c>
       <c r="Q7" s="4">
         <v>45.33</v>
       </c>
       <c r="R7" s="4">
         <v>95.17</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
-      <c r="A8" s="7" t="s">
+      <c r="A8" s="3">
+        <v>6</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="3"/>
+      <c r="D8" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E8" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H8" s="13" t="s">
         <v>59</v>
       </c>
-      <c r="B8" s="7"/>
-[...22 lines deleted...]
-      <c r="S8" s="8"/>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
+      <c r="K8" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="L8" s="4"/>
+      <c r="M8" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="O8" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="P8" s="4">
+        <v>7.77</v>
+      </c>
+      <c r="Q8" s="4">
+        <v>0</v>
+      </c>
+      <c r="R8" s="4">
+        <v>0</v>
+      </c>
+      <c r="S8" s="4">
+        <v>0</v>
+      </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
+    <row r="9" spans="1:23">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3"/>
+      <c r="D9" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H9" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
+      <c r="K9" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="L9" s="4"/>
+      <c r="M9" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="P9" s="4">
+        <v>6.95</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>0</v>
+      </c>
+      <c r="R9" s="4">
+        <v>0</v>
+      </c>
+      <c r="S9" s="4">
+        <v>0</v>
+      </c>
+      <c r="T9" s="1"/>
+      <c r="U9" s="1"/>
+      <c r="V9" s="1"/>
+      <c r="W9" s="1"/>
+    </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H10" s="13" t="s">
+        <v>65</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
+      <c r="K10" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="L10" s="4"/>
+      <c r="M10" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="P10" s="4">
+        <v>14.38</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>0</v>
+      </c>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>68</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="P11" s="4">
+        <v>358.16</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>3.41</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0.95</v>
+      </c>
+      <c r="S11" s="4">
+        <v>53</v>
+      </c>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="7" t="s">
+        <v>74</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>601.29</v>
+      </c>
+      <c r="P12" s="8">
+        <v>51.39</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>8.55</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A8:N8"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>