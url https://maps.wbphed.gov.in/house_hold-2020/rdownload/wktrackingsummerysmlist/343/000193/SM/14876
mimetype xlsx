--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -77,207 +77,207 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
+    <t>South 24 Pgs W/S Division I</t>
+  </si>
+  <si>
+    <t>Ground water based UTTAR DURGAPUR piped water supply scheme to accommodate FHTC in JAYNAGAR-I block under South 24 Parganas W/S Division-I, South 24 Parganas District for AUGMENTATION of surface water based Water Supply scheme in the Arsenic Affected Area</t>
+  </si>
+  <si>
+    <t>SM/14876</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Preparation and submission of Detailed Project Report of Ground Water Based Uttar Durgapur Piped Water Supply Scheme to accommodate FHTC in Joynagar-I Block under South 24-Pgs W/S Division-I, PHE Dte for Augmentation of Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns. district.</t>
+  </si>
+  <si>
+    <t>ORD/000953/2022-2023</t>
+  </si>
+  <si>
+    <t>1304/SWD-I</t>
+  </si>
+  <si>
+    <t>14/09/2022</t>
+  </si>
+  <si>
+    <t>14/10/2022</t>
+  </si>
+  <si>
+    <t>GEO SOLUTION</t>
+  </si>
+  <si>
     <t>S24 Pgns Mechanical</t>
   </si>
   <si>
-    <t>Ground water based UTTAR DURGAPUR piped water supply scheme to accommodate FHTC in JAYNAGAR-I block under South 24 Parganas W/S Division-I, South 24 Parganas District for AUGMENTATION of surface water based Water Supply scheme in the Arsenic Affected Area</t>
-[...7 lines deleted...]
-  <si>
     <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1,2 &amp; 3 for Augmentation of Uttar Durgapur water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Joynagar-I]</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000045/2023-2024</t>
   </si>
   <si>
     <t>1041/SMD</t>
   </si>
   <si>
     <t>17/04/2023</t>
   </si>
   <si>
     <t>16/07/2023</t>
   </si>
   <si>
     <t>WEST BENGAL ENGINEERING CO.</t>
   </si>
   <si>
-    <t>South 24 Pgs W/S Division I</t>
-[...17 lines deleted...]
-    <t>GEO SOLUTION</t>
+    <t>Construction of Boundary Wall, Chlorine Room along with Laying of Distribution System, Rising Main, Providing Functional Household Tap Connection (FHTC) for Augmentation of UTTAR DURGAPUR MOUZA Piped Water Supply Scheme of JOYNAGAR-I Block for implementation of JJM under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns district. [No. of FHTC = 2779] [TSM/017757]</t>
+  </si>
+  <si>
+    <t>AE BSD</t>
+  </si>
+  <si>
+    <t>JE RWS</t>
+  </si>
+  <si>
+    <t>ORD/000281/2023-2024</t>
+  </si>
+  <si>
+    <t>1567/SWD-I</t>
+  </si>
+  <si>
+    <t>27/07/2023</t>
+  </si>
+  <si>
+    <t>11/04/2026</t>
+  </si>
+  <si>
+    <t>RELIABLE CONSTRUCTIONS</t>
+  </si>
+  <si>
+    <t>Sinking of 03 (Three) nos. Rig bored 250mm x 150mm dia. &amp; 300 mtr. deep Tubewell by Rotary method for UTTAR DURGAPUR PWSS of JOYNAGAR-I block under South 24- Parganas W/S Division-I, P.H.E. Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs district. [TSM/017757] [2nd Call]</t>
+  </si>
+  <si>
+    <t>JE-1</t>
+  </si>
+  <si>
+    <t>ORD/000682/2022-2023</t>
+  </si>
+  <si>
+    <t>3482/SWD-I</t>
+  </si>
+  <si>
+    <t>15/03/2023</t>
+  </si>
+  <si>
+    <t>14/04/2023</t>
+  </si>
+  <si>
+    <t>KHANDAKAR CONSTRUCTION</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000097/2023-2024</t>
   </si>
   <si>
     <t>294/SWD-I</t>
   </si>
   <si>
     <t>25/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Construction of Platform and for providing FHTC , protection wall for laying pipeline and other allied works for Ground water based UTTAR DURGAPUR piped water supply scheme to accommodate FHTC in JOYNAGAR-I block under South 24 Parganas W/S Division-I, PHE Dte for AUGMENTATION of surface water based W/S scheme in the Arsenic Affected Areas of South 24 Parganas District.(SM/14876) (2nd call)</t>
   </si>
   <si>
     <t>ORD/000739/2024-2025</t>
   </si>
   <si>
     <t>4637/SWD-I</t>
   </si>
   <si>
     <t>14/11/2024</t>
   </si>
   <si>
     <t>29/12/2024</t>
   </si>
   <si>
     <t>SANJAY ENTERPRISE</t>
   </si>
   <si>
-    <t>Sinking of 03 (Three) nos. Rig bored 250mm x 150mm dia. &amp; 300 mtr. deep Tubewell by Rotary method for UTTAR DURGAPUR PWSS of JOYNAGAR-I block under South 24- Parganas W/S Division-I, P.H.E. Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs district. [TSM/017757] [2nd Call]</t>
-[...22 lines deleted...]
-  <si>
     <t>Quotation for new power connection at p.h. no.1 of Uttar Durgapur w/s scheme . JL no.-035. Khatian no.-570. Application no.1008598901.</t>
   </si>
   <si>
     <t>BILL/00679/2025-2026</t>
   </si>
   <si>
     <t>11/06/2025</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Quotation for new power connection at P.H. NO.3 of Uttar Durgapur w/s scheme . JL no.-035. Dag no.-92. Application no.1008598948.</t>
   </si>
   <si>
     <t>BILL/00676/2025-2026</t>
   </si>
   <si>
     <t>Quotation for new power connection at P.H. NO.2 of Uttar Durgapur w/s scheme . JL no.-036. Dag no.-994. Khatian no.-1361. Application no. 1008598939.</t>
   </si>
   <si>
     <t>BILL/00678/2025-2026</t>
-  </si>
-[...19 lines deleted...]
-    <t>RELIABLE CONSTRUCTIONS</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -804,540 +804,540 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13" t="s">
+      <c r="I3" s="13"/>
+      <c r="J3" s="13"/>
+      <c r="K3" s="4" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13" t="s">
+      <c r="L3" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="K3" s="4" t="s">
+      <c r="M3" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="L3" s="4" t="s">
+      <c r="N3" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="M3" s="4" t="s">
+      <c r="O3" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="N3" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P3" s="4">
-        <v>35.49</v>
+        <v>2.72</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.65</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>97.34</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>2.72</v>
+        <v>35.49</v>
       </c>
       <c r="Q4" s="4">
-        <v>2.65</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>97.34</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>40</v>
       </c>
-      <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
+      <c r="I5" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>42</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>45.58</v>
+        <v>358.16</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>3.41</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>0.95</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>53</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>48</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>49</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="P6" s="4">
-        <v>82.6</v>
+        <v>47.64</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>45.33</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>95.17</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>51</v>
-[...6 lines deleted...]
-      </c>
+        <v>55</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="P7" s="4">
-        <v>47.64</v>
+        <v>45.58</v>
       </c>
       <c r="Q7" s="4">
-        <v>45.33</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>95.17</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>60</v>
-[...1 lines deleted...]
-      <c r="L8" s="4"/>
+        <v>61</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>62</v>
+      </c>
       <c r="M8" s="4" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="P8" s="4">
-        <v>7.77</v>
+        <v>82.6</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="L9" s="4"/>
       <c r="M9" s="4" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>62</v>
+        <v>69</v>
       </c>
       <c r="P9" s="4">
-        <v>6.95</v>
+        <v>7.77</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="L10" s="4"/>
       <c r="M10" s="4" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>62</v>
+        <v>69</v>
       </c>
       <c r="P10" s="4">
-        <v>14.38</v>
+        <v>6.95</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>67</v>
-[...4 lines deleted...]
-      <c r="J11" s="13" t="s">
+        <v>72</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
+      <c r="K11" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="L11" s="4"/>
+      <c r="M11" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="K11" s="4" t="s">
+      <c r="N11" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="O11" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="L11" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>358.16</v>
+        <v>14.38</v>
       </c>
       <c r="Q11" s="4">
-        <v>3.41</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>0.95</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>53</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
         <v>74</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8">
         <v>601.29</v>