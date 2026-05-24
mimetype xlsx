--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -219,50 +219,68 @@
     <t>32/SWD-I</t>
   </si>
   <si>
     <t>05/04/2023</t>
   </si>
   <si>
     <t>20/12/2025</t>
   </si>
   <si>
     <t>Sinking of 02 (Two) nos. Rig bored 250mm x 150mm dia. &amp; 300 mtr. deepTubewell by Rotary method for SARBERIA PWSS of JOYNAGAR-I block under South 24-Parganas W/S Division-I, P.H.E. Dte. forAugmentaion of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs district. [TSM/017755]</t>
   </si>
   <si>
     <t>ORD/000583/2022-2023</t>
   </si>
   <si>
     <t>3068/SWD-I</t>
   </si>
   <si>
     <t>21/02/2023</t>
   </si>
   <si>
     <t>11/01/2025</t>
   </si>
   <si>
     <t>WATER TECH (E-MAIL :- ENVO.WATERTECH@GMAIL.COM)</t>
+  </si>
+  <si>
+    <t>Construction of Pump house cum Chlorine room (Two nos) at SARBERIA water supply scheme to accommodate FHTC in JOYNAGAR-I BLOCK under South 24 Parganas W/S Division-I, PHE Dte for augmentation of Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns district. (SM/14874)</t>
+  </si>
+  <si>
+    <t>ORD/000682/2024-2025</t>
+  </si>
+  <si>
+    <t>4477/SWD-I</t>
+  </si>
+  <si>
+    <t>30/10/2024</t>
+  </si>
+  <si>
+    <t>28/04/2025</t>
+  </si>
+  <si>
+    <t>R.K ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -651,51 +669,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="76.552734" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -873,54 +891,54 @@
         <v>34</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>40</v>
       </c>
       <c r="P4" s="4">
         <v>2.76</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>2.7</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>98.03</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1105,54 +1123,54 @@
       <c r="I8" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>58</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P8" s="4">
         <v>299.38</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>277.17</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>92.58</v>
       </c>
       <c r="S8" s="4">
         <v>98</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1166,101 +1184,162 @@
       <c r="I9" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>58</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P9" s="4">
         <v>31.79</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>7.92</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>24.9</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H10" s="13" t="s">
         <v>69</v>
       </c>
-      <c r="B10" s="7"/>
-[...22 lines deleted...]
-      <c r="S10" s="8"/>
+      <c r="I10" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="P10" s="4">
+        <v>9.8</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>100</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>484.56</v>
+      </c>
+      <c r="P11" s="8">
+        <v>287.79</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>59.39</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>