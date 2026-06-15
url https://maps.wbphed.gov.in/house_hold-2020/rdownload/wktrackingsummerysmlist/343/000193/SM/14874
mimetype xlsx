--- v2 (2026-05-24)
+++ v3 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -237,50 +237,62 @@
     <t>21/02/2023</t>
   </si>
   <si>
     <t>11/01/2025</t>
   </si>
   <si>
     <t>WATER TECH (E-MAIL :- ENVO.WATERTECH@GMAIL.COM)</t>
   </si>
   <si>
     <t>Construction of Pump house cum Chlorine room (Two nos) at SARBERIA water supply scheme to accommodate FHTC in JOYNAGAR-I BLOCK under South 24 Parganas W/S Division-I, PHE Dte for augmentation of Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns district. (SM/14874)</t>
   </si>
   <si>
     <t>ORD/000682/2024-2025</t>
   </si>
   <si>
     <t>4477/SWD-I</t>
   </si>
   <si>
     <t>30/10/2024</t>
   </si>
   <si>
     <t>28/04/2025</t>
   </si>
   <si>
     <t>R.K ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Quotation for new power connection at P.H. NO.2 of Sarberia w/s scheme . Block: Jaynagar-I . Application No.1008610224.</t>
+  </si>
+  <si>
+    <t>BILL/00677/2025-2026</t>
+  </si>
+  <si>
+    <t>11/06/2025</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -669,51 +681,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="76.552734" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1259,87 +1271,142 @@
       </c>
       <c r="N10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P10" s="4">
         <v>9.8</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" s="13" t="s">
         <v>75</v>
       </c>
-      <c r="B11" s="7"/>
-[...22 lines deleted...]
-      <c r="S11" s="8"/>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
+      <c r="K11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="L11" s="4"/>
+      <c r="M11" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="P11" s="4">
+        <v>15.23</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>0</v>
+      </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="7" t="s">
+        <v>79</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>499.8</v>
+      </c>
+      <c r="P12" s="8">
+        <v>287.79</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>57.58</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>