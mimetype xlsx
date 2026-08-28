--- v3 (2026-06-15)
+++ v4 (2026-08-28)
@@ -77,210 +77,210 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
+    <t>South 24 Pgs W/S Division I</t>
+  </si>
+  <si>
+    <t>Ground water based SARBERIA piped water supply scheme to accommodate FHTC in JAYNAGAR-I block under South 24 Parganas W/S Division-I, South 24 Parganas District for AUGMENTATION of surface water based Water Supply scheme in the Arsenic Affected Areas of S</t>
+  </si>
+  <si>
+    <t>SM/14874</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Preparation and submission of Detailed Project Report of SARBERIA Ground Water Based Piped Water Supply Scheme in JOYNAGAR-I Block under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns. district.</t>
+  </si>
+  <si>
+    <t>AE BSD</t>
+  </si>
+  <si>
+    <t>ORD/000414/2021-2022</t>
+  </si>
+  <si>
+    <t>1967/SWD-I</t>
+  </si>
+  <si>
+    <t>27/01/2022</t>
+  </si>
+  <si>
+    <t>26/02/2022</t>
+  </si>
+  <si>
+    <t>GEO SOLUTION</t>
+  </si>
+  <si>
+    <t>Laying distribution system, Rising main, Funtional Household Tap connection(FHTC) for piped water supply scheme at SARBERIA Mouza of Joynagar-I Block, for implementation of JJM under augmentation of surface water based W/S scheme in the arsenic affected areas of South 24 Parganas district [No. of FHTC = 2209] [TSM/017755]</t>
+  </si>
+  <si>
+    <t>JE-1</t>
+  </si>
+  <si>
+    <t>ORD/000013/2023-2024</t>
+  </si>
+  <si>
+    <t>32/SWD-I</t>
+  </si>
+  <si>
+    <t>05/04/2023</t>
+  </si>
+  <si>
+    <t>20/12/2025</t>
+  </si>
+  <si>
+    <t>MILAN GHOSH</t>
+  </si>
+  <si>
     <t>S24 Pgns Mechanical</t>
   </si>
   <si>
-    <t>Ground water based SARBERIA piped water supply scheme to accommodate FHTC in JAYNAGAR-I block under South 24 Parganas W/S Division-I, South 24 Parganas District for AUGMENTATION of surface water based Water Supply scheme in the Arsenic Affected Areas of S</t>
-[...7 lines deleted...]
-  <si>
     <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1 &amp;2 for Augmentation of Sarberia water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Joynagar-I]</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000044/2023-2024</t>
   </si>
   <si>
     <t>1040/SMD</t>
   </si>
   <si>
     <t>17/04/2023</t>
   </si>
   <si>
     <t>16/07/2023</t>
   </si>
   <si>
     <t>A.K.SIKDAR</t>
   </si>
   <si>
-    <t>South 24 Pgs W/S Division I</t>
-[...20 lines deleted...]
-    <t>GEO SOLUTION</t>
+    <t>Sinking of 02 (Two) nos. Rig bored 250mm x 150mm dia. &amp; 300 mtr. deepTubewell by Rotary method for SARBERIA PWSS of JOYNAGAR-I block under South 24-Parganas W/S Division-I, P.H.E. Dte. forAugmentaion of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs district. [TSM/017755]</t>
+  </si>
+  <si>
+    <t>ORD/000583/2022-2023</t>
+  </si>
+  <si>
+    <t>3068/SWD-I</t>
+  </si>
+  <si>
+    <t>21/02/2023</t>
+  </si>
+  <si>
+    <t>11/01/2025</t>
+  </si>
+  <si>
+    <t>WATER TECH (E-MAIL :- ENVO.WATERTECH@GMAIL.COM)</t>
   </si>
   <si>
     <t>Construction of Boundary walls, platform for providing FHTC, development of land, pipeline protection work and other allied works for Ground water based SARBERIA piped water supply scheme to accommodate FHTC in BARUIPUR block under South 24 Parganas W/S Division-I, PHE Dte for AUGMENTATION of surface water based W/S scheme in the Arsenic Affected Areas of South 24 Parganas District.(SM/14874)</t>
   </si>
   <si>
     <t>ORD/000355/2024-2025</t>
   </si>
   <si>
     <t>3455/SWD-I</t>
   </si>
   <si>
     <t>02/08/2024</t>
   </si>
   <si>
     <t>16/09/2024</t>
   </si>
   <si>
-    <t>MILAN GHOSH</t>
+    <t>Construction of Pump house cum Chlorine room (Two nos) at SARBERIA water supply scheme to accommodate FHTC in JOYNAGAR-I BLOCK under South 24 Parganas W/S Division-I, PHE Dte for augmentation of Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns district. (SM/14874)</t>
+  </si>
+  <si>
+    <t>ORD/000682/2024-2025</t>
+  </si>
+  <si>
+    <t>4477/SWD-I</t>
+  </si>
+  <si>
+    <t>30/10/2024</t>
+  </si>
+  <si>
+    <t>28/04/2025</t>
+  </si>
+  <si>
+    <t>R.K ENTERPRISE</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000342/2023-2024</t>
   </si>
   <si>
     <t>261/SWD-I</t>
   </si>
   <si>
     <t>10/01/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Sarberia- Dhamua Road,from 0+00 to 6+520 Km Restoration of Damage occurred due to damage caused/ to be caused by laying of pipe line by PHE Dte under Sarberia PWSS, Jaldhapa PWSS, Multi PWSS under South 24 Parganas Highway Division in the District of South 24 Parganas.</t>
   </si>
   <si>
     <t>BILL/00635/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-364</t>
   </si>
   <si>
     <t>02/10/2024</t>
   </si>
   <si>
     <t>EXECUTIVE ENGINEER, SOUTH 24 PGS HIGHWAY DIVISION PW (ROADS) DTE</t>
-  </si>
-[...52 lines deleted...]
-    <t>R.K ENTERPRISE</t>
   </si>
   <si>
     <t>Quotation for new power connection at P.H. NO.2 of Sarberia w/s scheme . Block: Jaynagar-I . Application No.1008610224.</t>
   </si>
   <si>
     <t>BILL/00677/2025-2026</t>
   </si>
   <si>
     <t>11/06/2025</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
@@ -822,508 +822,508 @@
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13" t="s">
+      <c r="J3" s="13"/>
+      <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="K3" s="4" t="s">
+      <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="L3" s="4" t="s">
+      <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="M3" s="4" t="s">
+      <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="N3" s="4" t="s">
+      <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
-      <c r="O3" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P3" s="4">
-        <v>22.37</v>
+        <v>2.76</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.7</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>98.03</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="I4" s="13" t="s">
+      <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="J4" s="13"/>
-      <c r="K4" s="4" t="s">
+      <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="M4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="N4" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>2.76</v>
+        <v>299.38</v>
       </c>
       <c r="Q4" s="4">
-        <v>2.7</v>
+        <v>277.17</v>
       </c>
       <c r="R4" s="4">
-        <v>98.03</v>
+        <v>92.58</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>98</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="I5" s="13" t="s">
         <v>41</v>
       </c>
-      <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
+      <c r="J5" s="13" t="s">
+        <v>42</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>85.25</v>
+        <v>22.37</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>48</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>13.61</v>
+        <v>31.79</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>7.92</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>24.9</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>56</v>
+        <v>38</v>
       </c>
       <c r="P7" s="4">
-        <v>19.6</v>
+        <v>85.25</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>58</v>
+        <v>33</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>46</v>
+        <v>64</v>
       </c>
       <c r="P8" s="4">
-        <v>299.38</v>
+        <v>9.8</v>
       </c>
       <c r="Q8" s="4">
-        <v>277.17</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>92.58</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>63</v>
-[...6 lines deleted...]
-      </c>
+        <v>65</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="P9" s="4">
-        <v>31.79</v>
+        <v>13.61</v>
       </c>
       <c r="Q9" s="4">
-        <v>7.92</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>24.9</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>69</v>
-[...6 lines deleted...]
-      </c>
+        <v>70</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P10" s="4">
-        <v>9.8</v>
+        <v>19.6</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>75</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="L11" s="4"/>
       <c r="M11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>77</v>
       </c>