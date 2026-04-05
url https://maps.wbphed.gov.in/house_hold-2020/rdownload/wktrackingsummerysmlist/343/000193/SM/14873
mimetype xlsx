--- v2 (2026-03-03)
+++ v3 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="97">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -197,120 +197,96 @@
   <si>
     <t>14/11/2024</t>
   </si>
   <si>
     <t>29/12/2024</t>
   </si>
   <si>
     <t>ALISHA CONSTRUCTION</t>
   </si>
   <si>
     <t>Moydah-Khakudah-Beliachandi Road-Repairing &amp; Restoration of Road side flank from 0.30Km to 2.00 Km(Right Side) 2.30 Km to 3.50 Km (R/S). from 6.60 Km to 7.25Km (both side) (Total length- 4200.00m under South 24-Parganas Highway Division.</t>
   </si>
   <si>
     <t>BILL/00664/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-396</t>
   </si>
   <si>
     <t>04/10/2024</t>
   </si>
   <si>
     <t>EXECUTIVE ENGINEER, SOUTH 24 PGS HIGHWAY DIVISION PW (ROADS) DTE</t>
   </si>
   <si>
+    <t>Construction of Boundary Wall, Chlorine Room along with Laying of Distribution System, Rising Main, Providing Functional Household Tap Connection (FHTC) for Augmentation of LAKSHMINARAYANPUR MOUZA Piped Water Supply Scheme of JOYNAGAR-I Block for implementation of JJM under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns district. [No. of FHTC = 2868] [TSM/018292]</t>
+  </si>
+  <si>
+    <t>JE-2</t>
+  </si>
+  <si>
+    <t>ORD/000102/2023-2024</t>
+  </si>
+  <si>
+    <t>472/SWD-I</t>
+  </si>
+  <si>
+    <t>04/05/2023</t>
+  </si>
+  <si>
+    <t>18/04/2026</t>
+  </si>
+  <si>
+    <t>M/S A.B. ENTERPRISE</t>
+  </si>
+  <si>
     <t>S24 Pgns Mechanical</t>
   </si>
   <si>
-    <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no-1 of Lakshminarayanpur W/S Scheme under SMD, P.H.E. Dte. (Block-Jaynagar-I) (SM/14873)</t>
+    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1,2 &amp; 3 for Augmentation of Laxminarayanpur water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Joynagar-I]</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
-    <t>ORD/000986/2025-2026</t>
-[...8 lines deleted...]
-    <t>02/05/2025</t>
+    <t>ORD/000046/2023-2024</t>
+  </si>
+  <si>
+    <t>1042/SMD</t>
+  </si>
+  <si>
+    <t>17/04/2023</t>
+  </si>
+  <si>
+    <t>26/06/2026</t>
   </si>
   <si>
     <t>WEST BENGAL ENGINEERING CO.</t>
-  </si>
-[...43 lines deleted...]
-    <t>26/06/2026</t>
   </si>
   <si>
     <t>Hiring of additional 01 (one) no. diesel driven Non-Air conditioned Motor Cab having BS-III &amp; above category (Luxury Ambassador / Indica / Swift Dezire Car) with driver for monitoring different Head Work Sites around South 24-Pgns. for the Engineering Teams of South 24-Pgns. W/S Circle, PHE Dte. under Executive Engineer, South 24-Pgns. Divn.-I, PHE Dte. [SM/14873] [w.e.f. 01/11/2024 to 30/04/2025] [Vehicle No- WB-05-4231]</t>
   </si>
   <si>
     <t>AE HQ-II</t>
   </si>
   <si>
     <t>ORD/000875/2024-2025</t>
   </si>
   <si>
     <t>4425/SWD-I</t>
   </si>
   <si>
     <t>28/10/2024</t>
   </si>
   <si>
     <t>28/04/2025</t>
   </si>
   <si>
     <t>PALASH DAS</t>
   </si>
   <si>
     <t>Continuation Order for the work of Hiring of additional 01 (one) no. diesel driven Non-Air conditioned Motor Cab having BS-III &amp; above category (Luxury Ambassador / Indica / Swift Dezire Car) with driver for monitoring different Head Work Sites around South 24-Pgns. for the Engineering Teams of South 24-Pgns. W/S Circle, PHE Dte. under Executive Engineer, South 24-Pgns. Divn.-I, PHE Dte. [SM/14873] [w.e.f. 01/05/2025 to 29/10/2025] [Vehicle No- WB-05-4231]</t>
   </si>
@@ -732,51 +708,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="76.552734" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1204,443 +1180,321 @@
         <v>3.35</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>61</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="J9" s="13" t="s">
         <v>62</v>
       </c>
-      <c r="I9" s="13" t="s">
+      <c r="K9" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="J9" s="13" t="s">
+      <c r="L9" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="K9" s="4" t="s">
+      <c r="M9" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="N9" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="M9" s="4" t="s">
+      <c r="O9" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="N9" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>0.72</v>
+        <v>389.11</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="I10" s="13" t="s">
         <v>70</v>
       </c>
-      <c r="I10" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J10" s="13" t="s">
-        <v>64</v>
+        <v>71</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>67</v>
+        <v>74</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>68</v>
+        <v>75</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>69</v>
+        <v>76</v>
       </c>
       <c r="P10" s="4">
-        <v>0.81</v>
+        <v>35.49</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>43</v>
+        <v>78</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>74</v>
+        <v>62</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="P11" s="4">
-        <v>389.11</v>
+        <v>0.86</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>61</v>
+        <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>80</v>
-[...3 lines deleted...]
-      </c>
+        <v>84</v>
+      </c>
+      <c r="I12" s="13"/>
       <c r="J12" s="13" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="L12" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="M12" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="N12" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="O12" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="N12" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>35.49</v>
+        <v>0.86</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="3">
-[...30 lines deleted...]
-      <c r="L13" s="4" t="s">
+      <c r="A13" s="7" t="s">
         <v>88</v>
       </c>
-      <c r="M13" s="4" t="s">
-[...19 lines deleted...]
-      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>640.31</v>
+      </c>
+      <c r="P13" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>0</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
-    <row r="14" spans="1:23">
-[...90 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>