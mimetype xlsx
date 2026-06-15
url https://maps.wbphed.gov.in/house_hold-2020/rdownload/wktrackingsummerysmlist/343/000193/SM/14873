--- v3 (2026-04-05)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="102">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -276,50 +276,89 @@
     <t>ORD/000875/2024-2025</t>
   </si>
   <si>
     <t>4425/SWD-I</t>
   </si>
   <si>
     <t>28/10/2024</t>
   </si>
   <si>
     <t>28/04/2025</t>
   </si>
   <si>
     <t>PALASH DAS</t>
   </si>
   <si>
     <t>Continuation Order for the work of Hiring of additional 01 (one) no. diesel driven Non-Air conditioned Motor Cab having BS-III &amp; above category (Luxury Ambassador / Indica / Swift Dezire Car) with driver for monitoring different Head Work Sites around South 24-Pgns. for the Engineering Teams of South 24-Pgns. W/S Circle, PHE Dte. under Executive Engineer, South 24-Pgns. Divn.-I, PHE Dte. [SM/14873] [w.e.f. 01/05/2025 to 29/10/2025] [Vehicle No- WB-05-4231]</t>
   </si>
   <si>
     <t>ORD/000057/2025-2026</t>
   </si>
   <si>
     <t>1153/SWD-I</t>
   </si>
   <si>
     <t>27/10/2025</t>
+  </si>
+  <si>
+    <t>Quotation for new service connection at P.H. NO.1 of Laxminarayanpur w/s scheme . Application no.1008286424.</t>
+  </si>
+  <si>
+    <t>BILL/02620/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-564</t>
+  </si>
+  <si>
+    <t>28/01/2025</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
+  </si>
+  <si>
+    <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no-1 of Lakshminarayanpur W/S Scheme under SMD, P.H.E. Dte. (Block-Jaynagar-I) (SM/14873)</t>
+  </si>
+  <si>
+    <t>ORD/000986/2025-2026</t>
+  </si>
+  <si>
+    <t>569-SMSD</t>
+  </si>
+  <si>
+    <t>17/04/2025</t>
+  </si>
+  <si>
+    <t>02/05/2025</t>
+  </si>
+  <si>
+    <t>Supply &amp; laying of submersible cable through non metalic pipes for electrical connection of pumping machinery with Pump House no-1 of Lakshminarayanpur W/S Scheme under SMD, P.H.E. Dte. (Block-Jaynagar-I) (SM/14873)</t>
+  </si>
+  <si>
+    <t>ORD/000987/2025-2026</t>
+  </si>
+  <si>
+    <t>570/SMSD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -708,51 +747,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="76.552734" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -926,54 +965,54 @@
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
         <v>2.7</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>2.66</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>98.49</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1044,54 +1083,54 @@
       <c r="I6" s="13" t="s">
         <v>43</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>44</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P6" s="4">
         <v>47.62</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>15.2</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>31.91</v>
       </c>
       <c r="S6" s="4">
         <v>30</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1341,54 +1380,54 @@
       <c r="I11" s="13" t="s">
         <v>78</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>62</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>80</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>81</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>82</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>83</v>
       </c>
       <c r="P11" s="4">
         <v>0.86</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>2.34</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>270.59</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1414,87 +1453,266 @@
       </c>
       <c r="N12" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="P12" s="4">
         <v>0.86</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H13" s="13" t="s">
         <v>88</v>
       </c>
-      <c r="B13" s="7"/>
-[...22 lines deleted...]
-      <c r="S13" s="8"/>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
+      <c r="K13" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="P13" s="4">
+        <v>4.88</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>0</v>
+      </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H14" s="13" t="s">
+        <v>93</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>70</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="P14" s="4">
+        <v>0.72</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>0</v>
+      </c>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3"/>
+      <c r="D15" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H15" s="13" t="s">
+        <v>98</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>70</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="P15" s="4">
+        <v>0.81</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>0</v>
+      </c>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="7" t="s">
+        <v>101</v>
+      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="8"/>
+      <c r="O16" s="8">
+        <v>646.73</v>
+      </c>
+      <c r="P16" s="8">
+        <v>20.2</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>3.12</v>
+      </c>
+      <c r="R16" s="8"/>
+      <c r="S16" s="8"/>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>