--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -89,276 +89,276 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
     <t>South 24 Pgs W/S Division I</t>
   </si>
   <si>
     <t>Ground water based LAKSHMINARAYANPUR piped water supply scheme to accommodate FHTC in JAYNAGAR-I block under South 24 Parganas W/S Division-I, South 24 Parganas District for AUGMENTATION of surface water based Water Supply scheme in the Arsenic Affected A</t>
   </si>
   <si>
     <t>SM/14873</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Preparation and submission of Detailed Project Report of Ground Water Based Lakshminarayanpur Piped Water Supply Scheme to accommodate FHTC in Joynagar-I Block under South 24-Pgs W/S Division-I, PHE Dte for Augmentation of Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns. district.</t>
+  </si>
+  <si>
+    <t>ORD/000960/2022-2023</t>
+  </si>
+  <si>
+    <t>1330/SWD-I</t>
+  </si>
+  <si>
+    <t>15/09/2022</t>
+  </si>
+  <si>
+    <t>15/10/2022</t>
+  </si>
+  <si>
+    <t>GEO SOLUTION</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall, Chlorine Room along with Laying of Distribution System, Rising Main, Providing Functional Household Tap Connection (FHTC) for Augmentation of LAKSHMINARAYANPUR MOUZA Piped Water Supply Scheme of JOYNAGAR-I Block for implementation of JJM under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns district. [No. of FHTC = 2868] [TSM/018292]</t>
+  </si>
+  <si>
+    <t>AE BSD</t>
+  </si>
+  <si>
+    <t>JE-2</t>
+  </si>
+  <si>
+    <t>ORD/000102/2023-2024</t>
+  </si>
+  <si>
+    <t>472/SWD-I</t>
+  </si>
+  <si>
+    <t>04/05/2023</t>
+  </si>
+  <si>
+    <t>18/04/2026</t>
+  </si>
+  <si>
+    <t>M/S A.B. ENTERPRISE</t>
+  </si>
+  <si>
     <t>Additional work for sinking of Rig bored 250 mm x 150 mm dia. &amp; 300 mtr. deep Tube well to achieve 66 mtr. housing pipe by Rotary Method for LAKSHMIKANTAPUR PWSS of Bishnupur-I Block for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas district under South 24-Parganas W/S Division- I, P.H.E. Dte.</t>
   </si>
   <si>
     <t>AE SWSD-II</t>
   </si>
   <si>
     <t>ORD/000041/2023-2024</t>
   </si>
   <si>
     <t>106/SWD-I</t>
   </si>
   <si>
     <t>10/04/2023</t>
   </si>
   <si>
     <t>25/04/2023</t>
   </si>
   <si>
     <t>SIMPLEX DRILLING COMPANY</t>
   </si>
   <si>
-    <t>Preparation and submission of Detailed Project Report of Ground Water Based Lakshminarayanpur Piped Water Supply Scheme to accommodate FHTC in Joynagar-I Block under South 24-Pgs W/S Division-I, PHE Dte for Augmentation of Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns. district.</t>
-[...14 lines deleted...]
-    <t>GEO SOLUTION</t>
+    <t>Sinking of 03 (Three) nos. Rig bored 250mm x 150mm dia. &amp; 300 mtr. deep Tubewell by Rotary method for LAKSHMINARAYANPUR PWSS of JOYNAGAR-I block under South 24-Parganas W/S Division-I, P.H.E. Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs district. [TSM/018292] (2nd Call)</t>
+  </si>
+  <si>
+    <t>JE RWS</t>
+  </si>
+  <si>
+    <t>ORD/000117/2023-2024</t>
+  </si>
+  <si>
+    <t>529/SWD-I</t>
+  </si>
+  <si>
+    <t>11/05/2023</t>
+  </si>
+  <si>
+    <t>10/06/2023</t>
+  </si>
+  <si>
+    <t>N.A. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>S24 Pgns Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1,2 &amp; 3 for Augmentation of Laxminarayanpur water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Joynagar-I]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000046/2023-2024</t>
+  </si>
+  <si>
+    <t>1042/SMD</t>
+  </si>
+  <si>
+    <t>17/04/2023</t>
+  </si>
+  <si>
+    <t>26/06/2026</t>
+  </si>
+  <si>
+    <t>WEST BENGAL ENGINEERING CO.</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000094/2023-2024</t>
   </si>
   <si>
     <t>294/SWD-I</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Sinking of 03 (Three) nos. Rig bored 250mm x 150mm dia. &amp; 300 mtr. deep Tubewell by Rotary method for LAKSHMINARAYANPUR PWSS of JOYNAGAR-I block under South 24-Parganas W/S Division-I, P.H.E. Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs district. [TSM/018292] (2nd Call)</t>
-[...22 lines deleted...]
-  <si>
     <t>Construction of Platform for providing FHTC, restoration of road damaged due to laying of pipeline and other allied works for Ground water based LAKSHMINARAYANPUR piped water supply scheme to accommodate FHTC in JOYNAGAR-I block under South 24 Parganas W/S Division-I, PHE Dte for AUGMENTATION of surface water based W/S scheme in the Arsenic Affected Areas of South 24 Parganas district.(SM/14873) (2nd call)</t>
   </si>
   <si>
     <t>ORD/000737/2024-2025</t>
   </si>
   <si>
     <t>4635/SWD-I</t>
   </si>
   <si>
     <t>14/11/2024</t>
   </si>
   <si>
     <t>29/12/2024</t>
   </si>
   <si>
     <t>ALISHA CONSTRUCTION</t>
   </si>
   <si>
+    <t>Hiring of additional 01 (one) no. diesel driven Non-Air conditioned Motor Cab having BS-III &amp; above category (Luxury Ambassador / Indica / Swift Dezire Car) with driver for monitoring different Head Work Sites around South 24-Pgns. for the Engineering Teams of South 24-Pgns. W/S Circle, PHE Dte. under Executive Engineer, South 24-Pgns. Divn.-I, PHE Dte. [SM/14873] [w.e.f. 01/11/2024 to 30/04/2025] [Vehicle No- WB-05-4231]</t>
+  </si>
+  <si>
+    <t>AE HQ-II</t>
+  </si>
+  <si>
+    <t>ORD/000875/2024-2025</t>
+  </si>
+  <si>
+    <t>4425/SWD-I</t>
+  </si>
+  <si>
+    <t>28/10/2024</t>
+  </si>
+  <si>
+    <t>28/04/2025</t>
+  </si>
+  <si>
+    <t>PALASH DAS</t>
+  </si>
+  <si>
     <t>Moydah-Khakudah-Beliachandi Road-Repairing &amp; Restoration of Road side flank from 0.30Km to 2.00 Km(Right Side) 2.30 Km to 3.50 Km (R/S). from 6.60 Km to 7.25Km (both side) (Total length- 4200.00m under South 24-Parganas Highway Division.</t>
   </si>
   <si>
     <t>BILL/00664/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-396</t>
   </si>
   <si>
     <t>04/10/2024</t>
   </si>
   <si>
     <t>EXECUTIVE ENGINEER, SOUTH 24 PGS HIGHWAY DIVISION PW (ROADS) DTE</t>
   </si>
   <si>
-    <t>Construction of Boundary Wall, Chlorine Room along with Laying of Distribution System, Rising Main, Providing Functional Household Tap Connection (FHTC) for Augmentation of LAKSHMINARAYANPUR MOUZA Piped Water Supply Scheme of JOYNAGAR-I Block for implementation of JJM under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns district. [No. of FHTC = 2868] [TSM/018292]</t>
-[...67 lines deleted...]
-  <si>
     <t>Continuation Order for the work of Hiring of additional 01 (one) no. diesel driven Non-Air conditioned Motor Cab having BS-III &amp; above category (Luxury Ambassador / Indica / Swift Dezire Car) with driver for monitoring different Head Work Sites around South 24-Pgns. for the Engineering Teams of South 24-Pgns. W/S Circle, PHE Dte. under Executive Engineer, South 24-Pgns. Divn.-I, PHE Dte. [SM/14873] [w.e.f. 01/05/2025 to 29/10/2025] [Vehicle No- WB-05-4231]</t>
   </si>
   <si>
     <t>ORD/000057/2025-2026</t>
   </si>
   <si>
     <t>1153/SWD-I</t>
   </si>
   <si>
     <t>27/10/2025</t>
   </si>
   <si>
+    <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no-1 of Lakshminarayanpur W/S Scheme under SMD, P.H.E. Dte. (Block-Jaynagar-I) (SM/14873)</t>
+  </si>
+  <si>
+    <t>ORD/000986/2025-2026</t>
+  </si>
+  <si>
+    <t>569-SMSD</t>
+  </si>
+  <si>
+    <t>17/04/2025</t>
+  </si>
+  <si>
+    <t>02/05/2025</t>
+  </si>
+  <si>
+    <t>Supply &amp; laying of submersible cable through non metalic pipes for electrical connection of pumping machinery with Pump House no-1 of Lakshminarayanpur W/S Scheme under SMD, P.H.E. Dte. (Block-Jaynagar-I) (SM/14873)</t>
+  </si>
+  <si>
+    <t>ORD/000987/2025-2026</t>
+  </si>
+  <si>
+    <t>570/SMSD</t>
+  </si>
+  <si>
     <t>Quotation for new service connection at P.H. NO.1 of Laxminarayanpur w/s scheme . Application no.1008286424.</t>
   </si>
   <si>
     <t>BILL/02620/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-564</t>
   </si>
   <si>
     <t>28/01/2025</t>
   </si>
   <si>
     <t>WBSEDCL</t>
-  </si>
-[...22 lines deleted...]
-    <t>570/SMSD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -885,781 +885,781 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I3" s="13"/>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="L3" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="L3" s="4" t="s">
+      <c r="M3" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="M3" s="4" t="s">
+      <c r="N3" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="N3" s="4" t="s">
+      <c r="O3" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="O3" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P3" s="4">
-        <v>1.59</v>
+        <v>2.7</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.66</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>98.49</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="I4" s="13" t="s">
         <v>32</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="J4" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>2.7</v>
+        <v>389.11</v>
       </c>
       <c r="Q4" s="4">
-        <v>2.66</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>98.49</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>60</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
-[...1 lines deleted...]
-      <c r="I5" s="13"/>
+        <v>39</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>40</v>
+      </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>30</v>
+        <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>30</v>
+        <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="P5" s="4">
-        <v>71.11</v>
+        <v>1.59</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>43</v>
+        <v>32</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
         <v>47.62</v>
       </c>
       <c r="Q6" s="4">
         <v>15.2</v>
       </c>
       <c r="R6" s="4">
         <v>31.91</v>
       </c>
       <c r="S6" s="4">
         <v>30</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>53</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>54</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>56</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>51</v>
+        <v>57</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>54</v>
+        <v>60</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
       <c r="P7" s="4">
-        <v>87.6</v>
+        <v>35.49</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>59</v>
+        <v>44</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>59</v>
+        <v>44</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="P8" s="4">
-        <v>3.35</v>
+        <v>71.11</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>61</v>
-[...6 lines deleted...]
-      </c>
+        <v>66</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="P9" s="4">
-        <v>389.11</v>
+        <v>87.6</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>68</v>
+        <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>71</v>
+        <v>33</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="P10" s="4">
-        <v>35.49</v>
+        <v>0.86</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>2.34</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>270.59</v>
       </c>
       <c r="S10" s="4">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>77</v>
-[...6 lines deleted...]
-      </c>
+        <v>79</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>82</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>83</v>
       </c>
       <c r="P11" s="4">
-        <v>0.86</v>
+        <v>3.35</v>
       </c>
       <c r="Q11" s="4">
-        <v>2.34</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>270.59</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>84</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13" t="s">
-        <v>62</v>
+        <v>33</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>85</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>86</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>82</v>
+        <v>77</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>83</v>
+        <v>78</v>
       </c>
       <c r="P12" s="4">
         <v>0.86</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>68</v>
+        <v>53</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>88</v>
       </c>
-      <c r="I13" s="13"/>
-      <c r="J13" s="13"/>
+      <c r="I13" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>56</v>
+      </c>
       <c r="K13" s="4" t="s">
         <v>89</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>90</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>91</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>92</v>
+        <v>61</v>
       </c>
       <c r="P13" s="4">
-        <v>4.88</v>
+        <v>0.72</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>68</v>
+        <v>53</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>93</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>70</v>
+        <v>55</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>71</v>
+        <v>56</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>94</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>95</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>97</v>
+        <v>92</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>76</v>
+        <v>61</v>
       </c>
       <c r="P14" s="4">
-        <v>0.72</v>
+        <v>0.81</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>68</v>
+        <v>53</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
+        <v>96</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
+      <c r="K15" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="L15" s="4" t="s">
         <v>98</v>
       </c>
-      <c r="I15" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K15" s="4" t="s">
+      <c r="M15" s="4" t="s">
         <v>99</v>
       </c>
-      <c r="L15" s="4" t="s">
+      <c r="N15" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="O15" s="4" t="s">
         <v>100</v>
       </c>
-      <c r="M15" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P15" s="4">
-        <v>0.81</v>
+        <v>4.88</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="7" t="s">
         <v>101</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="11"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>