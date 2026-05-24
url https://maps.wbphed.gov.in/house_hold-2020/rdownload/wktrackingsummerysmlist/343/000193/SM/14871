--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="94">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -239,84 +239,102 @@
   <si>
     <t>111/SWD-I</t>
   </si>
   <si>
     <t>11/04/2023</t>
   </si>
   <si>
     <t>24/12/2025</t>
   </si>
   <si>
     <t>SHAKUNTALA CONSTRUCTION</t>
   </si>
   <si>
     <t>Construction of approach road, protection work of pipeline, upgradation of existing boundary wall, laying rising mai nand other allied works for GABBARIA PWSS to accommodate FHTC in Bishnupur-I Block under South 24-Pgns for Augmentation of Surface Water Based Water Supply Scheme in the Arsenic Affected areas of South 24-Pgns, W/S Divn-I, PHE Dte. [SM/14871]</t>
   </si>
   <si>
     <t>ORD/000247/2024-2025</t>
   </si>
   <si>
     <t>2667/SWD-I</t>
   </si>
   <si>
     <t>07/06/2024</t>
   </si>
   <si>
-    <t>01/04/2025</t>
+    <t>28/09/2025</t>
   </si>
   <si>
     <t>Interconnection of 2 nos. OHRs with existing 1422 mm rising main pipe for Gabberia PWSS under Bishnupur -I District.- South-24 Pgns.' under South-24 Pgns W/S Divn-I, P.H.E Dte. (SM/14871)</t>
   </si>
   <si>
     <t>ORD/000089/2025-2026</t>
   </si>
   <si>
     <t>1764/SWD-I</t>
   </si>
   <si>
     <t>02/07/2025</t>
   </si>
   <si>
     <t>01/08/2025</t>
   </si>
   <si>
     <t>S. ROY AND ASSOCIATES</t>
   </si>
   <si>
     <t>Upgradation of Store including preparation of approach road at GABBERIA PWSS to accommodate FHTC in BISHNUPUR-I Block under South 24-Pgns. W/S Division-I, PHE Dte. for augmentation surface water based water supply scheme in the Arsenic affected areas of South 24-Pgns. Dist. (SM/14871)</t>
   </si>
   <si>
     <t>JE2</t>
   </si>
   <si>
     <t>ORD/000095/2025-2026</t>
   </si>
   <si>
     <t>1770/SWD-I</t>
   </si>
   <si>
     <t>SRIJON ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Rejuvenation / up-gradation of 2 Nos. PUMP HOUSE, Chlorine Room and Part of Boundary wall of GABBERIA PIPE WATER SUPPLY SCHEME (Existing Zone 16 OHR Site) in BISHNUPUR-I Block under South 24 Pgs W/S Division-I, P.H.E. Dte. for augmentation of surface water based water supply scheme in the arsenic affected areas of South 24 Parganas District [SM/14871]</t>
+  </si>
+  <si>
+    <t>ORD/000050/2025-2026</t>
+  </si>
+  <si>
+    <t>1155/SWD-I</t>
+  </si>
+  <si>
+    <t>29/04/2025</t>
+  </si>
+  <si>
+    <t>29/05/2025</t>
+  </si>
+  <si>
+    <t>T.T. ENTERPRISE (PANIHATI)</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -705,51 +723,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="31.706543" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -986,54 +1004,54 @@
       </c>
       <c r="H5" s="13" t="s">
         <v>42</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P5" s="4">
         <v>2.7</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>2.7</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1104,54 +1122,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P7" s="4">
         <v>311.23</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>202.08</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>64.93</v>
       </c>
       <c r="S7" s="4">
         <v>30</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1165,54 +1183,54 @@
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P8" s="4">
         <v>6.38</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>6.22</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>97.58</v>
       </c>
       <c r="S8" s="4">
         <v>96</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1226,54 +1244,54 @@
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P9" s="4">
         <v>107.41</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>37.91</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>35.3</v>
       </c>
       <c r="S9" s="4">
         <v>65</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1419,87 +1437,148 @@
       </c>
       <c r="N12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>86</v>
       </c>
       <c r="P12" s="4">
         <v>10.5</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>1</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H13" s="13" t="s">
         <v>87</v>
       </c>
-      <c r="B13" s="7"/>
-[...22 lines deleted...]
-      <c r="S13" s="8"/>
+      <c r="I13" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="P13" s="4">
+        <v>2.44</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>98</v>
+      </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="7" t="s">
+        <v>93</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>638.07</v>
+      </c>
+      <c r="P14" s="8">
+        <v>248.92</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>39.01</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>