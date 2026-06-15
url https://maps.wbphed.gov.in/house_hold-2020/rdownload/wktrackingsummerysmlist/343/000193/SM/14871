--- v2 (2026-05-24)
+++ v3 (2026-06-15)
@@ -239,51 +239,51 @@
   <si>
     <t>111/SWD-I</t>
   </si>
   <si>
     <t>11/04/2023</t>
   </si>
   <si>
     <t>24/12/2025</t>
   </si>
   <si>
     <t>SHAKUNTALA CONSTRUCTION</t>
   </si>
   <si>
     <t>Construction of approach road, protection work of pipeline, upgradation of existing boundary wall, laying rising mai nand other allied works for GABBARIA PWSS to accommodate FHTC in Bishnupur-I Block under South 24-Pgns for Augmentation of Surface Water Based Water Supply Scheme in the Arsenic Affected areas of South 24-Pgns, W/S Divn-I, PHE Dte. [SM/14871]</t>
   </si>
   <si>
     <t>ORD/000247/2024-2025</t>
   </si>
   <si>
     <t>2667/SWD-I</t>
   </si>
   <si>
     <t>07/06/2024</t>
   </si>
   <si>
-    <t>28/09/2025</t>
+    <t>27/12/2025</t>
   </si>
   <si>
     <t>Interconnection of 2 nos. OHRs with existing 1422 mm rising main pipe for Gabberia PWSS under Bishnupur -I District.- South-24 Pgns.' under South-24 Pgns W/S Divn-I, P.H.E Dte. (SM/14871)</t>
   </si>
   <si>
     <t>ORD/000089/2025-2026</t>
   </si>
   <si>
     <t>1764/SWD-I</t>
   </si>
   <si>
     <t>02/07/2025</t>
   </si>
   <si>
     <t>01/08/2025</t>
   </si>
   <si>
     <t>S. ROY AND ASSOCIATES</t>
   </si>
   <si>
     <t>Upgradation of Store including preparation of approach road at GABBERIA PWSS to accommodate FHTC in BISHNUPUR-I Block under South 24-Pgns. W/S Division-I, PHE Dte. for augmentation surface water based water supply scheme in the Arsenic affected areas of South 24-Pgns. Dist. (SM/14871)</t>
   </si>
   <si>
     <t>JE2</t>
   </si>