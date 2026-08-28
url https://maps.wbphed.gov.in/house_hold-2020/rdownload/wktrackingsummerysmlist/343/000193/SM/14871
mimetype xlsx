--- v3 (2026-06-15)
+++ v4 (2026-08-28)
@@ -89,201 +89,201 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
     <t>South 24 Pgs W/S Division I</t>
   </si>
   <si>
     <t>Ground water based GABBARIA piped water supply scheme to accommodate FHTC in BISHNUPUR-I block under South 24 Parganas W/S Division-I, South 24 Parganas District for AUGMENTATION of surface water based Water Supply scheme in the Arsenic Affected Areas of</t>
   </si>
   <si>
     <t>SM/14871</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Preparation and submission of Detailed Project Report of Ground Water Based Gabbaria Piped Water Supply Scheme to accommodate FHTC in Bishnupur-I Block under South 24-Pgs W/S Division-I, PHE Dte for Augmentation of Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns. district.</t>
+  </si>
+  <si>
+    <t>ORD/000966/2022-2023</t>
+  </si>
+  <si>
+    <t>1165/SWD-I</t>
+  </si>
+  <si>
+    <t>29/08/2022</t>
+  </si>
+  <si>
+    <t>28/09/2022</t>
+  </si>
+  <si>
+    <t>GEO SOLUTION</t>
+  </si>
+  <si>
     <t>Sinking of Rig bored 250mm x 150mm dia. &amp; 300 mtr. deep Tube-well having 66 mtr. housing pipe by Rotary method for GABBARIA PWSS of BISHNUPUR-I block for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs district under South 24-Parganas W/S Division-I, P.H.E. Dte. [TSM/018429]</t>
   </si>
   <si>
     <t>AE SWSD-II</t>
   </si>
   <si>
     <t>JE4</t>
   </si>
   <si>
     <t>ORD/000581/2022-2023</t>
   </si>
   <si>
     <t>3095/SWD-I</t>
   </si>
   <si>
     <t>23/02/2023</t>
   </si>
   <si>
     <t>25/03/2023</t>
   </si>
   <si>
     <t>MD RUHUL AMIN GOLDER</t>
   </si>
   <si>
+    <t>Construction of 200 m3 capacity 20 M. staging height R.C.C. Over Head Water Reservoir as per departmental design, drawing &amp; specification with R.C.C. Bored Pile &amp; Pile Cap including Soil investigation and foundation design for GABBARIA PWSS of Bishnupur-I Block for Augmentation of Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns district, under South 24 Pgns Water Supply Division-1, PHE Dte. [TSM/018429]</t>
+  </si>
+  <si>
+    <t>ORD/000030/2023-2024</t>
+  </si>
+  <si>
+    <t>111/SWD-I</t>
+  </si>
+  <si>
+    <t>11/04/2023</t>
+  </si>
+  <si>
+    <t>24/12/2025</t>
+  </si>
+  <si>
+    <t>SHAKUNTALA CONSTRUCTION</t>
+  </si>
+  <si>
     <t>S24 Pgns Mechanical</t>
   </si>
   <si>
     <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1 &amp; 2 for Augmentation of Gabberia water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Bishnupur-I]</t>
   </si>
   <si>
     <t>Assistant Engineer -II</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000591/2023-2024</t>
   </si>
   <si>
     <t>2357/SMD</t>
   </si>
   <si>
     <t>30/06/2023</t>
   </si>
   <si>
     <t>28/09/2023</t>
   </si>
   <si>
     <t>SRI KRISHNA NIRMAN</t>
   </si>
   <si>
-    <t>Preparation and submission of Detailed Project Report of Ground Water Based Gabbaria Piped Water Supply Scheme to accommodate FHTC in Bishnupur-I Block under South 24-Pgs W/S Division-I, PHE Dte for Augmentation of Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns. district.</t>
-[...14 lines deleted...]
-    <t>GEO SOLUTION</t>
+    <t>Laying Distribution System with providing Functional Household Tap Connection (FHTC) and Construction of Pump House with water supply and sanitary arrangement (as per deptt. drawing) of GABBERIA PIPE WATER SUPPLY SCHEME in BISHNUPUR-I Block for Augmentation of surface water based water supply scheme in the arsenic affected areas of South 24 Parganas District. (No of FHTC = 2259) [TSM/018429]</t>
+  </si>
+  <si>
+    <t>ORD/000046/2023-2024</t>
+  </si>
+  <si>
+    <t>242/SWD-I</t>
+  </si>
+  <si>
+    <t>20/04/2023</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
+  </si>
+  <si>
+    <t>MONDAL PRECISION PVT. LTD.</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000117/2022-2023</t>
   </si>
   <si>
     <t>3249/SWD-I</t>
   </si>
   <si>
     <t>01/03/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Laying Distribution System with providing Functional Household Tap Connection (FHTC) and Construction of Pump House with water supply and sanitary arrangement (as per deptt. drawing) of GABBERIA PIPE WATER SUPPLY SCHEME in BISHNUPUR-I Block for Augmentation of surface water based water supply scheme in the arsenic affected areas of South 24 Parganas District. (No of FHTC = 2259) [TSM/018429]</t>
-[...14 lines deleted...]
-    <t>MONDAL PRECISION PVT. LTD.</t>
+    <t>Construction of approach road, protection work of pipeline, upgradation of existing boundary wall, laying rising mai nand other allied works for GABBARIA PWSS to accommodate FHTC in Bishnupur-I Block under South 24-Pgns for Augmentation of Surface Water Based Water Supply Scheme in the Arsenic Affected areas of South 24-Pgns, W/S Divn-I, PHE Dte. [SM/14871]</t>
+  </si>
+  <si>
+    <t>ORD/000247/2024-2025</t>
+  </si>
+  <si>
+    <t>2667/SWD-I</t>
+  </si>
+  <si>
+    <t>07/06/2024</t>
+  </si>
+  <si>
+    <t>09/08/2026</t>
   </si>
   <si>
     <t>Repairing and renovation of Overhead Reservoir (220 cum. Capacity) for Gabberia P.W.S.S. under South 24-Pgs. W/S Sub-Divn- II under surface water based water supply scheme in the Arsenic affected area of South 24 Pgs. Dist. [SM/14871]</t>
   </si>
   <si>
     <t>ORD/000836/2023-2024</t>
   </si>
   <si>
     <t>1291/SWD-I</t>
   </si>
   <si>
     <t>15/03/2024</t>
   </si>
   <si>
     <t>29/04/2024</t>
   </si>
   <si>
     <t>S.P. ENTERPRISE</t>
-  </si>
-[...31 lines deleted...]
-    <t>27/12/2025</t>
   </si>
   <si>
     <t>Interconnection of 2 nos. OHRs with existing 1422 mm rising main pipe for Gabberia PWSS under Bishnupur -I District.- South-24 Pgns.' under South-24 Pgns W/S Divn-I, P.H.E Dte. (SM/14871)</t>
   </si>
   <si>
     <t>ORD/000089/2025-2026</t>
   </si>
   <si>
     <t>1764/SWD-I</t>
   </si>
   <si>
     <t>02/07/2025</t>
   </si>
   <si>
     <t>01/08/2025</t>
   </si>
   <si>
     <t>S. ROY AND ASSOCIATES</t>
   </si>
   <si>
     <t>Upgradation of Store including preparation of approach road at GABBERIA PWSS to accommodate FHTC in BISHNUPUR-I Block under South 24-Pgns. W/S Division-I, PHE Dte. for augmentation surface water based water supply scheme in the Arsenic affected areas of South 24-Pgns. Dist. (SM/14871)</t>
   </si>
   <si>
     <t>JE2</t>
   </si>
@@ -861,589 +861,593 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13" t="s">
+      <c r="I3" s="13"/>
+      <c r="J3" s="13"/>
+      <c r="K3" s="4" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13" t="s">
+      <c r="L3" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="K3" s="4" t="s">
+      <c r="M3" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="L3" s="4" t="s">
+      <c r="N3" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="M3" s="4" t="s">
+      <c r="O3" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="N3" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P3" s="4">
-        <v>15.88</v>
+        <v>2.7</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.7</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="I4" s="13" t="s">
+      <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="J4" s="13" t="s">
+      <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="K4" s="4" t="s">
+      <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="M4" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>22.37</v>
+        <v>15.88</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K5" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="I5" s="13"/>
-[...1 lines deleted...]
-      <c r="K5" s="4" t="s">
+      <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="M5" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>2.7</v>
+        <v>107.41</v>
       </c>
       <c r="Q5" s="4">
-        <v>2.7</v>
+        <v>37.91</v>
       </c>
       <c r="R5" s="4">
-        <v>100</v>
+        <v>35.3</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>65</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>21</v>
+        <v>45</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="J6" s="13" t="s">
         <v>48</v>
       </c>
-      <c r="I6" s="13"/>
-      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>67.3</v>
+        <v>22.37</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="P7" s="4">
         <v>311.23</v>
       </c>
       <c r="Q7" s="4">
         <v>202.08</v>
       </c>
       <c r="R7" s="4">
         <v>64.93</v>
       </c>
       <c r="S7" s="4">
         <v>30</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>59</v>
-[...6 lines deleted...]
-      </c>
+        <v>60</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P8" s="4">
-        <v>6.38</v>
+        <v>67.3</v>
       </c>
       <c r="Q8" s="4">
-        <v>6.22</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>97.58</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>96</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>65</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>70</v>
+        <v>44</v>
       </c>
       <c r="P9" s="4">
-        <v>107.41</v>
+        <v>82.98</v>
       </c>
       <c r="Q9" s="4">
-        <v>37.91</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>35.3</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>65</v>
+        <v>45</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
+        <v>70</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K10" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="I10" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K10" s="4" t="s">
+      <c r="L10" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="M10" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="M10" s="4" t="s">
+      <c r="N10" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="N10" s="4" t="s">
+      <c r="O10" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="O10" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>82.98</v>
+        <v>6.38</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>6.22</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>97.58</v>
       </c>
       <c r="S10" s="4">
-        <v>45</v>
+        <v>96</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>76</v>
       </c>
-      <c r="I11" s="13"/>
-      <c r="J11" s="13"/>
+      <c r="I11" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>80</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>81</v>
       </c>
       <c r="P11" s="4">
         <v>8.88</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>82</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>83</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>85</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>86</v>
       </c>
       <c r="P12" s="4">
         <v>10.5</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
@@ -1460,54 +1464,54 @@
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>87</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>89</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>90</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>91</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>92</v>
       </c>
       <c r="P13" s="4">
         <v>2.44</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>