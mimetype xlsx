--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -173,84 +173,69 @@
   <si>
     <t>Sinking of 02 (Two) nos. of Rig bored 250mm x 150mm dia. &amp; 300 mtr. deepTubewell by Rotary method for DAKSHIN KASHI PWSS of MOGRAHAT-II block under South 24-Parganas W/S Division-I, P.H.E. Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs district. [TSM/017968][2nd Call]</t>
   </si>
   <si>
     <t>AE S24D1,AE SWSD-II</t>
   </si>
   <si>
     <t>JE3</t>
   </si>
   <si>
     <t>ORD/000688/2022-2023</t>
   </si>
   <si>
     <t>3477/SWD-I</t>
   </si>
   <si>
     <t>15/03/2023</t>
   </si>
   <si>
     <t>14/04/2023</t>
   </si>
   <si>
     <t>MUNNA AGROTECH ENTERPRISE</t>
   </si>
   <si>
-    <t>Construction of 350 Cum. capacity OHR (20 mtr. staging height), Boundary Wall, Chlorine Room along with Laying of Distribution System, Rising Main, Providing Functional Household Tap Connection (FHTC) including design and drawing of pile foundation and pile cap after soil investigation for Augmentation of DAKSHIN KASHI MOUZA Piped Water Supply Scheme of MOGRAHAT-II Block for implementation of JJM under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns district. [No. of FHTC = 2171] [TSM/017968]</t>
-[...11 lines deleted...]
-    <t>01/07/2025</t>
+    <t>Construction of approach road, land development, FHTC Platform, laying of additional pipe line, protection of distribution pipe line and other allied works for Ground Water based DAKSHIN KASHI piped water supply scheme to accommodate FHTC in MAGRAHAT-II block under South 24 Parganas W/S Division-I, South 24 Parganas District for AUGMENTATION of surface water based Water supply scheme in the Arsenic Affected Areas of South 24 Parganas District. (SM/14870)</t>
+  </si>
+  <si>
+    <t>AE S24D1</t>
+  </si>
+  <si>
+    <t>ORD/000301/2024-2025</t>
+  </si>
+  <si>
+    <t>3199/SWD-I</t>
+  </si>
+  <si>
+    <t>16/07/2024</t>
+  </si>
+  <si>
+    <t>01/04/2025</t>
   </si>
   <si>
     <t>KUDUCH MOLYA</t>
-  </si>
-[...16 lines deleted...]
-    <t>01/04/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -639,51 +624,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W9"/>
+  <dimension ref="A1:W8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="30.563965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -800,54 +785,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>2.9</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.58</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>89.03</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>32</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1016,186 +1001,125 @@
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>53</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>46</v>
+        <v>54</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>47</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="P7" s="4">
-        <v>388.6</v>
+        <v>269.02</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
-      <c r="A8" s="3">
-[...21 lines deleted...]
-      <c r="I8" s="13" t="s">
+      <c r="A8" s="7" t="s">
         <v>60</v>
       </c>
-      <c r="J8" s="13" t="s">
-[...28 lines deleted...]
-      </c>
+      <c r="B8" s="7"/>
+      <c r="C8" s="7"/>
+      <c r="D8" s="7"/>
+      <c r="E8" s="11"/>
+      <c r="F8" s="7"/>
+      <c r="G8" s="7"/>
+      <c r="H8" s="14"/>
+      <c r="I8" s="14"/>
+      <c r="J8" s="14"/>
+      <c r="K8" s="8"/>
+      <c r="L8" s="8"/>
+      <c r="M8" s="8"/>
+      <c r="N8" s="8"/>
+      <c r="O8" s="8">
+        <v>352.48</v>
+      </c>
+      <c r="P8" s="8">
+        <v>2.58</v>
+      </c>
+      <c r="Q8" s="8">
+        <v>0.73</v>
+      </c>
+      <c r="R8" s="8"/>
+      <c r="S8" s="8"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
-    <row r="9" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A9:N9"/>
+    <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>