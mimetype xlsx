--- v2 (2026-05-24)
+++ v3 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -192,50 +192,80 @@
     <t>14/04/2023</t>
   </si>
   <si>
     <t>MUNNA AGROTECH ENTERPRISE</t>
   </si>
   <si>
     <t>Construction of approach road, land development, FHTC Platform, laying of additional pipe line, protection of distribution pipe line and other allied works for Ground Water based DAKSHIN KASHI piped water supply scheme to accommodate FHTC in MAGRAHAT-II block under South 24 Parganas W/S Division-I, South 24 Parganas District for AUGMENTATION of surface water based Water supply scheme in the Arsenic Affected Areas of South 24 Parganas District. (SM/14870)</t>
   </si>
   <si>
     <t>AE S24D1</t>
   </si>
   <si>
     <t>ORD/000301/2024-2025</t>
   </si>
   <si>
     <t>3199/SWD-I</t>
   </si>
   <si>
     <t>16/07/2024</t>
   </si>
   <si>
     <t>01/04/2025</t>
   </si>
   <si>
     <t>KUDUCH MOLYA</t>
+  </si>
+  <si>
+    <t>Quotation for new service connection at P.H. NO.1 of Dakshin Kashi w/s scheme . Application no. 1008268486 .</t>
+  </si>
+  <si>
+    <t>BILL/02417/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-519</t>
+  </si>
+  <si>
+    <t>10/01/2025</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
+  </si>
+  <si>
+    <t>Construction of 350 Cum. capacity OHR (20 mtr. staging height), Boundary Wall, Chlorine Room along with Laying of Distribution System, Rising Main, Providing Functional Household Tap Connection (FHTC) including design and drawing of pile foundation and pile cap after soil investigation for Augmentation of DAKSHIN KASHI MOUZA Piped Water Supply Scheme of MOGRAHAT-II Block for implementation of JJM under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns district. [No. of FHTC = 2171] [TSM/017968]</t>
+  </si>
+  <si>
+    <t>ORD/000036/2023-2024</t>
+  </si>
+  <si>
+    <t>122/SWD-I</t>
+  </si>
+  <si>
+    <t>12/04/2023</t>
+  </si>
+  <si>
+    <t>27/04/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -624,70 +654,70 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W8"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="30.563965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
@@ -1039,87 +1069,205 @@
       </c>
       <c r="N7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P7" s="4">
         <v>269.02</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>50</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
-      <c r="A8" s="7" t="s">
+      <c r="A8" s="3">
+        <v>6</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="3"/>
+      <c r="D8" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E8" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H8" s="13" t="s">
         <v>60</v>
       </c>
-      <c r="B8" s="7"/>
-[...22 lines deleted...]
-      <c r="S8" s="8"/>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
+      <c r="K8" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="O8" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="P8" s="4">
+        <v>11.12</v>
+      </c>
+      <c r="Q8" s="4">
+        <v>0</v>
+      </c>
+      <c r="R8" s="4">
+        <v>0</v>
+      </c>
+      <c r="S8" s="4">
+        <v>0</v>
+      </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
+    <row r="9" spans="1:23">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3"/>
+      <c r="D9" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H9" s="13" t="s">
+        <v>65</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="P9" s="4">
+        <v>388.6</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>57.4</v>
+      </c>
+      <c r="R9" s="4">
+        <v>14.77</v>
+      </c>
+      <c r="S9" s="4">
+        <v>55</v>
+      </c>
+      <c r="T9" s="1"/>
+      <c r="U9" s="1"/>
+      <c r="V9" s="1"/>
+      <c r="W9" s="1"/>
+    </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>752.2</v>
+      </c>
+      <c r="P10" s="8">
+        <v>59.98</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>7.97</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A8:N8"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>