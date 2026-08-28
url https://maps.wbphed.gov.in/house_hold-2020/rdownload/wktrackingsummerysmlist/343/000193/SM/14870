--- v3 (2026-06-15)
+++ v4 (2026-08-28)
@@ -110,162 +110,162 @@
   <si>
     <t>Augmentation</t>
   </si>
   <si>
     <t>Preparation and submission of Detailed Project Report of "DAKSHIN KASHI Ground Water Based Piped Water Supply Scheme" in MOGRAHAT-II block under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns. district.</t>
   </si>
   <si>
     <t>AE BSD</t>
   </si>
   <si>
     <t>ORD/000882/2022-2023</t>
   </si>
   <si>
     <t>417/SWD-I</t>
   </si>
   <si>
     <t>20/05/2022</t>
   </si>
   <si>
     <t>04/06/2022</t>
   </si>
   <si>
     <t>GEO SOLUTION</t>
   </si>
   <si>
+    <t>Sinking of 02 (Two) nos. of Rig bored 250mm x 150mm dia. &amp; 300 mtr. deepTubewell by Rotary method for DAKSHIN KASHI PWSS of MOGRAHAT-II block under South 24-Parganas W/S Division-I, P.H.E. Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs district. [TSM/017968][2nd Call]</t>
+  </si>
+  <si>
+    <t>AE S24D1,AE SWSD-II</t>
+  </si>
+  <si>
+    <t>JE3</t>
+  </si>
+  <si>
+    <t>ORD/000688/2022-2023</t>
+  </si>
+  <si>
+    <t>3477/SWD-I</t>
+  </si>
+  <si>
+    <t>15/03/2023</t>
+  </si>
+  <si>
+    <t>14/04/2023</t>
+  </si>
+  <si>
+    <t>MUNNA AGROTECH ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Construction of 350 Cum. capacity OHR (20 mtr. staging height), Boundary Wall, Chlorine Room along with Laying of Distribution System, Rising Main, Providing Functional Household Tap Connection (FHTC) including design and drawing of pile foundation and pile cap after soil investigation for Augmentation of DAKSHIN KASHI MOUZA Piped Water Supply Scheme of MOGRAHAT-II Block for implementation of JJM under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns district. [No. of FHTC = 2171] [TSM/017968]</t>
+  </si>
+  <si>
+    <t>ORD/000036/2023-2024</t>
+  </si>
+  <si>
+    <t>122/SWD-I</t>
+  </si>
+  <si>
+    <t>12/04/2023</t>
+  </si>
+  <si>
+    <t>24/09/2026</t>
+  </si>
+  <si>
+    <t>KUDUCH MOLYA</t>
+  </si>
+  <si>
     <t>S24 Pgns Mechanical</t>
   </si>
   <si>
     <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1 &amp; 2 for Augmentation of Dakshin Kashi water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Mograhat-II]</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000052/2023-2024</t>
   </si>
   <si>
     <t>1048/SMD</t>
   </si>
   <si>
     <t>17/04/2023</t>
   </si>
   <si>
     <t>16/07/2023</t>
   </si>
   <si>
     <t>GOENKA ENTERPRISE</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000202/2023-2024</t>
   </si>
   <si>
     <t>19/05/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Sinking of 02 (Two) nos. of Rig bored 250mm x 150mm dia. &amp; 300 mtr. deepTubewell by Rotary method for DAKSHIN KASHI PWSS of MOGRAHAT-II block under South 24-Parganas W/S Division-I, P.H.E. Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs district. [TSM/017968][2nd Call]</t>
-[...22 lines deleted...]
-  <si>
     <t>Construction of approach road, land development, FHTC Platform, laying of additional pipe line, protection of distribution pipe line and other allied works for Ground Water based DAKSHIN KASHI piped water supply scheme to accommodate FHTC in MAGRAHAT-II block under South 24 Parganas W/S Division-I, South 24 Parganas District for AUGMENTATION of surface water based Water supply scheme in the Arsenic Affected Areas of South 24 Parganas District. (SM/14870)</t>
   </si>
   <si>
     <t>AE S24D1</t>
   </si>
   <si>
     <t>ORD/000301/2024-2025</t>
   </si>
   <si>
     <t>3199/SWD-I</t>
   </si>
   <si>
     <t>16/07/2024</t>
   </si>
   <si>
     <t>01/04/2025</t>
   </si>
   <si>
-    <t>KUDUCH MOLYA</t>
-[...1 lines deleted...]
-  <si>
     <t>Quotation for new service connection at P.H. NO.1 of Dakshin Kashi w/s scheme . Application no. 1008268486 .</t>
   </si>
   <si>
     <t>BILL/02417/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-519</t>
   </si>
   <si>
     <t>10/01/2025</t>
   </si>
   <si>
     <t>WBSEDCL</t>
-  </si>
-[...13 lines deleted...]
-    <t>27/04/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -837,393 +837,393 @@
         <v>2.9</v>
       </c>
       <c r="Q3" s="4">
         <v>2.58</v>
       </c>
       <c r="R3" s="4">
         <v>89.03</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="I4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="I4" s="13" t="s">
+      <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="J4" s="13" t="s">
+      <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="K4" s="4" t="s">
+      <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="M4" s="4" t="s">
+      <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="N4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="O4" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>26.03</v>
+        <v>31.75</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="I5" s="13"/>
-[...1 lines deleted...]
-      <c r="K5" s="4" t="s">
+      <c r="L5" s="4" t="s">
         <v>42</v>
-      </c>
-[...1 lines deleted...]
-        <v>629</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="P5" s="4">
-        <v>22.78</v>
+        <v>388.6</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>57.4</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>14.77</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>65</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>21</v>
+        <v>46</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="P6" s="4">
-        <v>31.75</v>
+        <v>26.03</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>53</v>
-[...6 lines deleted...]
-      </c>
+        <v>55</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="L7" s="4" t="s">
         <v>56</v>
+      </c>
+      <c r="L7" s="4">
+        <v>629</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="O7" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>269.02</v>
+        <v>22.78</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="I8" s="13" t="s">
         <v>60</v>
       </c>
-      <c r="I8" s="13"/>
-      <c r="J8" s="13"/>
+      <c r="J8" s="13" t="s">
+        <v>34</v>
+      </c>
       <c r="K8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>64</v>
+        <v>45</v>
       </c>
       <c r="P8" s="4">
-        <v>11.12</v>
+        <v>269.02</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>21</v>
+        <v>46</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>65</v>
       </c>
-      <c r="I9" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="N9" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="O9" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="O9" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>388.6</v>
+        <v>11.12</v>
       </c>
       <c r="Q9" s="4">
-        <v>57.4</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>14.77</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>55</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>70</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>752.2</v>