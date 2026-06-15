--- v2 (2026-03-03)
+++ v3 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -222,50 +222,65 @@
     <t>15/03/2023</t>
   </si>
   <si>
     <t>01/04/2024</t>
   </si>
   <si>
     <t>MUNNA AGROTECH ENTERPRISE</t>
   </si>
   <si>
     <t>Sinking of 01 (one) no. Rig bored 250mm x 150mm dia. &amp; 360 mtr. deep Tubewell having 66 mtr. housing pipe by Rotary method at 2nd Tubewell site for CHAK HARANANDAPUR Piped Water Supply Scheme to accommodate FHTC in MOGRAHAT-II Block under South 24-Parganas W/S Division-I, PHE Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs District. [SM/14864]</t>
   </si>
   <si>
     <t>ORD/000094/2025-2026</t>
   </si>
   <si>
     <t>1769/SWD-I</t>
   </si>
   <si>
     <t>02/07/2025</t>
   </si>
   <si>
     <t>01/08/2025</t>
   </si>
   <si>
     <t>PADMA ENGINEERING CO.</t>
+  </si>
+  <si>
+    <t>Quotation for load enhancement of service connection at P. H. NO.1 of Chak haradhanpur w/s scheme . Application No.1008280973 .</t>
+  </si>
+  <si>
+    <t>BILL/02813/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-584</t>
+  </si>
+  <si>
+    <t>20/03/2025</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -654,70 +669,70 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="30.563965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
@@ -935,54 +950,54 @@
       <c r="I5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>40</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P5" s="4">
         <v>237.12</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>70.39</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>29.69</v>
       </c>
       <c r="S5" s="4">
         <v>70</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1053,54 +1068,54 @@
       </c>
       <c r="H7" s="13" t="s">
         <v>52</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P7" s="4">
         <v>2.55</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>2.53</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>99.04</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1114,54 +1129,54 @@
       <c r="I8" s="13" t="s">
         <v>39</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>40</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P8" s="4">
         <v>31.78</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>15.19</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>47.8</v>
       </c>
       <c r="S8" s="4">
         <v>50</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1185,87 +1200,144 @@
       </c>
       <c r="N9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="P9" s="4">
         <v>19.14</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H10" s="13" t="s">
         <v>70</v>
       </c>
-      <c r="B10" s="7"/>
-[...22 lines deleted...]
-      <c r="S10" s="8"/>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
+      <c r="K10" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="P10" s="4">
+        <v>3.31</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>0</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>535.02</v>
+      </c>
+      <c r="P11" s="8">
+        <v>88.11</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>16.47</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>