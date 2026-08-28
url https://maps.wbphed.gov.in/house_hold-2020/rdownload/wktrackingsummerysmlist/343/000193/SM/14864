--- v3 (2026-06-15)
+++ v4 (2026-08-28)
@@ -77,177 +77,177 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
+    <t>South 24 Pgs W/S Division I</t>
+  </si>
+  <si>
+    <t>Proposed Ground water based CHAK HARANANDAPUR piped water supply scheme to accommodate FHTC in MAGRAHAT-II block under South 24 Parganas W/S Division-I, South 24 Parganas District for AUGMENTATION of surface water based Water Supply scheme in the Arsenic</t>
+  </si>
+  <si>
+    <t>SM/14864</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Preparation and submission of Detailed Project Report of Ground Water Based Chak Haranandapur Piped Water Supply Scheme to accommodate FHTC in Magrahat-II Block under South 24-Pgs W/S Division-I, PHE Dte for Augmentation of Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns. district.</t>
+  </si>
+  <si>
+    <t>ORD/000972/2022-2023</t>
+  </si>
+  <si>
+    <t>1406/SWD-I</t>
+  </si>
+  <si>
+    <t>21/09/2022</t>
+  </si>
+  <si>
+    <t>21/10/2022</t>
+  </si>
+  <si>
+    <t>GEO SOLUTION</t>
+  </si>
+  <si>
+    <t>Sinking of 02 (Two) nos. of Rig bored 250mm x 150mm dia. &amp; 300 mtr. deepTubewell by Rotary method for CHAK HARANANDAPUR PWSS of MOGRAHAT-II block under South 24-Parganas W/S Division-I, P.H.E. Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs district. [TSM/018438][2nd Call]</t>
+  </si>
+  <si>
+    <t>AE S24D1,AE SWSD-II</t>
+  </si>
+  <si>
+    <t>JE3</t>
+  </si>
+  <si>
+    <t>ORD/000689/2022-2023</t>
+  </si>
+  <si>
+    <t>3478/SWD-I</t>
+  </si>
+  <si>
+    <t>15/03/2023</t>
+  </si>
+  <si>
+    <t>01/04/2024</t>
+  </si>
+  <si>
+    <t>MUNNA AGROTECH ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall, Chlorine Room along with Laying of Distribution System, Rising Main, Providing Functional Household Tap Connection (FHTC) for Augmentation of CHAK HARANANDAPUR MOUZA Piped Water Supply Scheme of MOGRAHAT-II Block for implementation of JJM under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns district. [No. of FHTC = 1956] [TSM/018438]</t>
+  </si>
+  <si>
+    <t>ORD/000059/2023-2024</t>
+  </si>
+  <si>
+    <t>276/SWD-I</t>
+  </si>
+  <si>
+    <t>24/04/2023</t>
+  </si>
+  <si>
+    <t>23/07/2023</t>
+  </si>
+  <si>
+    <t>M/S. GOUTAM ROY</t>
+  </si>
+  <si>
     <t>S24 Pgns Mechanical</t>
   </si>
   <si>
-    <t>Proposed Ground water based CHAK HARANANDAPUR piped water supply scheme to accommodate FHTC in MAGRAHAT-II block under South 24 Parganas W/S Division-I, South 24 Parganas District for AUGMENTATION of surface water based Water Supply scheme in the Arsenic</t>
-[...7 lines deleted...]
-  <si>
     <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1 &amp; 2 for Augmentation of Chak Haradhanpur water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Mograhat-II]</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000054/2023-2024</t>
   </si>
   <si>
     <t>1050/SMD</t>
   </si>
   <si>
     <t>17/04/2023</t>
   </si>
   <si>
     <t>16/07/2023</t>
   </si>
   <si>
     <t>B.T.PROJECTS PVT.LTD.</t>
   </si>
   <si>
-    <t>South 24 Pgs W/S Division I</t>
-[...1 lines deleted...]
-  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000156/2023-2024</t>
   </si>
   <si>
     <t>19/05/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Construction of Boundary Wall, Chlorine Room along with Laying of Distribution System, Rising Main, Providing Functional Household Tap Connection (FHTC) for Augmentation of CHAK HARANANDAPUR MOUZA Piped Water Supply Scheme of MOGRAHAT-II Block for implementation of JJM under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns district. [No. of FHTC = 1956] [TSM/018438]</t>
-[...22 lines deleted...]
-  <si>
     <t>Construction of approach road, land development, FHTC Platform, laying of additional pipe line, protection of distribution pipe line and other allied works for Ground Water based CHAK HARANANDAPUR piped water supply scheme to accommodate FHTC in MAGRAHAT-II block under South 24 Parganas W/S Division-I, South 24 Parganas District for AUGMENTATION of aurface water based Water supply scheme in the Arsenic Affected Areas of South 24 Parganas District. (SM/14864)</t>
   </si>
   <si>
     <t>AE S24D1</t>
   </si>
   <si>
     <t>ORD/000349/2024-2025</t>
   </si>
   <si>
     <t>3443/SWD-I</t>
   </si>
   <si>
     <t>02/08/2024</t>
   </si>
   <si>
     <t>31/10/2024</t>
-  </si>
-[...34 lines deleted...]
-    <t>MUNNA AGROTECH ENTERPRISE</t>
   </si>
   <si>
     <t>Sinking of 01 (one) no. Rig bored 250mm x 150mm dia. &amp; 360 mtr. deep Tubewell having 66 mtr. housing pipe by Rotary method at 2nd Tubewell site for CHAK HARANANDAPUR Piped Water Supply Scheme to accommodate FHTC in MOGRAHAT-II Block under South 24-Parganas W/S Division-I, PHE Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs District. [SM/14864]</t>
   </si>
   <si>
     <t>ORD/000094/2025-2026</t>
   </si>
   <si>
     <t>1769/SWD-I</t>
   </si>
   <si>
     <t>02/07/2025</t>
   </si>
   <si>
     <t>01/08/2025</t>
   </si>
   <si>
     <t>PADMA ENGINEERING CO.</t>
   </si>
   <si>
     <t>Quotation for load enhancement of service connection at P. H. NO.1 of Chak haradhanpur w/s scheme . Application No.1008280973 .</t>
   </si>
   <si>
     <t>BILL/02813/2024-2025</t>
   </si>
@@ -807,395 +807,395 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13" t="s">
+      <c r="I3" s="13"/>
+      <c r="J3" s="13"/>
+      <c r="K3" s="4" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13" t="s">
+      <c r="L3" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="K3" s="4" t="s">
+      <c r="M3" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="L3" s="4" t="s">
+      <c r="N3" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="M3" s="4" t="s">
+      <c r="O3" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="N3" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P3" s="4">
-        <v>22.98</v>
+        <v>2.55</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.53</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>99.04</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="I4" s="13"/>
-[...1 lines deleted...]
-      <c r="K4" s="4" t="s">
+      <c r="L4" s="4" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>629</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>16.64</v>
+        <v>31.78</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>15.19</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>47.8</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="J5" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="K5" s="4" t="s">
+      <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="M5" s="4" t="s">
+      <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="N5" s="4" t="s">
+      <c r="O5" s="4" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
       <c r="P5" s="4">
         <v>237.12</v>
       </c>
       <c r="Q5" s="4">
         <v>70.39</v>
       </c>
       <c r="R5" s="4">
         <v>29.69</v>
       </c>
       <c r="S5" s="4">
         <v>70</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>33</v>
+        <v>45</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>46</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>47</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>40</v>
+        <v>48</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>45</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>201.5</v>
+        <v>22.98</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>54</v>
+        <v>55</v>
+      </c>
+      <c r="L7" s="4">
+        <v>629</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P7" s="4">
-        <v>2.55</v>
+        <v>16.64</v>
       </c>
       <c r="Q7" s="4">
-        <v>2.53</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>99.04</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>58</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>39</v>
+        <v>59</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="P8" s="4">
-        <v>31.78</v>
+        <v>201.5</v>
       </c>
       <c r="Q8" s="4">
-        <v>15.19</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>47.8</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>64</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N9" s="4" t="s">
@@ -1208,51 +1208,51 @@
         <v>19.14</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>21</v>
+        <v>45</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>70</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="N10" s="4" t="s">