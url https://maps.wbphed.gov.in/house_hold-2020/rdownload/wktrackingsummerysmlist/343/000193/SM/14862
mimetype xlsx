--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -264,50 +264,68 @@
     <t>30/05/2025</t>
   </si>
   <si>
     <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no-4 of TeurhatW/S Scheme under SMD, P.H.E. Dte.(Block-Baruipur)(SM/14862)</t>
   </si>
   <si>
     <t>ORD/000084/2025-2026</t>
   </si>
   <si>
     <t>697/SMSD</t>
   </si>
   <si>
     <t>Supply &amp; Fixing main switch &amp; Bus bar at Pump House no-2,3 &amp; 4 of Teurhat (Zone-41) W/S Scheme under SMD, P.H.E. Dte.(Block-Baruipur)(SM/14862)</t>
   </si>
   <si>
     <t>ORD/001829/2024-2025</t>
   </si>
   <si>
     <t>417/SMSD</t>
   </si>
   <si>
     <t>20/03/2025</t>
   </si>
   <si>
     <t>04/04/2025</t>
+  </si>
+  <si>
+    <t>Sinking of 03 (three) nos. Rig Ground bored 250mm x 150mm dia &amp; 300 mtr. deep Tubewell having 66 mtr. housing pipe by Rotary method at 2nd, 3rd and 4th Tubewell sites at TEURHAT Piped Water Supply Scheme to accommodate FHTC in Baruipur block under South 24-Pgns. W/S Division-I, PHE Dte. for Augnemtation of Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns. Dist. [SM/14862]</t>
+  </si>
+  <si>
+    <t>ORD/000532/2024-2025</t>
+  </si>
+  <si>
+    <t>4078/SWD-I</t>
+  </si>
+  <si>
+    <t>19/09/2024</t>
+  </si>
+  <si>
+    <t>01/04/2025</t>
+  </si>
+  <si>
+    <t>DEV &amp; COMPANY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -696,51 +714,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1410,87 +1428,148 @@
       </c>
       <c r="N12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P12" s="4">
         <v>0.88</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H13" s="13" t="s">
         <v>84</v>
       </c>
-      <c r="B13" s="7"/>
-[...22 lines deleted...]
-      <c r="S13" s="8"/>
+      <c r="I13" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="P13" s="4">
+        <v>47.69</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>100</v>
+      </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>656</v>
+      </c>
+      <c r="P14" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>0</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>