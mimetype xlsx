--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="106">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -282,50 +282,95 @@
     <t>417/SMSD</t>
   </si>
   <si>
     <t>20/03/2025</t>
   </si>
   <si>
     <t>04/04/2025</t>
   </si>
   <si>
     <t>Sinking of 03 (three) nos. Rig Ground bored 250mm x 150mm dia &amp; 300 mtr. deep Tubewell having 66 mtr. housing pipe by Rotary method at 2nd, 3rd and 4th Tubewell sites at TEURHAT Piped Water Supply Scheme to accommodate FHTC in Baruipur block under South 24-Pgns. W/S Division-I, PHE Dte. for Augnemtation of Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns. Dist. [SM/14862]</t>
   </si>
   <si>
     <t>ORD/000532/2024-2025</t>
   </si>
   <si>
     <t>4078/SWD-I</t>
   </si>
   <si>
     <t>19/09/2024</t>
   </si>
   <si>
     <t>01/04/2025</t>
   </si>
   <si>
     <t>DEV &amp; COMPANY</t>
+  </si>
+  <si>
+    <t>Construction of boundary wall, protection work for pipeline, approach road, development of land and other allied works for Ground water based TEURHAT piped water supply scheme to accommodate FHTC in BARUIPUR block under South 24 Parganas W/S Division-I, PHE Dte for AUGMENTATION of surface water based W/S scheme in the Arsenic Affected Areas of South 24 Parganas district.(SM/14862)</t>
+  </si>
+  <si>
+    <t>ORD/000228/2024-2025</t>
+  </si>
+  <si>
+    <t>2645/SWD-I</t>
+  </si>
+  <si>
+    <t>07/06/2024</t>
+  </si>
+  <si>
+    <t>15/10/2025</t>
+  </si>
+  <si>
+    <t>ARNAB ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Improvement of outdoor Illumination arrangement with allied works at PH-1 of Tuerhat W/S Scheme under SMD, P.H.E. Dte.(Block-Baruipur)(SM/14862)</t>
+  </si>
+  <si>
+    <t>ORD/001826/2024-2025</t>
+  </si>
+  <si>
+    <t>416/SMSD</t>
+  </si>
+  <si>
+    <t>Supply &amp; Fixing main switch &amp; Bus bar at Pump House no-1 of Teurhat (Zone-41) W/S Scheme under SMD, P.H.E. Dte.(Block-Baruipur)(SM/14862)</t>
+  </si>
+  <si>
+    <t>ORD/001827/2024-2025</t>
+  </si>
+  <si>
+    <t>415/SMSD</t>
+  </si>
+  <si>
+    <t>Improvement of outdoor Illumination arrangement with allied works at 2 of Teurhat W/S Scheme under SMD, P.H.E. Dte.(Block-Baruipur)(SM/14862)</t>
+  </si>
+  <si>
+    <t>ORD/001828/2024-2025</t>
+  </si>
+  <si>
+    <t>418/SMSD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -714,51 +759,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -873,54 +918,54 @@
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>26</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="P3" s="4">
         <v>3.12</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>3.12</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -991,54 +1036,54 @@
       <c r="I5" s="13" t="s">
         <v>37</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>38</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
         <v>428.89</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>350.24</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>81.66</v>
       </c>
       <c r="S5" s="4">
         <v>85</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1109,54 +1154,54 @@
       <c r="I7" s="13" t="s">
         <v>37</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>38</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P7" s="4">
         <v>15.9</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>13.79</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>86.72</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>56</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1489,87 +1534,331 @@
       </c>
       <c r="N13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>89</v>
       </c>
       <c r="P13" s="4">
         <v>47.69</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="7" t="s">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H14" s="13" t="s">
         <v>90</v>
       </c>
-      <c r="B14" s="7"/>
-[...22 lines deleted...]
-      <c r="S14" s="8"/>
+      <c r="I14" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="P14" s="4">
+        <v>71.68</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>22.76</v>
+      </c>
+      <c r="R14" s="4">
+        <v>31.75</v>
+      </c>
+      <c r="S14" s="4">
+        <v>100</v>
+      </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3"/>
+      <c r="D15" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H15" s="13" t="s">
+        <v>96</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="P15" s="4">
+        <v>0.97</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>100</v>
+      </c>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3"/>
+      <c r="D16" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H16" s="13" t="s">
+        <v>99</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="P16" s="4">
+        <v>0.76</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>100</v>
+      </c>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3"/>
+      <c r="D17" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H17" s="13" t="s">
+        <v>102</v>
+      </c>
+      <c r="I17" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="P17" s="4">
+        <v>0.97</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>0</v>
+      </c>
+      <c r="R17" s="4">
+        <v>0</v>
+      </c>
+      <c r="S17" s="4">
+        <v>100</v>
+      </c>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="7" t="s">
+        <v>105</v>
+      </c>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7"/>
+      <c r="E18" s="11"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="14"/>
+      <c r="I18" s="14"/>
+      <c r="J18" s="14"/>
+      <c r="K18" s="8"/>
+      <c r="L18" s="8"/>
+      <c r="M18" s="8"/>
+      <c r="N18" s="8"/>
+      <c r="O18" s="8">
+        <v>730.38</v>
+      </c>
+      <c r="P18" s="8">
+        <v>389.9</v>
+      </c>
+      <c r="Q18" s="8">
+        <v>53.38</v>
+      </c>
+      <c r="R18" s="8"/>
+      <c r="S18" s="8"/>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A18:N18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>