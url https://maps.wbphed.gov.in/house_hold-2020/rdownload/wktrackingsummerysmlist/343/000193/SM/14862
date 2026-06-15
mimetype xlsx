--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="106">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="116">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -327,50 +327,80 @@
     <t>Improvement of outdoor Illumination arrangement with allied works at PH-1 of Tuerhat W/S Scheme under SMD, P.H.E. Dte.(Block-Baruipur)(SM/14862)</t>
   </si>
   <si>
     <t>ORD/001826/2024-2025</t>
   </si>
   <si>
     <t>416/SMSD</t>
   </si>
   <si>
     <t>Supply &amp; Fixing main switch &amp; Bus bar at Pump House no-1 of Teurhat (Zone-41) W/S Scheme under SMD, P.H.E. Dte.(Block-Baruipur)(SM/14862)</t>
   </si>
   <si>
     <t>ORD/001827/2024-2025</t>
   </si>
   <si>
     <t>415/SMSD</t>
   </si>
   <si>
     <t>Improvement of outdoor Illumination arrangement with allied works at 2 of Teurhat W/S Scheme under SMD, P.H.E. Dte.(Block-Baruipur)(SM/14862)</t>
   </si>
   <si>
     <t>ORD/001828/2024-2025</t>
   </si>
   <si>
     <t>418/SMSD</t>
+  </si>
+  <si>
+    <t>Charges for new service connection at pump house no-4 of Teurhat water supply scheme.</t>
+  </si>
+  <si>
+    <t>BILL/00250/2025-2026</t>
+  </si>
+  <si>
+    <t>01/08/2025</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
+  </si>
+  <si>
+    <t>Charges for new service connection at pump house no-3 of Teurhat water supply scheme (Baruipur)</t>
+  </si>
+  <si>
+    <t>BILL/00670/2025-2026</t>
+  </si>
+  <si>
+    <t>Charges for new service connection at pump house no- 2 of Teurhat water supply scheme (Baruipur Block)</t>
+  </si>
+  <si>
+    <t>BILL/02415/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-520</t>
+  </si>
+  <si>
+    <t>10/01/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -759,70 +789,70 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W18"/>
+  <dimension ref="A1:W21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
@@ -1778,87 +1808,258 @@
       </c>
       <c r="N17" s="4" t="s">
         <v>83</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P17" s="4">
         <v>0.97</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
-      <c r="A18" s="7" t="s">
+      <c r="A18" s="3">
+        <v>16</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="3"/>
+      <c r="D18" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H18" s="13" t="s">
         <v>105</v>
       </c>
-      <c r="B18" s="7"/>
-[...22 lines deleted...]
-      <c r="S18" s="8"/>
+      <c r="I18" s="13"/>
+      <c r="J18" s="13"/>
+      <c r="K18" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="L18" s="4">
+        <v>42152</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="O18" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="P18" s="4">
+        <v>4.1</v>
+      </c>
+      <c r="Q18" s="4">
+        <v>0</v>
+      </c>
+      <c r="R18" s="4">
+        <v>0</v>
+      </c>
+      <c r="S18" s="4">
+        <v>0</v>
+      </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
+    <row r="19" spans="1:23">
+      <c r="A19" s="3">
+        <v>17</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C19" s="3"/>
+      <c r="D19" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="E19" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H19" s="13" t="s">
+        <v>109</v>
+      </c>
+      <c r="I19" s="13"/>
+      <c r="J19" s="13"/>
+      <c r="K19" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="L19" s="4">
+        <v>42151</v>
+      </c>
+      <c r="M19" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="N19" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="O19" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="P19" s="4">
+        <v>27.46</v>
+      </c>
+      <c r="Q19" s="4">
+        <v>0</v>
+      </c>
+      <c r="R19" s="4">
+        <v>0</v>
+      </c>
+      <c r="S19" s="4">
+        <v>0</v>
+      </c>
+      <c r="T19" s="1"/>
+      <c r="U19" s="1"/>
+      <c r="V19" s="1"/>
+      <c r="W19" s="1"/>
+    </row>
+    <row r="20" spans="1:23">
+      <c r="A20" s="3">
+        <v>18</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C20" s="3"/>
+      <c r="D20" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="E20" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F20" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G20" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H20" s="13" t="s">
+        <v>111</v>
+      </c>
+      <c r="I20" s="13"/>
+      <c r="J20" s="13"/>
+      <c r="K20" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="L20" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="M20" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="N20" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="O20" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="P20" s="4">
+        <v>8.21</v>
+      </c>
+      <c r="Q20" s="4">
+        <v>0</v>
+      </c>
+      <c r="R20" s="4">
+        <v>0</v>
+      </c>
+      <c r="S20" s="4">
+        <v>0</v>
+      </c>
+      <c r="T20" s="1"/>
+      <c r="U20" s="1"/>
+      <c r="V20" s="1"/>
+      <c r="W20" s="1"/>
+    </row>
+    <row r="21" spans="1:23">
+      <c r="A21" s="7" t="s">
+        <v>115</v>
+      </c>
+      <c r="B21" s="7"/>
+      <c r="C21" s="7"/>
+      <c r="D21" s="7"/>
+      <c r="E21" s="11"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="14"/>
+      <c r="I21" s="14"/>
+      <c r="J21" s="14"/>
+      <c r="K21" s="8"/>
+      <c r="L21" s="8"/>
+      <c r="M21" s="8"/>
+      <c r="N21" s="8"/>
+      <c r="O21" s="8">
+        <v>770.15</v>
+      </c>
+      <c r="P21" s="8">
+        <v>389.9</v>
+      </c>
+      <c r="Q21" s="8">
+        <v>50.63</v>
+      </c>
+      <c r="R21" s="8"/>
+      <c r="S21" s="8"/>
+      <c r="T21" s="1"/>
+      <c r="U21" s="1"/>
+      <c r="V21" s="1"/>
+      <c r="W21" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A18:N18"/>
+    <mergeCell ref="A21:N21"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>