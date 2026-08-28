--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -107,243 +107,243 @@
   <si>
     <t>SM/14862</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
     <t>Preparation and submission of Detailed Project Report of Ground Water Based TEAUR HAT Piped Water Supply Scheme to accommodate FHTC in Baruipur Block under South 27-Pgs W/S Division-I, PHE Dte for Augmentation of Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns. district.</t>
   </si>
   <si>
     <t>ORD/000918/2022-2023</t>
   </si>
   <si>
     <t>1169/SWD-I</t>
   </si>
   <si>
     <t>30/08/2022</t>
   </si>
   <si>
     <t>29/09/2022</t>
   </si>
   <si>
     <t>ASTER CONSULTANCY</t>
   </si>
   <si>
+    <t>Laying of Distribution System, Rising Main, Providing Functional Household Tap Connection (FHTC) for Augmentation of TEURHAT MOUZA Piped Water Supply Scheme of BARUIPUR Block for implementation of JJM under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns district. [No. of FHTC = 2688] [TSM/018362]</t>
+  </si>
+  <si>
+    <t>AE BSD</t>
+  </si>
+  <si>
+    <t>JE-1</t>
+  </si>
+  <si>
+    <t>ORD/000802/2022-2023</t>
+  </si>
+  <si>
+    <t>3693/SWD-I</t>
+  </si>
+  <si>
+    <t>30/03/2023</t>
+  </si>
+  <si>
+    <t>28/06/2023</t>
+  </si>
+  <si>
+    <t>PATHIK PABAN NANDI</t>
+  </si>
+  <si>
+    <t>S24 Pgns Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1,2 ,3 &amp; 4 for Augmentation of Teurhat ( Zone-41) water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Baruipur]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000008/2023-2024</t>
+  </si>
+  <si>
+    <t>943/SMD</t>
+  </si>
+  <si>
+    <t>04/04/2023</t>
+  </si>
+  <si>
+    <t>01/07/2026</t>
+  </si>
+  <si>
+    <t>DAS ENTERPRISE</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000150/2023-2024</t>
   </si>
   <si>
     <t>295/SWD-I</t>
   </si>
   <si>
     <t>25/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Laying of Distribution System, Rising Main, Providing Functional Household Tap Connection (FHTC) for Augmentation of TEURHAT MOUZA Piped Water Supply Scheme of BARUIPUR Block for implementation of JJM under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns district. [No. of FHTC = 2688] [TSM/018362]</t>
-[...22 lines deleted...]
-  <si>
     <t>Sinking of 04 (four) nos. of Rig bored 250mm x 150mm dia. &amp; 300 mtr. deep Tubewell having 66 mtr. housing pipe by Rotary method for TEURHAT PWSS to accommodate FHTC in Baruipur Block under South 24-Parganas W/S Division-I, P.H.E. Dte. for Augmentation of Surface Water Based Water Supply in the Arsenic Affected areas of South 24 Pgns. Dist. [SM/14862]</t>
   </si>
   <si>
     <t>ORD/000719/2023-2024</t>
   </si>
   <si>
     <t>362/SWD-I</t>
   </si>
   <si>
     <t>16/01/2024</t>
   </si>
   <si>
     <t>01/03/2024</t>
   </si>
   <si>
     <t>SAIKAT ENTERPRISE</t>
   </si>
   <si>
+    <t>Construction of Pump house cum Chlorine room (Four nos.) at TEURHAT piped water supply scheme to accommodate FHTC in BARUIPUR BLOCK under South 24 Parganas W/S Division-I, PHE Dte for augmentation of Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns district. (SM/14862)</t>
+  </si>
+  <si>
+    <t>ORD/000683/2024-2025</t>
+  </si>
+  <si>
+    <t>4478/SWD-I</t>
+  </si>
+  <si>
+    <t>30/10/2024</t>
+  </si>
+  <si>
+    <t>25/09/2025</t>
+  </si>
+  <si>
+    <t>R.K ENTERPRISE</t>
+  </si>
+  <si>
     <t>Sinking of Rig Ground bored 250mm x 150mm dia. &amp; 300 mtr. deep Tubewell having 66 mtr. housing pipe by Rotary method at Head Work site for TEURHAT (ZONE-41) PWSS to accommodate FHTC in Baruipur Block under South 24-Parganas W/S Division-I, P.H.E. Dte. for Augmentation of Surface Water Based Water Supply in the Arsenic Affected areas of South 24 Pgns. Dist. [SM/14862]</t>
   </si>
   <si>
     <t>ORD/000299/2024-2025</t>
   </si>
   <si>
     <t>3180/SWD-I</t>
   </si>
   <si>
     <t>15/07/2024</t>
   </si>
   <si>
     <t>30/07/2024</t>
   </si>
   <si>
     <t>PADMA ENGINEERING CO.</t>
   </si>
   <si>
-    <t>S24 Pgns Mechanical</t>
-[...41 lines deleted...]
-    <t>R.K ENTERPRISE</t>
+    <t>Construction of boundary wall, protection work for pipeline, approach road, development of land and other allied works for Ground water based TEURHAT piped water supply scheme to accommodate FHTC in BARUIPUR block under South 24 Parganas W/S Division-I, PHE Dte for AUGMENTATION of surface water based W/S scheme in the Arsenic Affected Areas of South 24 Parganas district.(SM/14862)</t>
+  </si>
+  <si>
+    <t>ORD/000228/2024-2025</t>
+  </si>
+  <si>
+    <t>2645/SWD-I</t>
+  </si>
+  <si>
+    <t>07/06/2024</t>
+  </si>
+  <si>
+    <t>15/10/2025</t>
+  </si>
+  <si>
+    <t>ARNAB ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Sinking of 03 (three) nos. Rig Ground bored 250mm x 150mm dia &amp; 300 mtr. deep Tubewell having 66 mtr. housing pipe by Rotary method at 2nd, 3rd and 4th Tubewell sites at TEURHAT Piped Water Supply Scheme to accommodate FHTC in Baruipur block under South 24-Pgns. W/S Division-I, PHE Dte. for Augnemtation of Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns. Dist. [SM/14862]</t>
+  </si>
+  <si>
+    <t>ORD/000532/2024-2025</t>
+  </si>
+  <si>
+    <t>4078/SWD-I</t>
+  </si>
+  <si>
+    <t>19/09/2024</t>
+  </si>
+  <si>
+    <t>01/04/2025</t>
+  </si>
+  <si>
+    <t>DEV &amp; COMPANY</t>
   </si>
   <si>
     <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no-3 of TeurhatW/S Scheme under SMD, P.H.E. Dte.(Block-Baruipur)(SM/14862)</t>
   </si>
   <si>
     <t>ORD/000083/2025-2026</t>
   </si>
   <si>
     <t>696/SMSD</t>
   </si>
   <si>
     <t>15/05/2025</t>
   </si>
   <si>
     <t>30/05/2025</t>
   </si>
   <si>
     <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no-4 of TeurhatW/S Scheme under SMD, P.H.E. Dte.(Block-Baruipur)(SM/14862)</t>
   </si>
   <si>
     <t>ORD/000084/2025-2026</t>
   </si>
   <si>
     <t>697/SMSD</t>
   </si>
   <si>
     <t>Supply &amp; Fixing main switch &amp; Bus bar at Pump House no-2,3 &amp; 4 of Teurhat (Zone-41) W/S Scheme under SMD, P.H.E. Dte.(Block-Baruipur)(SM/14862)</t>
   </si>
   <si>
     <t>ORD/001829/2024-2025</t>
   </si>
   <si>
     <t>417/SMSD</t>
   </si>
   <si>
     <t>20/03/2025</t>
   </si>
   <si>
     <t>04/04/2025</t>
-  </si>
-[...34 lines deleted...]
-    <t>ARNAB ENTERPRISE</t>
   </si>
   <si>
     <t>Improvement of outdoor Illumination arrangement with allied works at PH-1 of Tuerhat W/S Scheme under SMD, P.H.E. Dte.(Block-Baruipur)(SM/14862)</t>
   </si>
   <si>
     <t>ORD/001826/2024-2025</t>
   </si>
   <si>
     <t>416/SMSD</t>
   </si>
   <si>
     <t>Supply &amp; Fixing main switch &amp; Bus bar at Pump House no-1 of Teurhat (Zone-41) W/S Scheme under SMD, P.H.E. Dte.(Block-Baruipur)(SM/14862)</t>
   </si>
   <si>
     <t>ORD/001827/2024-2025</t>
   </si>
   <si>
     <t>415/SMSD</t>
   </si>
   <si>
     <t>Improvement of outdoor Illumination arrangement with allied works at 2 of Teurhat W/S Scheme under SMD, P.H.E. Dte.(Block-Baruipur)(SM/14862)</t>
   </si>
   <si>
     <t>ORD/001828/2024-2025</t>
   </si>
@@ -984,883 +984,883 @@
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>31</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>21.65</v>
+        <v>428.89</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>350.24</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>81.66</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>85</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="M5" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="N5" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="O5" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="P5" s="4">
+        <v>52.78</v>
+      </c>
+      <c r="Q5" s="4">
+        <v>0</v>
+      </c>
+      <c r="R5" s="4">
+        <v>0</v>
+      </c>
+      <c r="S5" s="4">
         <v>40</v>
-      </c>
-[...19 lines deleted...]
-        <v>85</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>63.59</v>
+        <v>21.65</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>50</v>
-[...6 lines deleted...]
-      </c>
+        <v>53</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="P7" s="4">
-        <v>15.9</v>
+        <v>63.59</v>
       </c>
       <c r="Q7" s="4">
-        <v>13.79</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>86.72</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>56</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>58</v>
+        <v>32</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>59</v>
+        <v>33</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P8" s="4">
-        <v>52.78</v>
+        <v>19.65</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>40</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>65</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P9" s="4">
-        <v>19.65</v>
+        <v>15.9</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>13.79</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>86.72</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>56</v>
+        <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>71</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>58</v>
+        <v>32</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>59</v>
+        <v>33</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>64</v>
+        <v>76</v>
       </c>
       <c r="P10" s="4">
-        <v>0.93</v>
+        <v>71.68</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>22.76</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>31.75</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>56</v>
+        <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>58</v>
+        <v>32</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>59</v>
+        <v>33</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>74</v>
+        <v>80</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>75</v>
+        <v>81</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>64</v>
+        <v>82</v>
       </c>
       <c r="P11" s="4">
-        <v>0.93</v>
+        <v>47.69</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>56</v>
+        <v>39</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>58</v>
+        <v>41</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>59</v>
+        <v>42</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>64</v>
+        <v>47</v>
       </c>
       <c r="P12" s="4">
-        <v>0.88</v>
+        <v>0.93</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="L13" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="M13" s="4" t="s">
         <v>86</v>
       </c>
-      <c r="M13" s="4" t="s">
+      <c r="N13" s="4" t="s">
         <v>87</v>
       </c>
-      <c r="N13" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O13" s="4" t="s">
-        <v>89</v>
+        <v>47</v>
       </c>
       <c r="P13" s="4">
-        <v>47.69</v>
+        <v>0.93</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>95</v>
+        <v>47</v>
       </c>
       <c r="P14" s="4">
-        <v>71.68</v>
+        <v>0.88</v>
       </c>
       <c r="Q14" s="4">
-        <v>22.76</v>
+        <v>0</v>
       </c>
       <c r="R14" s="4">
-        <v>31.75</v>
+        <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>56</v>
+        <v>39</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>96</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>58</v>
+        <v>41</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>59</v>
+        <v>42</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>97</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>98</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>82</v>
+        <v>94</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>83</v>
+        <v>95</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>64</v>
+        <v>47</v>
       </c>
       <c r="P15" s="4">
         <v>0.97</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
-        <v>56</v>
+        <v>39</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>99</v>
       </c>
       <c r="I16" s="13" t="s">
-        <v>58</v>
+        <v>41</v>
       </c>
       <c r="J16" s="13" t="s">
-        <v>59</v>
+        <v>42</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>100</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>101</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>82</v>
+        <v>94</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>83</v>
+        <v>95</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>64</v>
+        <v>47</v>
       </c>
       <c r="P16" s="4">
         <v>0.76</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
-        <v>56</v>
+        <v>39</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
         <v>102</v>
       </c>
       <c r="I17" s="13" t="s">
-        <v>58</v>
+        <v>41</v>
       </c>
       <c r="J17" s="13" t="s">
-        <v>59</v>
+        <v>42</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>103</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>104</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>82</v>
+        <v>94</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>83</v>
+        <v>95</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>64</v>
+        <v>47</v>
       </c>
       <c r="P17" s="4">
         <v>0.97</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
-        <v>56</v>
+        <v>39</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
         <v>105</v>
       </c>
       <c r="I18" s="13"/>
       <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
         <v>106</v>
       </c>
       <c r="L18" s="4">
         <v>42152</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>107</v>
       </c>
       <c r="N18" s="4" t="s">
@@ -1873,51 +1873,51 @@
         <v>4.1</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
-        <v>56</v>
+        <v>39</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
         <v>109</v>
       </c>
       <c r="I19" s="13"/>
       <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
         <v>110</v>
       </c>
       <c r="L19" s="4">
         <v>42151</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>107</v>
       </c>
       <c r="N19" s="4" t="s">
@@ -1930,51 +1930,51 @@
         <v>27.46</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
-        <v>56</v>
+        <v>39</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
         <v>111</v>
       </c>
       <c r="I20" s="13"/>
       <c r="J20" s="13"/>
       <c r="K20" s="4" t="s">
         <v>112</v>
       </c>
       <c r="L20" s="4" t="s">
         <v>113</v>
       </c>
       <c r="M20" s="4" t="s">
         <v>114</v>
       </c>
       <c r="N20" s="4" t="s">