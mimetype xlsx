--- v0 (2026-03-03)
+++ v1 (2026-05-24)
@@ -856,54 +856,54 @@
       </c>
       <c r="H4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
         <v>2.66</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>2.64</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>99.35</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1035,54 +1035,54 @@
       <c r="I7" s="13" t="s">
         <v>46</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>47</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P7" s="4">
         <v>531.16</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>187.91</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>35.38</v>
       </c>
       <c r="S7" s="4">
         <v>25</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1126,54 +1126,54 @@
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
         <v>64</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="11"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8">
         <v>708.12</v>
       </c>
       <c r="P9" s="8">
-        <v>0</v>
+        <v>190.56</v>
       </c>
       <c r="Q9" s="8">
-        <v>0</v>
+        <v>26.91</v>
       </c>
       <c r="R9" s="8"/>
       <c r="S9" s="8"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>