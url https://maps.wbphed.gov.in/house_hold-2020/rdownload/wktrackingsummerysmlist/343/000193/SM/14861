--- v1 (2026-05-24)
+++ v2 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -77,177 +77,189 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
+    <t>South 24 Pgs W/S Division I</t>
+  </si>
+  <si>
+    <t>Ground water based TAJPUR FATEPUR piped water supply scheme to accommodate FHTC in JAYNAGAR-I block under South 24 Parganas W/S Division-I, South 24 Parganas District for AUGMENTATION of surface water based Water Supply scheme in the Arsenic Affected Area</t>
+  </si>
+  <si>
+    <t>SM/14861</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Preparation and submission of Detailed Project Report of Ground Water Based Tajpur Fatepur Piped Water Supply Scheme to accommodate FHTC in Joynagar-I Block under South 24-Pgs W/S Division-I, PHE Dte for Augmentation of Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns. district.</t>
+  </si>
+  <si>
+    <t>ORD/000954/2022-2023</t>
+  </si>
+  <si>
+    <t>1305/SWD-I</t>
+  </si>
+  <si>
+    <t>14/09/2022</t>
+  </si>
+  <si>
+    <t>14/10/2022</t>
+  </si>
+  <si>
+    <t>GEO SOLUTION</t>
+  </si>
+  <si>
+    <t>Sinking of 02 (Two) nos. of Rig bored 250mm x 150mm dia. &amp; 300 mtr. deepTubewell by Rotary method for TAJPUR FATEPUR PWSS of JOYNAGAR-I block under South 24-Parganas W/S Division-I, P.H.E. Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs district. [TSM/018300]</t>
+  </si>
+  <si>
+    <t>AE BSD</t>
+  </si>
+  <si>
+    <t>JE-1</t>
+  </si>
+  <si>
+    <t>ORD/000613/2022-2023</t>
+  </si>
+  <si>
+    <t>3212/SWD-I</t>
+  </si>
+  <si>
+    <t>28/02/2023</t>
+  </si>
+  <si>
+    <t>30/03/2023</t>
+  </si>
+  <si>
+    <t>NAJMUL HAQUE</t>
+  </si>
+  <si>
+    <t>Construction of 500 Cum. capacity OHR (20 mtr. staging height), Boundary Wall, Chlorine Room along with Laying of Distribution System, Rising Main, Providing Functional Household Tap Connection (FHTC) including design and drawing of pile foundation and pile cap after soil investigation for Augmentation of TAJPUR FATEPUR MOUZA Piped Water Supply Scheme of JOYNAGAR-I Block for implementation of JJM under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns district. [No. of FHTC = 2497] [TSM/018300]</t>
+  </si>
+  <si>
+    <t>ORD/000127/2023-2024</t>
+  </si>
+  <si>
+    <t>587/SWD-I</t>
+  </si>
+  <si>
+    <t>16/05/2023</t>
+  </si>
+  <si>
+    <t>11/03/2024</t>
+  </si>
+  <si>
+    <t>DIVINE</t>
+  </si>
+  <si>
     <t>S24 Pgns Mechanical</t>
   </si>
   <si>
-    <t>Ground water based TAJPUR FATEPUR piped water supply scheme to accommodate FHTC in JAYNAGAR-I block under South 24 Parganas W/S Division-I, South 24 Parganas District for AUGMENTATION of surface water based Water Supply scheme in the Arsenic Affected Area</t>
-[...7 lines deleted...]
-  <si>
     <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1 &amp; 2 for Augmentation of Tajpur Fatepur water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Joynagar-I]</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000047/2023-2024</t>
   </si>
   <si>
     <t>1043/SMD</t>
   </si>
   <si>
     <t>17/04/2023</t>
   </si>
   <si>
     <t>16/07/2023</t>
   </si>
   <si>
     <t>M/S. S.S. ENTERPRISE (DOMKAL)</t>
   </si>
   <si>
-    <t>South 24 Pgs W/S Division I</t>
-[...19 lines deleted...]
-  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000096/2023-2024</t>
   </si>
   <si>
     <t>294/SWD-I</t>
   </si>
   <si>
     <t>25/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Sinking of 02 (Two) nos. of Rig bored 250mm x 150mm dia. &amp; 300 mtr. deepTubewell by Rotary method for TAJPUR FATEPUR PWSS of JOYNAGAR-I block under South 24-Parganas W/S Division-I, P.H.E. Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs district. [TSM/018300]</t>
-[...40 lines deleted...]
-  <si>
     <t>Construction of platfrom for Providing FHTC, Protection work for Pipeline, Restoration of Road, and other allied works for "Ground Water Based Tajpur Fatepur Piped Water Supply Scheme to Accommodate FHTC in Joynagar-I Block Under South 24 Parganas W/S Division-I, PHE Dte. For Augmentation of Surface Water Based Water Supply Scheme In Arsenic Affected Areas of South 24 Parganas District." (SM/14861)</t>
   </si>
   <si>
     <t>ORD/000356/2024-2025</t>
   </si>
   <si>
     <t>3456/SWD-I</t>
   </si>
   <si>
     <t>02/08/2024</t>
   </si>
   <si>
     <t>16/09/2024</t>
+  </si>
+  <si>
+    <t>Quotation for new power connection at P. H. NO.1 of Tajpur Fatepur w/s scheme . Application No. :1009277413. Reference Id : 107504637.</t>
+  </si>
+  <si>
+    <t>BILL/00783/2026-2027</t>
+  </si>
+  <si>
+    <t>08/07/2026</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -636,51 +648,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W9"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="35.2771" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -774,419 +786,474 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13" t="s">
+      <c r="I3" s="13"/>
+      <c r="J3" s="13"/>
+      <c r="K3" s="4" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13" t="s">
+      <c r="L3" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="K3" s="4" t="s">
+      <c r="M3" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="L3" s="4" t="s">
+      <c r="N3" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="M3" s="4" t="s">
+      <c r="O3" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="N3" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P3" s="4">
-        <v>22.55</v>
+        <v>2.66</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.64</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>99.35</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="I4" s="13"/>
-[...1 lines deleted...]
-      <c r="K4" s="4" t="s">
+      <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="M4" s="4" t="s">
+      <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="N4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="O4" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>2.66</v>
+        <v>31.62</v>
       </c>
       <c r="Q4" s="4">
-        <v>2.64</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>99.35</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>5</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="I5" s="13"/>
-[...1 lines deleted...]
-      <c r="K5" s="4" t="s">
+      <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="M5" s="4" t="s">
         <v>42</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>35.84</v>
+        <v>531.16</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>187.91</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>35.38</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>33</v>
+        <v>45</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>31.62</v>
+        <v>22.55</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>53</v>
-[...6 lines deleted...]
-      </c>
+        <v>54</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P7" s="4">
-        <v>531.16</v>
+        <v>35.84</v>
       </c>
       <c r="Q7" s="4">
-        <v>187.91</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>35.38</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>25</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>59</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>58</v>
+        <v>44</v>
       </c>
       <c r="P8" s="4">
         <v>84.28</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
-      <c r="A9" s="7" t="s">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3"/>
+      <c r="D9" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H9" s="13" t="s">
         <v>64</v>
       </c>
-      <c r="B9" s="7"/>
-[...22 lines deleted...]
-      <c r="S9" s="8"/>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
+      <c r="K9" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="L9" s="4"/>
+      <c r="M9" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="P9" s="4">
+        <v>31.92</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>0</v>
+      </c>
+      <c r="R9" s="4">
+        <v>0</v>
+      </c>
+      <c r="S9" s="4">
+        <v>0</v>
+      </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="7" t="s">
+        <v>68</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>740.04</v>
+      </c>
+      <c r="P10" s="8">
+        <v>190.56</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>25.75</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A9:N9"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>