--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="94">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -276,50 +276,65 @@
     <t>3547/SWD-I</t>
   </si>
   <si>
     <t>09/08/2024</t>
   </si>
   <si>
     <t>17/12/2025</t>
   </si>
   <si>
     <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 2 of Augmentation of Hariharpur water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Baruipur]</t>
   </si>
   <si>
     <t>ORD/001910/2023-2024</t>
   </si>
   <si>
     <t>1194/SMD</t>
   </si>
   <si>
     <t>22/03/2024</t>
   </si>
   <si>
     <t>01/09/2025</t>
   </si>
   <si>
     <t>SRI KRISHNA NIRMAN</t>
+  </si>
+  <si>
+    <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no-2 of Hariharpur W/S Scheme under SMD, P.H.E. Dte.(Block-Baruipur)(SM/14860)</t>
+  </si>
+  <si>
+    <t>ORD/001175/2024-2025</t>
+  </si>
+  <si>
+    <t>73/SMSD</t>
+  </si>
+  <si>
+    <t>17/01/2025</t>
+  </si>
+  <si>
+    <t>01/02/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -708,51 +723,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="62.41333" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1467,87 +1482,148 @@
       </c>
       <c r="N13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="P13" s="4">
         <v>10.9</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>80</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="7" t="s">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H14" s="13" t="s">
         <v>88</v>
       </c>
-      <c r="B14" s="7"/>
-[...22 lines deleted...]
-      <c r="S14" s="8"/>
+      <c r="I14" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="P14" s="4">
+        <v>0.89</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>100</v>
+      </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="7" t="s">
+        <v>93</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>662.27</v>
+      </c>
+      <c r="P15" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>0</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>