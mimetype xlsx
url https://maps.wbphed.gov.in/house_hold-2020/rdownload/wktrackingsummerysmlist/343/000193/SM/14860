--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -945,54 +945,54 @@
         <v>34</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>40</v>
       </c>
       <c r="P4" s="4">
         <v>31.8</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>29.88</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>93.99</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1002,54 +1002,54 @@
       </c>
       <c r="H5" s="13" t="s">
         <v>41</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P5" s="4">
         <v>2.76</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>2.76</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1230,54 +1230,54 @@
       </c>
       <c r="H9" s="13" t="s">
         <v>60</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P9" s="4">
         <v>2.99</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>2.99</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1348,54 +1348,54 @@
       <c r="I11" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>71</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="P11" s="4">
         <v>464.05</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>36.38</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>7.84</v>
       </c>
       <c r="S11" s="4">
         <v>70</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1563,54 +1563,54 @@
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
         <v>93</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="11"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8">
         <v>662.27</v>
       </c>
       <c r="P15" s="8">
-        <v>0</v>
+        <v>72.01</v>
       </c>
       <c r="Q15" s="8">
-        <v>0</v>
+        <v>10.87</v>
       </c>
       <c r="R15" s="8"/>
       <c r="S15" s="8"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>