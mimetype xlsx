--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="94">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="97">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -291,50 +291,59 @@
     <t>1194/SMD</t>
   </si>
   <si>
     <t>22/03/2024</t>
   </si>
   <si>
     <t>01/09/2025</t>
   </si>
   <si>
     <t>SRI KRISHNA NIRMAN</t>
   </si>
   <si>
     <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no-2 of Hariharpur W/S Scheme under SMD, P.H.E. Dte.(Block-Baruipur)(SM/14860)</t>
   </si>
   <si>
     <t>ORD/001175/2024-2025</t>
   </si>
   <si>
     <t>73/SMSD</t>
   </si>
   <si>
     <t>17/01/2025</t>
   </si>
   <si>
     <t>01/02/2025</t>
+  </si>
+  <si>
+    <t>Supply &amp; Fixing main switch &amp; Bus bar at Pump House no-2 of Hariharpur W/S Scheme under SMD, P.H.E. Dte.(Block-Baruipur)(SM/14860)</t>
+  </si>
+  <si>
+    <t>ORD/001176/2024-2025</t>
+  </si>
+  <si>
+    <t>72/SMSD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -723,51 +732,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="62.41333" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1543,87 +1552,148 @@
       </c>
       <c r="N14" s="4" t="s">
         <v>92</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>87</v>
       </c>
       <c r="P14" s="4">
         <v>0.89</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" s="7" t="s">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3"/>
+      <c r="D15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H15" s="13" t="s">
         <v>93</v>
       </c>
-      <c r="B15" s="7"/>
-[...22 lines deleted...]
-      <c r="S15" s="8"/>
+      <c r="I15" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="P15" s="4">
+        <v>0.29</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>100</v>
+      </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="8"/>
+      <c r="O16" s="8">
+        <v>662.56</v>
+      </c>
+      <c r="P16" s="8">
+        <v>72.01</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>10.87</v>
+      </c>
+      <c r="R16" s="8"/>
+      <c r="S16" s="8"/>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>