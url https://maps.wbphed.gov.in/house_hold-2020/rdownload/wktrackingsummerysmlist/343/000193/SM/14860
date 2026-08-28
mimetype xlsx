--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -77,249 +77,249 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
+    <t>South 24 Pgs W/S Division I</t>
+  </si>
+  <si>
+    <t>Ground water based HARIHARPUR piped water supply scheme to accommodate FHTC in BARUIPUR block under South 24 Parganas W/S Division-I, PHE Dte for AUGMENTATION of surface water based W/S scheme in the Arsenic Affected Areas of South 24 Parganas district.</t>
+  </si>
+  <si>
+    <t>SM/14860</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Preparation and submission of Detailed Project Report of Ground Water Based Hariharpara Piped Water Supply Scheme to accommodate FHTC in Baruipuri Block under South 24-Pgs W/S Division-I, PHE Dte for Augmentation of Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns. district</t>
+  </si>
+  <si>
+    <t>ORD/000988/2022-2023</t>
+  </si>
+  <si>
+    <t>1485/SWD-I</t>
+  </si>
+  <si>
+    <t>27/09/2022</t>
+  </si>
+  <si>
+    <t>27/10/2022</t>
+  </si>
+  <si>
+    <t>GEO SOLUTION</t>
+  </si>
+  <si>
+    <t>Preparation and submission of Detailed Project Report of HARIHARPUR Ground Water Based Piped Water Supply Scheme in BARUIPUR PASCHIM Assembly Constituency of BARUIPUR Block under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns. district.</t>
+  </si>
+  <si>
+    <t>ORD/000508/2021-2022</t>
+  </si>
+  <si>
+    <t>1910\SWD-I</t>
+  </si>
+  <si>
+    <t>27/01/2022</t>
+  </si>
+  <si>
+    <t>26/02/2022</t>
+  </si>
+  <si>
+    <t>RADIANT</t>
+  </si>
+  <si>
+    <t>Construction of 350 Cum. capacity OHR (20 mtr. staging height), Boundary Wall, Chlorine Room along with Laying of Distribution System, Rising Main, Providing Functional Household Tap Connection (FHTC) including design and drawing of pile foundation and pile cap after soil investigation for Augmentation of HARIHARPUR MOUZA Piped Water Supply Scheme of BARUIPUR Block for implementation of JJM under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns district. [No. of FHTC = 2142] [TSM/017835]</t>
+  </si>
+  <si>
+    <t>AE BSD</t>
+  </si>
+  <si>
+    <t>JE-1</t>
+  </si>
+  <si>
+    <t>ORD/000034/2023-2024</t>
+  </si>
+  <si>
+    <t>120/SWD-I</t>
+  </si>
+  <si>
+    <t>12/04/2023</t>
+  </si>
+  <si>
+    <t>26/01/2026</t>
+  </si>
+  <si>
+    <t>SRI RAM CONSTRUCTION</t>
+  </si>
+  <si>
     <t>S24 Pgns Mechanical</t>
   </si>
   <si>
-    <t>Ground water based HARIHARPUR piped water supply scheme to accommodate FHTC in BARUIPUR block under South 24 Parganas W/S Division-I, PHE Dte for AUGMENTATION of surface water based W/S scheme in the Arsenic Affected Areas of South 24 Parganas district.</t>
-[...7 lines deleted...]
-  <si>
     <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1 for Augmentation of Hariharpur water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Baruipur]</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000005/2023-2024</t>
   </si>
   <si>
     <t>940/SMD</t>
   </si>
   <si>
     <t>04/04/2023</t>
   </si>
   <si>
     <t>03/07/2023</t>
   </si>
   <si>
     <t>K.S.P ENTERPRISE</t>
   </si>
   <si>
-    <t>South 24 Pgs W/S Division I</t>
-[...1 lines deleted...]
-  <si>
     <t>Sinking of 02 (Two) Rig bored 250mm x 150mm dia. &amp; 300 mtr. deepTubewell having 66 mtr. housing pipe by Rotary method for HARIHARPUR PWSS of Baruipur block for Augmentaion of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs district under South 24-Parganas W/S Division-I, P.H.E. Dte. [TSM/017835]</t>
   </si>
   <si>
-    <t>AE BSD</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000558/2022-2023</t>
   </si>
   <si>
     <t>3050/SWD-I</t>
   </si>
   <si>
     <t>20/02/2023</t>
   </si>
   <si>
     <t>22/03/2023</t>
   </si>
   <si>
     <t>DEV &amp; COMPANY (EMAIL ID- DEVANDCOMPANYKOL@GMAIL.COM)</t>
   </si>
   <si>
-    <t>Preparation and submission of Detailed Project Report of HARIHARPUR Ground Water Based Piped Water Supply Scheme in BARUIPUR PASCHIM Assembly Constituency of BARUIPUR Block under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns. district.</t>
-[...16 lines deleted...]
-  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000138/2023-2024</t>
   </si>
   <si>
     <t>295/SWD-I</t>
   </si>
   <si>
     <t>25/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Payment of electricity bill for new service connection under SMD, PHE Dte.</t>
   </si>
   <si>
     <t>BILL/01103/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-145</t>
   </si>
   <si>
     <t>24/07/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>BILL/01752/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-208</t>
   </si>
   <si>
     <t>11/08/2023</t>
   </si>
   <si>
-    <t>Preparation and submission of Detailed Project Report of Ground Water Based Hariharpara Piped Water Supply Scheme to accommodate FHTC in Baruipuri Block under South 24-Pgs W/S Division-I, PHE Dte for Augmentation of Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns. district</t>
-[...14 lines deleted...]
-    <t>GEO SOLUTION</t>
+    <t>Construction of pipeline protection work, platform fo FHTC, restoration of road after laying of pipeline, development of land and other allied works for Ground water based HARIHARPUR piped water supply scheme to accommodate FHTC in BARUIPUR block under South 24 Parganas W/S Division-I, PHE Dte for AUGMENTATION of surface water based W/S scheme in the Arsenic Affected Areas of South 24 Parganas district. (SM/14860)</t>
+  </si>
+  <si>
+    <t>ORD/000374/2024-2025</t>
+  </si>
+  <si>
+    <t>3547/SWD-I</t>
+  </si>
+  <si>
+    <t>09/08/2024</t>
+  </si>
+  <si>
+    <t>17/12/2025</t>
+  </si>
+  <si>
+    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 2 of Augmentation of Hariharpur water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Baruipur]</t>
+  </si>
+  <si>
+    <t>ORD/001910/2023-2024</t>
+  </si>
+  <si>
+    <t>1194/SMD</t>
+  </si>
+  <si>
+    <t>22/03/2024</t>
+  </si>
+  <si>
+    <t>01/09/2025</t>
+  </si>
+  <si>
+    <t>SRI KRISHNA NIRMAN</t>
   </si>
   <si>
     <t>Charges for new service connection at Pump house no-2 of Hariharpur (Part-II) water supply scheme (Baruipur Block).</t>
   </si>
   <si>
     <t>BILL/01807/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-444</t>
   </si>
   <si>
     <t>07/10/2024</t>
-  </si>
-[...52 lines deleted...]
-    <t>SRI KRISHNA NIRMAN</t>
   </si>
   <si>
     <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no-2 of Hariharpur W/S Scheme under SMD, P.H.E. Dte.(Block-Baruipur)(SM/14860)</t>
   </si>
   <si>
     <t>ORD/001175/2024-2025</t>
   </si>
   <si>
     <t>73/SMSD</t>
   </si>
   <si>
     <t>17/01/2025</t>
   </si>
   <si>
     <t>01/02/2025</t>
   </si>
   <si>
     <t>Supply &amp; Fixing main switch &amp; Bus bar at Pump House no-2 of Hariharpur W/S Scheme under SMD, P.H.E. Dte.(Block-Baruipur)(SM/14860)</t>
   </si>
   <si>
     <t>ORD/001176/2024-2025</t>
   </si>
   <si>
     <t>72/SMSD</t>
   </si>
@@ -870,774 +870,774 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13" t="s">
+      <c r="I3" s="13"/>
+      <c r="J3" s="13"/>
+      <c r="K3" s="4" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13" t="s">
+      <c r="L3" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="K3" s="4" t="s">
+      <c r="M3" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="L3" s="4" t="s">
+      <c r="N3" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="M3" s="4" t="s">
+      <c r="O3" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="N3" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P3" s="4">
-        <v>11.18</v>
+        <v>2.99</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.99</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>34</v>
-[...3 lines deleted...]
-      </c>
+        <v>31</v>
+      </c>
+      <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="M4" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="N4" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="O4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="L4" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>31.8</v>
+        <v>2.76</v>
       </c>
       <c r="Q4" s="4">
-        <v>29.88</v>
+        <v>2.76</v>
       </c>
       <c r="R4" s="4">
-        <v>93.99</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="K5" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="I5" s="13"/>
-[...1 lines deleted...]
-      <c r="K5" s="4" t="s">
+      <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="M5" s="4" t="s">
+      <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="N5" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>2.76</v>
+        <v>464.05</v>
       </c>
       <c r="Q5" s="4">
-        <v>2.76</v>
+        <v>36.38</v>
       </c>
       <c r="R5" s="4">
-        <v>100</v>
+        <v>7.84</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>70</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>33</v>
+        <v>45</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="I6" s="13" t="s">
         <v>47</v>
       </c>
-      <c r="I6" s="13"/>
-      <c r="J6" s="13"/>
+      <c r="J6" s="13" t="s">
+        <v>48</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>48.41</v>
+        <v>11.18</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>52</v>
-[...1 lines deleted...]
-      <c r="I7" s="13"/>
+        <v>54</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>38</v>
+      </c>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="P7" s="4">
-        <v>2.73</v>
+        <v>31.8</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>29.88</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>93.99</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>52</v>
+        <v>60</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>56</v>
+        <v>64</v>
       </c>
       <c r="P8" s="4">
-        <v>3.33</v>
+        <v>48.41</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>33</v>
+        <v>45</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="P9" s="4">
-        <v>2.99</v>
+        <v>2.73</v>
       </c>
       <c r="Q9" s="4">
-        <v>2.99</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>21</v>
+        <v>45</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="M10" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="O10" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="N10" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>5.95</v>
+        <v>3.33</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>35</v>
-[...3 lines deleted...]
-      </c>
+        <v>38</v>
+      </c>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>76</v>
+        <v>44</v>
       </c>
       <c r="P11" s="4">
-        <v>464.05</v>
+        <v>77.29</v>
       </c>
       <c r="Q11" s="4">
-        <v>36.38</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>7.84</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>70</v>
+        <v>30</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>33</v>
+        <v>45</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="J12" s="13"/>
+        <v>47</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>48</v>
+      </c>
       <c r="K12" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="M12" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="P12" s="4">
+        <v>10.9</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
         <v>80</v>
-      </c>
-[...16 lines deleted...]
-        <v>30</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>21</v>
+        <v>45</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>82</v>
-[...6 lines deleted...]
-      </c>
+        <v>84</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>87</v>
+        <v>69</v>
       </c>
       <c r="P13" s="4">
-        <v>10.9</v>
+        <v>5.95</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>21</v>
+        <v>45</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>88</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>26</v>
+        <v>47</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>91</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>92</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>87</v>
+        <v>83</v>
       </c>
       <c r="P14" s="4">
         <v>0.89</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>21</v>
+        <v>45</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>93</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>26</v>
+        <v>47</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>94</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>95</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>91</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>92</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>87</v>
+        <v>83</v>
       </c>
       <c r="P15" s="4">
         <v>0.29</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="7" t="s">
         <v>96</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>