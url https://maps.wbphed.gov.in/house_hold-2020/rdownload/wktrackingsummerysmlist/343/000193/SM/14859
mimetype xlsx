--- v2 (2026-03-03)
+++ v3 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -237,50 +237,68 @@
     <t>98/SWD-I</t>
   </si>
   <si>
     <t>10/04/2023</t>
   </si>
   <si>
     <t>09/07/2023</t>
   </si>
   <si>
     <t>Construction of Pump house cum Chlorine room (Three nos.) at HARAL piped water supply scheme to accommodate FHTC in BARUIPUR BLOCK under South 24 Parganas W/S Division-I, PHE Dte for augmentation of Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns district. (SM/14859)</t>
   </si>
   <si>
     <t>ORD/000011/2025-2026</t>
   </si>
   <si>
     <t>935/SWD-I</t>
   </si>
   <si>
     <t>07/04/2025</t>
   </si>
   <si>
     <t>06/06/2025</t>
   </si>
   <si>
     <t>CIVIL TECH CONSTRUCTION AND CONSULTANT</t>
+  </si>
+  <si>
+    <t>Sinking of 03 (Three) Rig bored 250mm x 150mm dia &amp; 300 mtr. deep Tubewell having 66 mtr. housing pipe by Rotary method at HARAL Piped Water Supply Scheme to accommodate FHTC in Baruipur Block for augmentation of surface water based water supply scheme in the Arsenic affected areas of South 24-Pgns. Dist. under South 24 Paraganas W/S Division-I, PHE Dte. (SM/14859)</t>
+  </si>
+  <si>
+    <t>ORD/000443/2024-2025</t>
+  </si>
+  <si>
+    <t>3893/SWD-I</t>
+  </si>
+  <si>
+    <t>04/09/2024</t>
+  </si>
+  <si>
+    <t>07/01/2026</t>
+  </si>
+  <si>
+    <t>KALPANA BUILDERS (SALTLAKE)</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -669,51 +687,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="58.842773" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -889,54 +907,54 @@
       </c>
       <c r="H4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
         <v>3.08</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>3.08</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>99.87</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1178,54 +1196,54 @@
       <c r="I9" s="13" t="s">
         <v>63</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>64</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P9" s="4">
         <v>398.11</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>310.74</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>78.05</v>
       </c>
       <c r="S9" s="4">
         <v>90</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1249,87 +1267,148 @@
       </c>
       <c r="N10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P10" s="4">
         <v>13.59</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" s="13" t="s">
         <v>75</v>
       </c>
-      <c r="B11" s="7"/>
-[...22 lines deleted...]
-      <c r="S11" s="8"/>
+      <c r="I11" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="P11" s="4">
+        <v>47.65</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>33</v>
+      </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="7" t="s">
+        <v>81</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>678.06</v>
+      </c>
+      <c r="P12" s="8">
+        <v>313.81</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>46.28</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>