--- v3 (2026-06-15)
+++ v4 (2026-08-28)
@@ -77,228 +77,228 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
+    <t>South 24 Pgs W/S Division I</t>
+  </si>
+  <si>
+    <t>Ground water based HARAL (ZONE-28) piped water supply scheme to accommodate FHTC in BARUIPUR block under South 24 Parganas W/S Division-I, Dte for AUGMENTATION of surface water based W/S scheme in the Arsenic Affected Areas of South 24 Parganas district.</t>
+  </si>
+  <si>
+    <t>SM/14859</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Preparation and submission of Detailed Project Report of Ground Water Based HARAL Piped Water Supply Scheme to accommodate FHTC in Baruipur Block under South 27-Pgs W/S Division-I, PHE Dte for Augmentation of Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns. district.</t>
+  </si>
+  <si>
+    <t>ORD/000921/2022-2023</t>
+  </si>
+  <si>
+    <t>1173/SWD-I</t>
+  </si>
+  <si>
+    <t>31/08/2022</t>
+  </si>
+  <si>
+    <t>30/09/2022</t>
+  </si>
+  <si>
+    <t>ASTER CONSULTANCY</t>
+  </si>
+  <si>
+    <t>Laying of Distribution System, Rising Main, Providing Functional Household Tap Connection (FHTC) for Augmentation of HARAL MOUZA Piped Water Supply Scheme of BARUIPUR Block for implementation of JJM under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns district. [No. of FHTC = 2089] [TSM/018361]</t>
+  </si>
+  <si>
+    <t>AE BSD</t>
+  </si>
+  <si>
+    <t>JE-1</t>
+  </si>
+  <si>
+    <t>ORD/000027/2023-2024</t>
+  </si>
+  <si>
+    <t>98/SWD-I</t>
+  </si>
+  <si>
+    <t>10/04/2023</t>
+  </si>
+  <si>
+    <t>09/07/2023</t>
+  </si>
+  <si>
+    <t>SAMSUL ENTERPRISE</t>
+  </si>
+  <si>
     <t>S24 Pgns Mechanical</t>
   </si>
   <si>
-    <t>Ground water based HARAL (ZONE-28) piped water supply scheme to accommodate FHTC in BARUIPUR block under South 24 Parganas W/S Division-I, Dte for AUGMENTATION of surface water based W/S scheme in the Arsenic Affected Areas of South 24 Parganas district.</t>
-[...7 lines deleted...]
-  <si>
     <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1,2 &amp; 3 for Augmentation of Haral ( Zone-28) water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Baruipur]</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000007/2023-2024</t>
   </si>
   <si>
     <t>942/SMD</t>
   </si>
   <si>
     <t>04/04/2023</t>
   </si>
   <si>
     <t>03/07/2023</t>
   </si>
   <si>
     <t>M.S.ENTERPRISE</t>
   </si>
   <si>
-    <t>South 24 Pgs W/S Division I</t>
-[...19 lines deleted...]
-  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000147/2023-2024</t>
   </si>
   <si>
     <t>295/SWD-I</t>
   </si>
   <si>
     <t>25/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
+    <t>Sinking of 03 (Three) Rig bored 250mm x 150mm dia &amp; 300 mtr. deep Tubewell having 66 mtr. housing pipe by Rotary method at HARAL Piped Water Supply Scheme to accommodate FHTC in Baruipur Block for augmentation of surface water based water supply scheme in the Arsenic affected areas of South 24-Pgns. Dist. under South 24 Paraganas W/S Division-I, PHE Dte. (SM/14859)</t>
+  </si>
+  <si>
+    <t>ORD/000443/2024-2025</t>
+  </si>
+  <si>
+    <t>3893/SWD-I</t>
+  </si>
+  <si>
+    <t>04/09/2024</t>
+  </si>
+  <si>
+    <t>07/01/2026</t>
+  </si>
+  <si>
+    <t>KALPANA BUILDERS (SALTLAKE)</t>
+  </si>
+  <si>
     <t>Construction of boundary wall, protection work for pipeline, approach road, development of land and other allied works for Ground water based HARAL piped water supply scheme to accommodate FHTC in BARUIPUR block under South 24 Parganas W/S Division-I, PHE Dte for AUGMENTATION of surface water based W/S scheme in the Arsenic Affected Areas of South 24 Parganas district.(SM/14859)</t>
   </si>
   <si>
     <t>ORD/000229/2024-2025</t>
   </si>
   <si>
     <t>2646/SWD-I</t>
   </si>
   <si>
     <t>07/06/2024</t>
   </si>
   <si>
     <t>22/07/2024</t>
   </si>
   <si>
-    <t>SAMSUL ENTERPRISE</t>
-[...1 lines deleted...]
-  <si>
     <t>Alipore Division</t>
   </si>
   <si>
     <t>Road restoration for Chiner More to Haral Bani Scociation Bituminaous Via Punri Katpole to Bonabibi Tala.</t>
   </si>
   <si>
     <t>BILL/01695/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-784</t>
   </si>
   <si>
     <t>25/10/2024</t>
   </si>
   <si>
     <t>W.B.S.R.D.A., SOUTH TWENTY FOUR PARGANAS DIVISION</t>
   </si>
   <si>
     <t>Auliapur to Uttarbhag road,Permanent rsetoration work for 13000 mtr of trench (0.00 Km-5.0 Km(L/S),5.00Km-7.75 Km(B/S), 7.75 km-9.30 Km(R/S), 9.30 Km-9.55 Km(B/S) &amp; 9.55 Km-10.0 Km) Total trench length:13000 mtr cause due to pipe laying work of PHED under South 24 Parganas Division, PWD in the district of South 24 Parganas-During the year 2024-2025.</t>
   </si>
   <si>
     <t>BILL/00541/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-332</t>
   </si>
   <si>
     <t>24/09/2024</t>
   </si>
   <si>
     <t>EXECUTIVE ENGINEER, SOUTH 24 PGS. DIVISION, PWD</t>
   </si>
   <si>
-    <t>Laying of Distribution System, Rising Main, Providing Functional Household Tap Connection (FHTC) for Augmentation of HARAL MOUZA Piped Water Supply Scheme of BARUIPUR Block for implementation of JJM under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns district. [No. of FHTC = 2089] [TSM/018361]</t>
-[...19 lines deleted...]
-  <si>
     <t>Construction of Pump house cum Chlorine room (Three nos.) at HARAL piped water supply scheme to accommodate FHTC in BARUIPUR BLOCK under South 24 Parganas W/S Division-I, PHE Dte for augmentation of Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns district. (SM/14859)</t>
   </si>
   <si>
     <t>ORD/000011/2025-2026</t>
   </si>
   <si>
     <t>935/SWD-I</t>
   </si>
   <si>
     <t>07/04/2025</t>
   </si>
   <si>
     <t>06/06/2025</t>
   </si>
   <si>
     <t>CIVIL TECH CONSTRUCTION AND CONSULTANT</t>
-  </si>
-[...16 lines deleted...]
-    <t>KALPANA BUILDERS (SALTLAKE)</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -825,546 +825,546 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13" t="s">
+      <c r="I3" s="13"/>
+      <c r="J3" s="13"/>
+      <c r="K3" s="4" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13" t="s">
+      <c r="L3" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="K3" s="4" t="s">
+      <c r="M3" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="L3" s="4" t="s">
+      <c r="N3" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="M3" s="4" t="s">
+      <c r="O3" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="N3" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P3" s="4">
-        <v>39.1</v>
+        <v>3.08</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>3.08</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>99.87</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="I4" s="13"/>
-[...1 lines deleted...]
-      <c r="K4" s="4" t="s">
+      <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="M4" s="4" t="s">
+      <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="N4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="O4" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>3.08</v>
+        <v>398.11</v>
       </c>
       <c r="Q4" s="4">
-        <v>3.08</v>
+        <v>310.74</v>
       </c>
       <c r="R4" s="4">
-        <v>99.87</v>
+        <v>78.05</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>40</v>
       </c>
-      <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
+      <c r="I5" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>42</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>16.72</v>
+        <v>39.1</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>50.8</v>
+        <v>16.72</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>51</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>53</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="P7" s="4">
-        <v>1.12</v>
+        <v>47.65</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>33</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>61</v>
+        <v>38</v>
       </c>
       <c r="P8" s="4">
-        <v>107.89</v>
+        <v>50.8</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>33</v>
+        <v>64</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>62</v>
-[...6 lines deleted...]
-      </c>
+        <v>65</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>50</v>
+        <v>69</v>
       </c>
       <c r="P9" s="4">
-        <v>398.11</v>
+        <v>1.12</v>
       </c>
       <c r="Q9" s="4">
-        <v>310.74</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>78.05</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P10" s="4">
-        <v>13.59</v>
+        <v>107.89</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>75</v>
       </c>
-      <c r="I11" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>80</v>
       </c>
       <c r="P11" s="4">
-        <v>47.65</v>
+        <v>13.59</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>33</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
         <v>81</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8">
         <v>678.06</v>