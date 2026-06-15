--- v1 (2026-03-03)
+++ v2 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -249,50 +249,77 @@
     <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no-1 of Banberia (Zone-40) W/S Scheme under SMD, P.H.E. Dte.(Block-Baruipur)(SM/14858)</t>
   </si>
   <si>
     <t>ORD/000135/2025-2026</t>
   </si>
   <si>
     <t>691/SMSD</t>
   </si>
   <si>
     <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no-3 of Banberia (Zone-40) W/S Scheme under SMD, P.H.E. Dte.(Block-Baruipur)(SM/14858)</t>
   </si>
   <si>
     <t>ORD/000131/2025-2026</t>
   </si>
   <si>
     <t>702/SMSD</t>
   </si>
   <si>
     <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no-4 of Banberia (Zone-40) W/S Scheme under SMD, P.H.E. Dte.(Block-Baruipur)(SM/14858)</t>
   </si>
   <si>
     <t>ORD/000132/2025-2026</t>
   </si>
   <si>
     <t>703/SMSD</t>
+  </si>
+  <si>
+    <t>Charges for new service connection at pump house no- 4 of Banberia water supply scheme (Baruipur Block)</t>
+  </si>
+  <si>
+    <t>BILL/00746/2025-2026</t>
+  </si>
+  <si>
+    <t>18/06/2025</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
+  </si>
+  <si>
+    <t>Charges for service connection at pump house no- 2 of Banberia water supply scheme (Baruipur)</t>
+  </si>
+  <si>
+    <t>BILL/00736/2025-2026</t>
+  </si>
+  <si>
+    <t>Additional Charges for service connection at pump house no-3 of Banberia water supply scheme (Baruipur Block)</t>
+  </si>
+  <si>
+    <t>BILL/02062/2025-2026</t>
+  </si>
+  <si>
+    <t>10/09/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -681,51 +708,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -901,54 +928,54 @@
       </c>
       <c r="H4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
         <v>3.01</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>3.01</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1019,54 +1046,54 @@
       <c r="I6" s="13" t="s">
         <v>46</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>47</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P6" s="4">
         <v>349.93</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>289.34</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>82.68</v>
       </c>
       <c r="S6" s="4">
         <v>85</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1395,87 +1422,252 @@
       </c>
       <c r="N12" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P12" s="4">
         <v>0.88</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H13" s="13" t="s">
         <v>79</v>
       </c>
-      <c r="B13" s="7"/>
-[...22 lines deleted...]
-      <c r="S13" s="8"/>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
+      <c r="K13" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="L13" s="4"/>
+      <c r="M13" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="P13" s="4">
+        <v>10.82</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>0</v>
+      </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H14" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
+      <c r="K14" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="L14" s="4"/>
+      <c r="M14" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="P14" s="4">
+        <v>8.1</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>0</v>
+      </c>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3"/>
+      <c r="D15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H15" s="13" t="s">
+        <v>85</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
+      <c r="K15" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="L15" s="4"/>
+      <c r="M15" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="P15" s="4">
+        <v>10.07</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>0</v>
+      </c>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="7" t="s">
+        <v>88</v>
+      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="8"/>
+      <c r="O16" s="8">
+        <v>588.69</v>
+      </c>
+      <c r="P16" s="8">
+        <v>292.35</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>49.66</v>
+      </c>
+      <c r="R16" s="8"/>
+      <c r="S16" s="8"/>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>