--- v2 (2026-06-15)
+++ v3 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="92">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -77,182 +77,182 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
+    <t>South 24 Pgs W/S Division I</t>
+  </si>
+  <si>
+    <t>Ground water based BANBERA (ZONE-40) piped water supply scheme to accommodate FHTC in BARUIPUR block under South 24 Parganas W/S Division-I, Dte for AUGMENTATION of surface water based W/S scheme in the Arsenic Affected Areas of South 24 Parganas district</t>
+  </si>
+  <si>
+    <t>SM/14858</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Preparation and submission of Detailed Project Report of Ground Water Based BANBERIA Piped Water Supply Scheme to accommodate FHTC in Baruipur Block under South 27-Pgs W/S Division-I, PHE Dte for Augmentation of Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns. district.</t>
+  </si>
+  <si>
+    <t>ORD/000923/2022-2023</t>
+  </si>
+  <si>
+    <t>1176/SWD-I</t>
+  </si>
+  <si>
+    <t>31/08/2022</t>
+  </si>
+  <si>
+    <t>30/09/2022</t>
+  </si>
+  <si>
+    <t>ASTER CONSULTANCY</t>
+  </si>
+  <si>
     <t>S24 Pgns Mechanical</t>
   </si>
   <si>
-    <t>Ground water based BANBERA (ZONE-40) piped water supply scheme to accommodate FHTC in BARUIPUR block under South 24 Parganas W/S Division-I, Dte for AUGMENTATION of surface water based W/S scheme in the Arsenic Affected Areas of South 24 Parganas district</t>
-[...7 lines deleted...]
-  <si>
     <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1,2 ,3 &amp; 4 for Augmentation of Banberia ( Zone-40) water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Baruipur]</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000009/2023-2024</t>
   </si>
   <si>
     <t>944/SMD</t>
   </si>
   <si>
     <t>04/04/2023</t>
   </si>
   <si>
     <t>03/07/2023</t>
   </si>
   <si>
     <t>ORIENTAL ENGINEERING CO.</t>
   </si>
   <si>
-    <t>South 24 Pgs W/S Division I</t>
-[...17 lines deleted...]
-    <t>ASTER CONSULTANCY</t>
+    <t>Laying of Distribution System, Rising Main, Providing Functional Household Tap Connection (FHTC) for Augmentation of BANBERA MOUZA Piped Water Supply Scheme of BARUIPUR Block for implementation of JJM under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns district. [No. of FHTC = 2949] [TSM/018364]</t>
+  </si>
+  <si>
+    <t>AE BSD</t>
+  </si>
+  <si>
+    <t>JE RWS Baruipur Block</t>
+  </si>
+  <si>
+    <t>ORD/000158/2023-2024</t>
+  </si>
+  <si>
+    <t>842/SWD-I</t>
+  </si>
+  <si>
+    <t>05/06/2023</t>
+  </si>
+  <si>
+    <t>03/09/2023</t>
+  </si>
+  <si>
+    <t>RELIABLE CONSTRUCTIONS</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000144/2023-2024</t>
   </si>
   <si>
     <t>295/SWD-I</t>
   </si>
   <si>
     <t>25/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Laying of Distribution System, Rising Main, Providing Functional Household Tap Connection (FHTC) for Augmentation of BANBERA MOUZA Piped Water Supply Scheme of BARUIPUR Block for implementation of JJM under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns district. [No. of FHTC = 2949] [TSM/018364]</t>
-[...20 lines deleted...]
-    <t>RELIABLE CONSTRUCTIONS</t>
+    <t>Sinking of 04 (four) nos. Rig Ground bored 250mm x 150mm dia &amp; 300 mtr. deep Tubewell having 66 mtr. housing pipe by Rotary method for BANBERA (Zone-40) Piped Water Supply Scheme to accommodate FHTC in BARUIPUR Block Block for augmentation of surface water based water supply scheme in the Arsenic affected areas of South 24-Pgns. Dist. under South 24 Paraganas W/S Division-I, PHE Dte. (SM/14858)</t>
+  </si>
+  <si>
+    <t>ORD/000445/2024-2025</t>
+  </si>
+  <si>
+    <t>3895/SWD-I</t>
+  </si>
+  <si>
+    <t>04/09/2024</t>
+  </si>
+  <si>
+    <t>05/04/2025</t>
+  </si>
+  <si>
+    <t>ASIT PRAMANIK</t>
   </si>
   <si>
     <t>Construction of platform for providing FHTC, restoration of road damaged due to laying of pipeline and other allied works for Ground Water based BANBERA piped water supply scheme to accommodate FHTC in BARUIPUR Block under South 24 Parganas W/S Division-I, PHE Dte. for Augmentation of Surface Water Based Water Supply Scheme In Arsenic Affected Areas of South 24 Parganas District. (SM/14858) [2nd call]</t>
   </si>
   <si>
     <t>ORD/000717/2024-2025</t>
   </si>
   <si>
     <t>4551/SWD-I</t>
   </si>
   <si>
     <t>06/11/2024</t>
   </si>
   <si>
     <t>21/12/2024</t>
   </si>
   <si>
     <t>SANA ENTERPRISE</t>
   </si>
   <si>
-    <t>Sinking of 04 (four) nos. Rig Ground bored 250mm x 150mm dia &amp; 300 mtr. deep Tubewell having 66 mtr. housing pipe by Rotary method for BANBERA (Zone-40) Piped Water Supply Scheme to accommodate FHTC in BARUIPUR Block Block for augmentation of surface water based water supply scheme in the Arsenic affected areas of South 24-Pgns. Dist. under South 24 Paraganas W/S Division-I, PHE Dte. (SM/14858)</t>
-[...16 lines deleted...]
-  <si>
     <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no-2 of Banberia (Zone-40) W/S Scheme under SMD, P.H.E. Dte.(Block-Baruipur)(SM/14858)</t>
   </si>
   <si>
     <t>ORD/000134/2025-2026</t>
   </si>
   <si>
     <t>692/SMSD</t>
   </si>
   <si>
     <t>15/05/2025</t>
   </si>
   <si>
     <t>30/05/2025</t>
   </si>
   <si>
     <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no-1 of Banberia (Zone-40) W/S Scheme under SMD, P.H.E. Dte.(Block-Baruipur)(SM/14858)</t>
   </si>
   <si>
     <t>ORD/000135/2025-2026</t>
   </si>
   <si>
     <t>691/SMSD</t>
   </si>
   <si>
     <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no-3 of Banberia (Zone-40) W/S Scheme under SMD, P.H.E. Dte.(Block-Baruipur)(SM/14858)</t>
@@ -276,50 +276,59 @@
     <t>Charges for new service connection at pump house no- 4 of Banberia water supply scheme (Baruipur Block)</t>
   </si>
   <si>
     <t>BILL/00746/2025-2026</t>
   </si>
   <si>
     <t>18/06/2025</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Charges for service connection at pump house no- 2 of Banberia water supply scheme (Baruipur)</t>
   </si>
   <si>
     <t>BILL/00736/2025-2026</t>
   </si>
   <si>
     <t>Additional Charges for service connection at pump house no-3 of Banberia water supply scheme (Baruipur Block)</t>
   </si>
   <si>
     <t>BILL/02062/2025-2026</t>
   </si>
   <si>
     <t>10/09/2025</t>
+  </si>
+  <si>
+    <t>Charges for new service connection at pump house no- 3 of Banberia water supply scheme (Baruipur Block)</t>
+  </si>
+  <si>
+    <t>BILL/01293/2025-2026</t>
+  </si>
+  <si>
+    <t>01/08/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -708,51 +717,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -846,635 +855,635 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13" t="s">
+      <c r="I3" s="13"/>
+      <c r="J3" s="13"/>
+      <c r="K3" s="4" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13" t="s">
+      <c r="L3" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="K3" s="4" t="s">
+      <c r="M3" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="L3" s="4" t="s">
+      <c r="N3" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="M3" s="4" t="s">
+      <c r="O3" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="N3" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P3" s="4">
-        <v>43.1</v>
+        <v>3.01</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>3.01</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>3.01</v>
+        <v>43.1</v>
       </c>
       <c r="Q4" s="4">
-        <v>3.01</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>40</v>
       </c>
-      <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
+      <c r="I5" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>42</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>23.39</v>
+        <v>349.93</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>289.34</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>82.68</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>85</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
-[...6 lines deleted...]
-      </c>
+        <v>48</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>349.93</v>
+        <v>23.39</v>
       </c>
       <c r="Q6" s="4">
-        <v>289.34</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>82.68</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>85</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>53</v>
       </c>
-      <c r="I7" s="13"/>
-      <c r="J7" s="13"/>
+      <c r="I7" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>42</v>
+      </c>
       <c r="K7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P7" s="4">
-        <v>73.31</v>
+        <v>63.43</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>59</v>
       </c>
-      <c r="I8" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P8" s="4">
-        <v>63.43</v>
+        <v>73.31</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>65</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>26</v>
+        <v>33</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="P9" s="4">
         <v>0.88</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>70</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>26</v>
+        <v>33</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="P10" s="4">
         <v>0.88</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>73</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>26</v>
+        <v>33</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>68</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="P11" s="4">
         <v>0.88</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>76</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>26</v>
+        <v>33</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>68</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="P12" s="4">
         <v>0.88</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>79</v>
       </c>
       <c r="I13" s="13"/>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
         <v>80</v>
       </c>
       <c r="L13" s="4"/>
       <c r="M13" s="4" t="s">
         <v>81</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>81</v>
       </c>
@@ -1485,51 +1494,51 @@
         <v>10.82</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>83</v>
       </c>
       <c r="I14" s="13"/>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
         <v>84</v>
       </c>
       <c r="L14" s="4"/>
       <c r="M14" s="4" t="s">
         <v>81</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>81</v>
       </c>
@@ -1540,134 +1549,191 @@
         <v>8.1</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>85</v>
       </c>
       <c r="I15" s="13"/>
       <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
         <v>86</v>
       </c>
       <c r="L15" s="4"/>
       <c r="M15" s="4" t="s">
         <v>87</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>82</v>
       </c>
       <c r="P15" s="4">
         <v>10.07</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
-      <c r="A16" s="7" t="s">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3"/>
+      <c r="D16" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H16" s="13" t="s">
         <v>88</v>
       </c>
-      <c r="B16" s="7"/>
-[...22 lines deleted...]
-      <c r="S16" s="8"/>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
+      <c r="K16" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="L16" s="4">
+        <v>42152</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="P16" s="4">
+        <v>1.71</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>0</v>
+      </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="14"/>
+      <c r="K17" s="8"/>
+      <c r="L17" s="8"/>
+      <c r="M17" s="8"/>
+      <c r="N17" s="8"/>
+      <c r="O17" s="8">
+        <v>590.41</v>
+      </c>
+      <c r="P17" s="8">
+        <v>292.35</v>
+      </c>
+      <c r="Q17" s="8">
+        <v>49.52</v>
+      </c>
+      <c r="R17" s="8"/>
+      <c r="S17" s="8"/>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>