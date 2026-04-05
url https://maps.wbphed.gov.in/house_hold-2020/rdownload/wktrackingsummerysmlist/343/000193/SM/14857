--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -240,50 +240,86 @@
     <t>07/06/2024</t>
   </si>
   <si>
     <t>22/07/2024</t>
   </si>
   <si>
     <t>JHARNA ENTERPRISE (PROP. PINAKY KARMAKAR)</t>
   </si>
   <si>
     <t>Construction of Boundary Wall, Land Development, Pathway, Drain &amp; others allied works of Head Work Site ATGHARA PWSS within Sonarpur Block ATGHARA Piped Water Supply Scheme to accommodate FHTC in Sonarpur Block under South 24-Parganas W/S Division-I PHE Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission. (SM/14857)</t>
   </si>
   <si>
     <t>ORD/001071/2024-2025</t>
   </si>
   <si>
     <t>5339/SWD-I</t>
   </si>
   <si>
     <t>30/12/2024</t>
   </si>
   <si>
     <t>10/11/2025</t>
   </si>
   <si>
     <t>RAJ CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Earthwork in filling in Head Work Site with good earth for proposed ATGHARA Pipe water supply scheme to accommodate FHTC in Sonarpur Block under South 24 Parganas W/S Division-I, PHE Dte. for Augmentation of Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24 Parganas Dist. under Jal Jeevan Mission.(SM/14857)</t>
+  </si>
+  <si>
+    <t>ORD/000742/2023-2024</t>
+  </si>
+  <si>
+    <t>524/SWD-I</t>
+  </si>
+  <si>
+    <t>29/01/2024</t>
+  </si>
+  <si>
+    <t>24/12/2024</t>
+  </si>
+  <si>
+    <t>SUPER CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Sinking of Rig bored 250mm x 150mm dia. &amp; 300 mtr. deep Tubewell having 66 mtr. housing pipe by Rotary method at 2nd Tubewell site for ATGHARA PWSS of SONARPUR Block for Augmentaion of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs district under South 24-Parganas W/S Division-I, P.H.E. Dte. [SM/14857]</t>
+  </si>
+  <si>
+    <t>ORD/000787/2023-2024</t>
+  </si>
+  <si>
+    <t>1070/SWD-I</t>
+  </si>
+  <si>
+    <t>04/03/2024</t>
+  </si>
+  <si>
+    <t>08/02/2025</t>
+  </si>
+  <si>
+    <t>BORING HOUSE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -672,51 +708,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="49.416504" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1266,87 +1302,209 @@
       </c>
       <c r="N10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>75</v>
       </c>
       <c r="P10" s="4">
         <v>39.61</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>50</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" s="13" t="s">
         <v>76</v>
       </c>
-      <c r="B11" s="7"/>
-[...22 lines deleted...]
-      <c r="S11" s="8"/>
+      <c r="I11" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="P11" s="4">
+        <v>7.17</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>100</v>
+      </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3"/>
+      <c r="D12" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H12" s="13" t="s">
+        <v>82</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="P12" s="4">
+        <v>15.81</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>100</v>
+      </c>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="7" t="s">
+        <v>88</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>599.03</v>
+      </c>
+      <c r="P13" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>0</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>