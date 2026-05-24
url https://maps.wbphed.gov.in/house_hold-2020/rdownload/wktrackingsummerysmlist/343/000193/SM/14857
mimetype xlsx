--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -1105,54 +1105,54 @@
       <c r="I7" s="13" t="s">
         <v>50</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>51</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P7" s="4">
         <v>421.83</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>31.27</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>7.41</v>
       </c>
       <c r="S7" s="4">
         <v>30</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1166,54 +1166,54 @@
       <c r="I8" s="13" t="s">
         <v>57</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>51</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P8" s="4">
         <v>15.85</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>15.53</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>97.98</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1227,54 +1227,54 @@
       <c r="I9" s="13" t="s">
         <v>64</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>51</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="P9" s="4">
         <v>10.83</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>9.88</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>91.19</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1444,54 +1444,54 @@
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>88</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>599.03</v>
       </c>
       <c r="P13" s="8">
-        <v>0</v>
+        <v>56.68</v>
       </c>
       <c r="Q13" s="8">
-        <v>0</v>
+        <v>9.46</v>
       </c>
       <c r="R13" s="8"/>
       <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>