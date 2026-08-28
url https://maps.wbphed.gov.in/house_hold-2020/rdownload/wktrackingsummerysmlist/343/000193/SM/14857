--- v3 (2026-05-24)
+++ v4 (2026-08-28)
@@ -77,213 +77,213 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
+    <t>South 24 Pgs W/S Division I</t>
+  </si>
+  <si>
+    <t>ATGHARA piped water supply scheme to accommodate FHTC in SONARPUR block under South 24 Parganas W/S Division-I for AUGMENTATION of surface water based W/S scheme in the Arsenic Affected Areas of South 24 Parganas District Under JJM</t>
+  </si>
+  <si>
+    <t>SM/14857</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Construction of 350 cum capacity OHR (20 mtr. Staging Height) including design drawing of Pile Foundation &amp; pile cap after soil investigation, construction of Pump House cum Chlorine Room, Laying Distribution System, Rising Main, Functional Household Tap Connection (FHTC) for ATGHARA Piped Water Supply Scheme to accommodate FHTC in SONARPUR Block for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission. (No of FHTC = 2247) (TSM/018118)</t>
+  </si>
+  <si>
+    <t>AE HQ-I,Assistant engineer (contractual)</t>
+  </si>
+  <si>
+    <t>JE-3</t>
+  </si>
+  <si>
+    <t>ORD/000049/2023-2024</t>
+  </si>
+  <si>
+    <t>268/SWD-I</t>
+  </si>
+  <si>
+    <t>24/04/2023</t>
+  </si>
+  <si>
+    <t>18/02/2024</t>
+  </si>
+  <si>
+    <t>TUMPA ASSOCIATES</t>
+  </si>
+  <si>
     <t>S24 Pgns Mechanical</t>
   </si>
   <si>
-    <t>ATGHARA piped water supply scheme to accommodate FHTC in SONARPUR block under South 24 Parganas W/S Division-I for AUGMENTATION of surface water based W/S scheme in the Arsenic Affected Areas of South 24 Parganas District Under JJM</t>
-[...7 lines deleted...]
-  <si>
     <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1 &amp; 2 for Augmentation of Atghara water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Sonarpur]</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000056/2023-2024</t>
   </si>
   <si>
     <t>1052/SMD</t>
   </si>
   <si>
     <t>17/04/2023</t>
   </si>
   <si>
     <t>16/07/2023</t>
   </si>
   <si>
     <t>M.S.ENTERPRISE</t>
   </si>
   <si>
-    <t>South 24 Pgs W/S Division I</t>
-[...1 lines deleted...]
-  <si>
     <t>Sinking of 02 (Two) Rig bored 250mm x 150mm dia. &amp; 300 mtr. deep Tubewell having 66 mtr. housing pipe by Rotary method for ATGHARA PWSS of SONARPUR block for Augmentaion of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs district under South 24-Parganas W/S Division-I, P.H.E. Dte. [TSM/018118] (2nd Call)</t>
   </si>
   <si>
     <t>AE HQ-I</t>
   </si>
   <si>
     <t>ORD/000224/2023-2024</t>
   </si>
   <si>
     <t>1400/SWD-I</t>
   </si>
   <si>
     <t>14/07/2023</t>
   </si>
   <si>
     <t>13/08/2023</t>
   </si>
   <si>
     <t>G.B. CONSTRUCTION</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000034/2023-2024</t>
   </si>
   <si>
     <t>286/SWD-I</t>
   </si>
   <si>
-    <t>24/04/2023</t>
-[...1 lines deleted...]
-  <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000243/2023-2024</t>
   </si>
   <si>
     <t>1006/SWD-I</t>
   </si>
   <si>
     <t>09/06/2023</t>
   </si>
   <si>
-    <t>Construction of 350 cum capacity OHR (20 mtr. Staging Height) including design drawing of Pile Foundation &amp; pile cap after soil investigation, construction of Pump House cum Chlorine Room, Laying Distribution System, Rising Main, Functional Household Tap Connection (FHTC) for ATGHARA Piped Water Supply Scheme to accommodate FHTC in SONARPUR Block for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission. (No of FHTC = 2247) (TSM/018118)</t>
-[...17 lines deleted...]
-    <t>TUMPA ASSOCIATES</t>
+    <t>Construction of Boundary Wall and others allied works at 2nd Tubewell site of ATGHARA PWSS within Sonarpur Block "ATGHARA Piped Water Supply Scheme to accommodate FHTC in Sonarpur Block under South 24-Parganas, W/S Division-I, PHE Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission". (SM/14857)</t>
+  </si>
+  <si>
+    <t>Assistant engineer (contractual)</t>
+  </si>
+  <si>
+    <t>ORD/000230/2024-2025</t>
+  </si>
+  <si>
+    <t>2650/SWD-I</t>
+  </si>
+  <si>
+    <t>07/06/2024</t>
+  </si>
+  <si>
+    <t>22/07/2024</t>
+  </si>
+  <si>
+    <t>JHARNA ENTERPRISE (PROP. PINAKY KARMAKAR)</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall, Land Development, Pathway, Drain &amp; others allied works of Head Work Site ATGHARA PWSS within Sonarpur Block ATGHARA Piped Water Supply Scheme to accommodate FHTC in Sonarpur Block under South 24-Parganas W/S Division-I PHE Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission. (SM/14857)</t>
+  </si>
+  <si>
+    <t>ORD/001071/2024-2025</t>
+  </si>
+  <si>
+    <t>5339/SWD-I</t>
+  </si>
+  <si>
+    <t>30/12/2024</t>
+  </si>
+  <si>
+    <t>10/11/2025</t>
+  </si>
+  <si>
+    <t>RAJ CONSTRUCTION</t>
   </si>
   <si>
     <t>Sinking of Rig bored 250mm x 150mm dia. &amp; 300 mtr. deep Tubewell having 66 mtr. housing pipe by Rotary method for ATGHARA PWSS of SONARPUR block for Augmentaion of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs district under South 24-Parganas W/S Division-I, P.H.E. Dte. [TSM/018118]</t>
   </si>
   <si>
     <t>AE HQ-II</t>
   </si>
   <si>
     <t>ORD/000747/2023-2024</t>
   </si>
   <si>
     <t>561/SWD-I</t>
   </si>
   <si>
     <t>31/01/2024</t>
   </si>
   <si>
     <t>15/02/2024</t>
   </si>
   <si>
     <t>MUNNA AGROTECH ENTERPRISE</t>
-  </si>
-[...37 lines deleted...]
-    <t>RAJ CONSTRUCTION</t>
   </si>
   <si>
     <t>Earthwork in filling in Head Work Site with good earth for proposed ATGHARA Pipe water supply scheme to accommodate FHTC in Sonarpur Block under South 24 Parganas W/S Division-I, PHE Dte. for Augmentation of Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24 Parganas Dist. under Jal Jeevan Mission.(SM/14857)</t>
   </si>
   <si>
     <t>ORD/000742/2023-2024</t>
   </si>
   <si>
     <t>524/SWD-I</t>
   </si>
   <si>
     <t>29/01/2024</t>
   </si>
   <si>
     <t>24/12/2024</t>
   </si>
   <si>
     <t>SUPER CONSTRUCTION</t>
   </si>
   <si>
     <t>Sinking of Rig bored 250mm x 150mm dia. &amp; 300 mtr. deep Tubewell having 66 mtr. housing pipe by Rotary method at 2nd Tubewell site for ATGHARA PWSS of SONARPUR Block for Augmentaion of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs district under South 24-Parganas W/S Division-I, P.H.E. Dte. [SM/14857]</t>
   </si>
   <si>
     <t>ORD/000787/2023-2024</t>
   </si>
@@ -868,572 +868,572 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>23.44</v>
+        <v>421.83</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>31.27</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>7.41</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>35</v>
       </c>
-      <c r="J4" s="13"/>
+      <c r="J4" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="P4" s="4">
-        <v>31.7</v>
+        <v>23.44</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>41</v>
-[...1 lines deleted...]
-      <c r="I5" s="13"/>
+        <v>42</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>43</v>
+      </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="P5" s="4">
-        <v>18.93</v>
+        <v>31.7</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>48</v>
+        <v>30</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>48</v>
+        <v>30</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>45</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>13.84</v>
+        <v>18.93</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>49</v>
       </c>
-      <c r="I7" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="L7" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>421.83</v>
+        <v>13.84</v>
       </c>
       <c r="Q7" s="4">
-        <v>31.27</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>7.41</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>56</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>57</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>51</v>
+        <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P8" s="4">
-        <v>15.85</v>
+        <v>10.83</v>
       </c>
       <c r="Q8" s="4">
-        <v>15.53</v>
+        <v>9.88</v>
       </c>
       <c r="R8" s="4">
-        <v>97.98</v>
+        <v>91.19</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>63</v>
       </c>
       <c r="I9" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K9" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="J9" s="13" t="s">
-[...2 lines deleted...]
-      <c r="K9" s="4" t="s">
+      <c r="L9" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="M9" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="M9" s="4" t="s">
+      <c r="N9" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="N9" s="4" t="s">
+      <c r="O9" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="O9" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>10.83</v>
+        <v>39.61</v>
       </c>
       <c r="Q9" s="4">
-        <v>9.88</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>91.19</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="I10" s="13" t="s">
         <v>70</v>
       </c>
-      <c r="I10" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J10" s="13" t="s">
-        <v>51</v>
+        <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>75</v>
       </c>
       <c r="P10" s="4">
-        <v>39.61</v>
+        <v>15.85</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>15.53</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>97.98</v>
       </c>
       <c r="S10" s="4">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>76</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>64</v>
+        <v>57</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>51</v>
+        <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>80</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>81</v>
       </c>
       <c r="P11" s="4">
         <v>7.17</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>82</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>64</v>
+        <v>57</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>51</v>
+        <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>85</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>86</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>87</v>
       </c>
       <c r="P12" s="4">
         <v>15.81</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>