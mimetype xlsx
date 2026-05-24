--- v0 (2026-04-05)
+++ v1 (2026-05-24)
@@ -911,54 +911,54 @@
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
         <v>2.63</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>2.61</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>99.17</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1086,54 +1086,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>50</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P7" s="4">
         <v>15.8</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>15.27</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>96.65</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>56</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1261,54 +1261,54 @@
       <c r="I10" s="13" t="s">
         <v>65</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>66</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P10" s="4">
         <v>22.31</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>10.55</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>47.28</v>
       </c>
       <c r="S10" s="4">
         <v>40</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1322,54 +1322,54 @@
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>50</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>48</v>
       </c>
       <c r="P11" s="4">
         <v>312.42</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>60.37</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>19.32</v>
       </c>
       <c r="S11" s="4">
         <v>70</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1413,54 +1413,54 @@
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>83</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>557.25</v>
       </c>
       <c r="P13" s="8">
-        <v>0</v>
+        <v>88.8</v>
       </c>
       <c r="Q13" s="8">
-        <v>0</v>
+        <v>15.94</v>
       </c>
       <c r="R13" s="8"/>
       <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>