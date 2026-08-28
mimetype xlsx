--- v1 (2026-05-24)
+++ v2 (2026-08-28)
@@ -89,204 +89,204 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
     <t>South 24 Pgs W/S Division I</t>
   </si>
   <si>
     <t>Proposed Ground water based DEHIMEDAN MALLA piped water supply scheme to accommodate FHTC in BARUIPUR block under South 24 Parganas W/S Division-I, South 24 Parganas District for AUGMENTATION of surface water based Water Supply scheme in the Arsenic Affec</t>
   </si>
   <si>
     <t>SM/14856</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Preparation and submission of Detailed Project Report of Ground Water Based Dehimedan Malla Piped Water Supply Scheme to accommodate FHTC in Baruipur Block under South 24-Pgs W/S Division-I, PHE Dte for Augmentation of Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns. district.</t>
+  </si>
+  <si>
+    <t>ORD/000930/2022-2023</t>
+  </si>
+  <si>
+    <t>1220/SWD-I</t>
+  </si>
+  <si>
+    <t>05/09/2022</t>
+  </si>
+  <si>
+    <t>05/10/2022</t>
+  </si>
+  <si>
+    <t>GEO SOLUTION</t>
+  </si>
+  <si>
     <t>Sinking of 02 (Two) nos. of Rig bored 250mm x 150mm dia. &amp; 300 mtr. deep Tubewell by Rotary method for DEHI MEDAN MALLA PWSS of BARUIPUR block under South 24-Parganas W/S Division-I, P.H.E. Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs district. [TSM/018699]</t>
   </si>
   <si>
     <t>AE BSD</t>
   </si>
   <si>
     <t>ORD/000622/2022-2023</t>
   </si>
   <si>
     <t>3245/SWD-I</t>
   </si>
   <si>
     <t>01/03/2023</t>
   </si>
   <si>
     <t>31/03/2023</t>
   </si>
   <si>
     <t>RUBY ENTERPRISE</t>
   </si>
   <si>
-    <t>Preparation and submission of Detailed Project Report of Ground Water Based Dehimedan Malla Piped Water Supply Scheme to accommodate FHTC in Baruipur Block under South 24-Pgs W/S Division-I, PHE Dte for Augmentation of Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns. district.</t>
-[...14 lines deleted...]
-    <t>GEO SOLUTION</t>
+    <t>S24 Pgns Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1 &amp; 2for Augmentation of Dehimedan Malla water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Baruipur]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000012/2023-2024</t>
+  </si>
+  <si>
+    <t>947/SMD</t>
+  </si>
+  <si>
+    <t>04/04/2023</t>
+  </si>
+  <si>
+    <t>03/07/2023</t>
+  </si>
+  <si>
+    <t>SARKAR ELECTRICAL</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall, Chlorine Room along with Laying of Distribution System, Rising Main, Providing Functional Household Tap Connection (FHTC) for Augmentation of DEHI MADAN MOLLA MOUZA Piped Water Supply Scheme of BARUIPUR Block for implementation of JJM under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns district. [No. of FHTC = 2670] [TSM/018699]</t>
+  </si>
+  <si>
+    <t>JE-1</t>
+  </si>
+  <si>
+    <t>ORD/000103/2023-2024</t>
+  </si>
+  <si>
+    <t>473/SWD-I</t>
+  </si>
+  <si>
+    <t>04/05/2023</t>
+  </si>
+  <si>
+    <t>24/06/2025</t>
+  </si>
+  <si>
+    <t>BISWAS ENTERPRISE</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000100/2023-2024</t>
   </si>
   <si>
     <t>294/SWD-I</t>
   </si>
   <si>
     <t>25/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Construction of boundary wall, platform for FHTC, pipeline protection development of land and other allied works for Ground water based DEHI MEDAN MALLA piped water supply scheme to accommodate FHTC in BARUIPUR block under South 24 Parganas W/S Division-I, PHE Dte for AUGMENTATION of surface water based W/S scheme in the Arsenic Affected Areas of South 24 Parganas district.(SM/14856)</t>
   </si>
   <si>
     <t>ORD/000340/2024-2025</t>
   </si>
   <si>
     <t>3314/SWD-I</t>
   </si>
   <si>
     <t>23/07/2024</t>
   </si>
   <si>
     <t>06/09/2024</t>
   </si>
   <si>
-    <t>BISWAS ENTERPRISE</t>
-[...1 lines deleted...]
-  <si>
     <t>Sinking of Rig bored 250mm x 150mm dia. &amp; 300 mtr. deep Tubewell having 66 mtr. housing pipe by Rotary method at Head Work site for DEHIMEDAN MALLA PWSS to acccommodate FHTC in BARUIPUR block under South 24-Parganas W/S Division-I, South 24-Pgns district for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs district. [SM/14856]</t>
   </si>
   <si>
-    <t>JE-1</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000870/2023-2024</t>
   </si>
   <si>
     <t>1327/SWD-I</t>
   </si>
   <si>
     <t>15/03/2024</t>
   </si>
   <si>
     <t>30/03/2024</t>
   </si>
   <si>
     <t>G.M. ENTERPRISE (MURSHIDABAD)</t>
   </si>
   <si>
-    <t>S24 Pgns Mechanical</t>
+    <t>Charges for New service connection at Dihi Medan Malla-I</t>
+  </si>
+  <si>
+    <t>BILL/00211/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-67</t>
+  </si>
+  <si>
+    <t>16/05/2024</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
   </si>
   <si>
     <t>Charges for new service connection at Pump house no-2 of Dihi Medan Malla.</t>
   </si>
   <si>
     <t>BILL/00212/2024-2025</t>
-  </si>
-[...52 lines deleted...]
-    <t>24/06/2025</t>
   </si>
   <si>
     <t>Sinking of Rig bored 250mm x 150mm dia. &amp; 300 mtr. deep Tubewell having 66 mtr. housing pipe by Rotary method at 2nd Tubewell site for DEHI MEDAN MALLA Piped Water Supply Scheme to accommodate FHTC in BARUIPUR Block under South 24-Parganas W/S Division-I, PHE Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs District. [SM/14856]</t>
   </si>
   <si>
     <t>ORD/001151/2024-2025</t>
   </si>
   <si>
     <t>369/SWD-I</t>
   </si>
   <si>
     <t>04/02/2025</t>
   </si>
   <si>
     <t>06/03/2025</t>
   </si>
   <si>
     <t>SIMPLEX DRILLING COMPANY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -831,548 +831,548 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I3" s="13"/>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="L3" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="L3" s="4" t="s">
+      <c r="M3" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="M3" s="4" t="s">
+      <c r="N3" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="N3" s="4" t="s">
+      <c r="O3" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="O3" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P3" s="4">
-        <v>31.65</v>
+        <v>2.63</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.61</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>99.17</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="I4" s="13" t="s">
         <v>32</v>
       </c>
-      <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
-        <v>2.63</v>
+        <v>31.65</v>
       </c>
       <c r="Q4" s="4">
-        <v>2.61</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>99.17</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>21</v>
+        <v>38</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>39</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>41</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="M5" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="N5" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="O5" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="P5" s="4">
+        <v>22.31</v>
+      </c>
+      <c r="Q5" s="4">
+        <v>10.55</v>
+      </c>
+      <c r="R5" s="4">
+        <v>47.28</v>
+      </c>
+      <c r="S5" s="4">
         <v>40</v>
-      </c>
-[...19 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>47</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>48</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>95.68</v>
+        <v>312.42</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>60.37</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>19.32</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>49</v>
-[...6 lines deleted...]
-      </c>
+        <v>54</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="P7" s="4">
-        <v>15.8</v>
+        <v>54.56</v>
       </c>
       <c r="Q7" s="4">
-        <v>15.27</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>96.65</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>56</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>61</v>
+        <v>53</v>
       </c>
       <c r="P8" s="4">
-        <v>2.95</v>
+        <v>95.68</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>56</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>64</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>48</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>59</v>
+        <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>60</v>
+        <v>67</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>61</v>
+        <v>69</v>
       </c>
       <c r="P9" s="4">
-        <v>3.45</v>
+        <v>15.8</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>15.27</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>96.65</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>56</v>
+        <v>38</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>64</v>
-[...6 lines deleted...]
-      </c>
+        <v>70</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="P10" s="4">
-        <v>22.31</v>
+        <v>3.45</v>
       </c>
       <c r="Q10" s="4">
-        <v>10.55</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>47.28</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>21</v>
+        <v>38</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
+        <v>75</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
+      <c r="K11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="L11" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="I11" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K11" s="4" t="s">
+      <c r="M11" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="N11" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="O11" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="M11" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>312.42</v>
+        <v>2.95</v>
       </c>
       <c r="Q11" s="4">
-        <v>60.37</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>19.32</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>