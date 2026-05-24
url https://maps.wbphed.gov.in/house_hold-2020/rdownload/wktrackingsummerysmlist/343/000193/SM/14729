--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -231,50 +231,89 @@
     <t>09/07/2024</t>
   </si>
   <si>
     <t>07/03/2025</t>
   </si>
   <si>
     <t>M/S. S.S. ENTERPRISE (NODAKHALI)</t>
   </si>
   <si>
     <t>Construction of 03 (three) nos. chlorination room at O.H.R. sites for Zone-IV (Hijalhat), Zone-VIII (Khelarampur) &amp; Zone-IX (Ghola Noapara) to accommodate FHTC in Magrahat-I Block under South 24-Pgns W/S Division-I, PHE Dte. South 24 Parganas District. (SM/16187), (SM/14729), (SM/14725)</t>
   </si>
   <si>
     <t>ORD/000026/2025-2026</t>
   </si>
   <si>
     <t>978/SWD-I</t>
   </si>
   <si>
     <t>09/04/2025</t>
   </si>
   <si>
     <t>08/06/2025</t>
   </si>
   <si>
     <t>CIVIL TECH CONSTRUCTION AND CONSULTANT</t>
+  </si>
+  <si>
+    <t>Land development at OHR site of KHELARAMPUR, ZONE-VIII of Mograhat-I Block for Augmentation of existing laying distribution system including New OHR and allied works to extend the benefit of 100% household in Zone-VIII at KHELARAMPUR within Mega Surface Water Based Water Supply Scheme for Falta-Mathurapur, District South 24 Pgns. under South 24-Pgns W/S Divn-I, PHE Dte. (SM/14729)</t>
+  </si>
+  <si>
+    <t>ORD/000429/2024-2025</t>
+  </si>
+  <si>
+    <t>3871/SWD-I</t>
+  </si>
+  <si>
+    <t>03/09/2024</t>
+  </si>
+  <si>
+    <t>08/02/2025</t>
+  </si>
+  <si>
+    <t>NIRMAL UDYOG</t>
+  </si>
+  <si>
+    <t>Providing support service for detail surveying, cross checking of available LOP with making permission drawings for other department by using Survey Instruments like Remotely Piloted Aircraft System / DGPS / Total station etc. and detailed design of pipeline by using Watergems Software on the besis of the population density within the Zone-VIII of Mograhat-I block under Mega surface water based water supply scheme for Falta-Mathurapur, Dist- South 24-Pgns.</t>
+  </si>
+  <si>
+    <t>JE2,JE4</t>
+  </si>
+  <si>
+    <t>ORD/000771/2020-2021</t>
+  </si>
+  <si>
+    <t>1048/SWD-I</t>
+  </si>
+  <si>
+    <t>05/10/2020</t>
+  </si>
+  <si>
+    <t>01/10/2022</t>
+  </si>
+  <si>
+    <t>DEVELOPMENT CONSULTANTS PVT LTD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -663,51 +702,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="58.842773" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -824,54 +863,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>4.73</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>4.7</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>99.4</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -883,54 +922,54 @@
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="P4" s="4">
         <v>4.8</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>4.8</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>99.94</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -942,54 +981,54 @@
         <v>36</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P5" s="4">
         <v>16.51</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>15.21</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>92.12</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1001,54 +1040,54 @@
         <v>41</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P6" s="4">
         <v>4.81</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>4.76</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>98.92</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1176,54 +1215,54 @@
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>55</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>56</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>57</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P9" s="4">
         <v>1859.15</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>544.31</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>29.28</v>
       </c>
       <c r="S9" s="4">
         <v>52</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1237,54 +1276,54 @@
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>55</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>62</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>63</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P10" s="4">
         <v>426.02</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>34.58</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>8.12</v>
       </c>
       <c r="S10" s="4">
         <v>20</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1312,87 +1351,209 @@
       </c>
       <c r="N11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="P11" s="4">
         <v>19.37</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3"/>
+      <c r="D12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H12" s="13" t="s">
         <v>73</v>
       </c>
-      <c r="B12" s="7"/>
-[...22 lines deleted...]
-      <c r="S12" s="8"/>
+      <c r="I12" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="P12" s="4">
+        <v>6.87</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>6.48</v>
+      </c>
+      <c r="R12" s="4">
+        <v>94.37</v>
+      </c>
+      <c r="S12" s="4">
+        <v>97</v>
+      </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H13" s="13" t="s">
+        <v>79</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>80</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="P13" s="4">
+        <v>4.84</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>98</v>
+      </c>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="7" t="s">
+        <v>86</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>2443.15</v>
+      </c>
+      <c r="P14" s="8">
+        <v>614.86</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>25.17</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>