--- v2 (2026-05-24)
+++ v3 (2026-08-28)
@@ -89,231 +89,231 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
     <t>South 24 Pgs W/S Division I</t>
   </si>
   <si>
     <t>Augmentation of existing laying distribution system including New OHR and allied works to extend the benefit of 100% Household in ZONE-VIII at KHELARAMPUR under MOGRAHAT-I block within Mega surface water based water supply scheme of Falta-Mathurapur dist.</t>
   </si>
   <si>
     <t>SM/14729</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Providing support service for detail surveying, cross checking of available LOP with making permission drawings for other department by using Survey Instruments like Remotely Piloted Aircraft System / DGPS / Total station etc. and detailed design of pipeline by using Watergems Software on the besis of the population density within the Zone-VIII of Mograhat-I block under Mega surface water based water supply scheme for Falta-Mathurapur, Dist- South 24-Pgns.</t>
+  </si>
+  <si>
+    <t>AE SWSD-II</t>
+  </si>
+  <si>
+    <t>JE2,JE4</t>
+  </si>
+  <si>
+    <t>ORD/000771/2020-2021</t>
+  </si>
+  <si>
+    <t>1048/SWD-I</t>
+  </si>
+  <si>
+    <t>05/10/2020</t>
+  </si>
+  <si>
+    <t>01/10/2022</t>
+  </si>
+  <si>
+    <t>DEVELOPMENT CONSULTANTS PVT LTD</t>
+  </si>
+  <si>
     <t>Widening &amp; strengthening of the approach road from the main road towards the OHR Site (From Samsuddin Mondal's house to Zone 8 OHR site) of Mograhat-I Block, Khelarampur mouza, G.P.- Srichanda under Mega Surface Water Based Water Supply Scheme for Falta-Mathurapur under South 24-Pgs. W/S Sub-Divn.-II PHE Dte.</t>
   </si>
   <si>
-    <t>AE SWSD-II</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000341/2021-2022</t>
   </si>
   <si>
     <t>1234/SWD-I</t>
   </si>
   <si>
     <t>12/11/2021</t>
   </si>
   <si>
     <t>27/11/2021</t>
   </si>
   <si>
     <t>J. ENTERPRISE</t>
   </si>
   <si>
     <t>Widening &amp; strengthening of the approach road from the OHR Site of Zone-8 to Paschim Khelarampur F.P. School of Mograhat-I Block, Khelarampur mouza, G.P.- Srichanda under Mega Surface Water Based Water Supply Scheme for Falta-Mathurapur under South 24-Pgs. W/S Sub-Divn.-II PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000342/2021-2022</t>
   </si>
   <si>
     <t>1236/SWD-I</t>
   </si>
   <si>
     <t>S.P. ENTERPRISE</t>
   </si>
   <si>
+    <t>Widening &amp; strengthening of the approach road from the main road towards the OHR Site (From Sirakole road to Pranab Sardar's house) of Zone-8 of Mograhat-I Block, Khelarampur mouza, G.P.- Srichanda under Mega Surface Water Based Water Supply Scheme for Falta-Mathurapur under South 24-Pgs. W/S Sub-Divn.-II PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000340/2021-2022</t>
+  </si>
+  <si>
+    <t>1233/SWD-I</t>
+  </si>
+  <si>
     <t>Construction of boundary wall &amp; other allied works at Head Work Site of Zone-VIII (Khelarampur) at Mograhat-I block under Mega Surface Water Based Water Supply Scheme for Falta-Mathurapur (Length- 116 mtr.) under South 24-Pgs. W/S Division-I PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000344/2021-2022</t>
   </si>
   <si>
     <t>2693/SWD-I</t>
   </si>
   <si>
     <t>25/03/2022</t>
   </si>
   <si>
     <t>23/06/2022</t>
   </si>
   <si>
-    <t>Widening &amp; strengthening of the approach road from the main road towards the OHR Site (From Sirakole road to Pranab Sardar's house) of Zone-8 of Mograhat-I Block, Khelarampur mouza, G.P.- Srichanda under Mega Surface Water Based Water Supply Scheme for Falta-Mathurapur under South 24-Pgs. W/S Sub-Divn.-II PHE Dte.</t>
-[...5 lines deleted...]
-    <t>1233/SWD-I</t>
+    <t>Construction of 1450 cum capacity 20 mtr. staging heigtht Over Head Reservoir as per Departmental Drawing and specification including RCC bored pile and pile cap, Laying Distribution System of piped water supply scheme in Zone - VIII at Khelarampur Mouza of Mograhat-I Block, for augmentation of existing laying distribution system including New OHR and allied works to extend the benefit of 100% Household in ZONE-VIII at KHELARAMPUR under MOGRAHAT-I block within Mega surface water based water supply scheme of Falta-Mathurapur dist.- South 24 pgns. Under south 24 pgns water supply division-I, PHE Dte. (Number of FHTC-11274 Nos.)</t>
+  </si>
+  <si>
+    <t>JE4</t>
+  </si>
+  <si>
+    <t>ORD/000677/2022-2023</t>
+  </si>
+  <si>
+    <t>3454/SWD-I</t>
+  </si>
+  <si>
+    <t>14/03/2023</t>
+  </si>
+  <si>
+    <t>01/09/2025</t>
+  </si>
+  <si>
+    <t>M/S. S.S. ENTERPRISE</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000065/2023-2024</t>
   </si>
   <si>
     <t>284/SWD-I</t>
   </si>
   <si>
     <t>24/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
+    <t>Construction of FHTC platform, road restoration and other allied works for Zone-VIII (Khelarampur) to accommodate FHTC in Magrahat-I Block under South 24-Pgns W/S Divn-I, PHE Dte. South 24 Parganas District. [SM/14729]</t>
+  </si>
+  <si>
+    <t>ORD/000289/2024-2025</t>
+  </si>
+  <si>
+    <t>3105/SWD-I</t>
+  </si>
+  <si>
+    <t>09/07/2024</t>
+  </si>
+  <si>
+    <t>07/03/2025</t>
+  </si>
+  <si>
+    <t>M/S. S.S. ENTERPRISE (NODAKHALI)</t>
+  </si>
+  <si>
+    <t>Land development at OHR site of KHELARAMPUR, ZONE-VIII of Mograhat-I Block for Augmentation of existing laying distribution system including New OHR and allied works to extend the benefit of 100% household in Zone-VIII at KHELARAMPUR within Mega Surface Water Based Water Supply Scheme for Falta-Mathurapur, District South 24 Pgns. under South 24-Pgns W/S Divn-I, PHE Dte. (SM/14729)</t>
+  </si>
+  <si>
+    <t>ORD/000429/2024-2025</t>
+  </si>
+  <si>
+    <t>3871/SWD-I</t>
+  </si>
+  <si>
+    <t>03/09/2024</t>
+  </si>
+  <si>
+    <t>08/02/2025</t>
+  </si>
+  <si>
+    <t>NIRMAL UDYOG</t>
+  </si>
+  <si>
     <t>Payment for Initial 50% of Rs 18504950.00 (Rupees One Crore Eighty Five lakh Four Thousand Nine Hu8ndred Fifty only) i.e. Rs. 9252475.00 (Rupees Ninety two lakh Fifty Two Thousand Four Hundred seventy Five only) For road restoration, damaged due to laying of pipeline at Usthi Sirakol, Sirakol Amratala, Usthi Deula roads and road crossings under Augmentation of existing laying distribution system including New OHR and allied works to extend the benefit of 100% Household in ZONE-VIII at KHELARAMPUR under MOGRAHAT-I block within Mega surface water based water supply scheme of Falta-Mathurapur dist.- South 24 pgns. Under south 24 pgns water supply division-I, PHE Dte. (TSM/014912, SM/14729)</t>
   </si>
   <si>
     <t>BILL/00593/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-364</t>
   </si>
   <si>
     <t>02/10/2024</t>
   </si>
   <si>
     <t>EXECUTIVE ENGINEER, DIAMOND HARBOUR DIVISION, PWD</t>
   </si>
   <si>
-    <t>Construction of 1450 cum capacity 20 mtr. staging heigtht Over Head Reservoir as per Departmental Drawing and specification including RCC bored pile and pile cap, Laying Distribution System of piped water supply scheme in Zone - VIII at Khelarampur Mouza of Mograhat-I Block, for augmentation of existing laying distribution system including New OHR and allied works to extend the benefit of 100% Household in ZONE-VIII at KHELARAMPUR under MOGRAHAT-I block within Mega surface water based water supply scheme of Falta-Mathurapur dist.- South 24 pgns. Under south 24 pgns water supply division-I, PHE Dte. (Number of FHTC-11274 Nos.)</t>
-[...37 lines deleted...]
-  <si>
     <t>Construction of 03 (three) nos. chlorination room at O.H.R. sites for Zone-IV (Hijalhat), Zone-VIII (Khelarampur) &amp; Zone-IX (Ghola Noapara) to accommodate FHTC in Magrahat-I Block under South 24-Pgns W/S Division-I, PHE Dte. South 24 Parganas District. (SM/16187), (SM/14729), (SM/14725)</t>
   </si>
   <si>
     <t>ORD/000026/2025-2026</t>
   </si>
   <si>
     <t>978/SWD-I</t>
   </si>
   <si>
     <t>09/04/2025</t>
   </si>
   <si>
     <t>08/06/2025</t>
   </si>
   <si>
     <t>CIVIL TECH CONSTRUCTION AND CONSULTANT</t>
-  </si>
-[...37 lines deleted...]
-    <t>DEVELOPMENT CONSULTANTS PVT LTD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -843,673 +843,673 @@
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13"/>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>4.73</v>
+        <v>4.84</v>
       </c>
       <c r="Q3" s="4">
-        <v>4.7</v>
+        <v>0</v>
       </c>
       <c r="R3" s="4">
-        <v>99.4</v>
+        <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>29</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>4.8</v>
+        <v>4.73</v>
       </c>
       <c r="Q4" s="4">
-        <v>4.8</v>
+        <v>4.7</v>
       </c>
       <c r="R4" s="4">
-        <v>99.94</v>
+        <v>99.4</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="M5" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="N5" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="L5" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O5" s="4" t="s">
-        <v>31</v>
+        <v>42</v>
       </c>
       <c r="P5" s="4">
-        <v>16.51</v>
+        <v>4.8</v>
       </c>
       <c r="Q5" s="4">
-        <v>15.21</v>
+        <v>4.8</v>
       </c>
       <c r="R5" s="4">
-        <v>92.12</v>
+        <v>99.94</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>29</v>
+        <v>36</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="P6" s="4">
         <v>4.81</v>
       </c>
       <c r="Q6" s="4">
         <v>4.76</v>
       </c>
       <c r="R6" s="4">
         <v>98.92</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="I7" s="13"/>
+        <v>46</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>48</v>
+        <v>38</v>
       </c>
       <c r="P7" s="4">
-        <v>3.52</v>
+        <v>16.51</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>15.21</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>92.12</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>51</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>52</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="M8" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="O8" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="P8" s="4">
+        <v>1859.15</v>
+      </c>
+      <c r="Q8" s="4">
+        <v>544.31</v>
+      </c>
+      <c r="R8" s="4">
+        <v>29.28</v>
+      </c>
+      <c r="S8" s="4">
         <v>52</v>
-      </c>
-[...16 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>54</v>
-[...6 lines deleted...]
-      </c>
+        <v>58</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="P9" s="4">
-        <v>1859.15</v>
+        <v>3.52</v>
       </c>
       <c r="Q9" s="4">
-        <v>544.31</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>29.28</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>52</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="P10" s="4">
         <v>426.02</v>
       </c>
       <c r="Q10" s="4">
         <v>34.58</v>
       </c>
       <c r="R10" s="4">
         <v>8.12</v>
       </c>
       <c r="S10" s="4">
         <v>20</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="P11" s="4">
-        <v>19.37</v>
+        <v>6.87</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>6.48</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>94.37</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>97</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>73</v>
-[...6 lines deleted...]
-      </c>
+        <v>75</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="P12" s="4">
-        <v>6.87</v>
+        <v>92.52</v>
       </c>
       <c r="Q12" s="4">
-        <v>6.48</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>94.37</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>97</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>80</v>
+        <v>52</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>81</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="P13" s="4">
-        <v>4.84</v>
+        <v>19.37</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>98</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
         <v>86</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="11"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8">
         <v>2443.15</v>