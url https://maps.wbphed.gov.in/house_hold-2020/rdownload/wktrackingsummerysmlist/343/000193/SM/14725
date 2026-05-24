--- v0 (2026-03-03)
+++ v1 (2026-05-24)
@@ -877,54 +877,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>45.61</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>42.26</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>92.65</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -936,54 +936,54 @@
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>2.15</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>2.07</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>96.18</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -995,54 +995,54 @@
         <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
         <v>16.77</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>16.76</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>99.97</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1174,54 +1174,54 @@
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P8" s="4">
         <v>603.4</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>275.06</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>45.58</v>
       </c>
       <c r="S8" s="4">
         <v>30</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1296,54 +1296,54 @@
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="P10" s="4">
         <v>50.64</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>50.59</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>99.89</v>
       </c>
       <c r="S10" s="4">
         <v>98</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1505,54 +1505,54 @@
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
         <v>90</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="11"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8">
         <v>1115.57</v>
       </c>
       <c r="P14" s="8">
-        <v>0</v>
+        <v>386.73</v>
       </c>
       <c r="Q14" s="8">
-        <v>0</v>
+        <v>34.67</v>
       </c>
       <c r="R14" s="8"/>
       <c r="S14" s="8"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>