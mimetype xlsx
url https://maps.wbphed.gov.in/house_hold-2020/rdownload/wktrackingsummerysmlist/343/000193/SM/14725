--- v1 (2026-05-24)
+++ v2 (2026-08-28)
@@ -89,159 +89,159 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
     <t>South 24 Pgs W/S Division I</t>
   </si>
   <si>
     <t>Augmentation of existing laying distribution system including New OHR and allied works to extend the benefit of 100% Household in ZONE-IX at GHOLA NOAPARA under MOGRAHAT-I block within Mega surface water based water supply scheme of Falta-Mathurapur dist.</t>
   </si>
   <si>
     <t>SM/14725</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Preparation and submission of Detailed Survey, Design and Drawing of laying Distribution System for Zone-IX,Ghola Noyapara (OHR Cap-700 cum) under Mograhat-I Block under Mega Surface Water Based Water Supply Scheme for Falta-Mathurapur, South 24-Pgns. district.</t>
+  </si>
+  <si>
+    <t>AE SWSD-II</t>
+  </si>
+  <si>
+    <t>ORD/000310/2021-2022</t>
+  </si>
+  <si>
+    <t>2604/SWD-I</t>
+  </si>
+  <si>
+    <t>15/03/2022</t>
+  </si>
+  <si>
+    <t>14/04/2022</t>
+  </si>
+  <si>
+    <t>MS R. DUTTA AND CO</t>
+  </si>
+  <si>
+    <t>Construction of R.C.C. Retaining wall for laying of 1422 mm dia MS Rising Main pipeline at Usthi bridge to extened the benefit of 100% Household in Zone-IX at GHOLANOAPARA under Mograhat-I Block within Mega Surface Water Based Water Supply Scheme of Falta-Mathurapur Dist- South 24 Pgns. under South 24 Pgns Water Supply Division-I, PHE Dte. (TSM/014913)</t>
+  </si>
+  <si>
+    <t>JE2</t>
+  </si>
+  <si>
+    <t>ORD/000004/2023-2024</t>
+  </si>
+  <si>
+    <t>27/SWD-I</t>
+  </si>
+  <si>
+    <t>05/04/2023</t>
+  </si>
+  <si>
+    <t>04/06/2023</t>
+  </si>
+  <si>
+    <t>A.M. ENTERPRISE (BASIRHAT)</t>
+  </si>
+  <si>
+    <t>Laying distribution system of pipe water supply scheme in ZONE-IX at GHOLA NOAPARA Mouza of Mograhat-I Block for Augmentation of Mega surface water based water supply scheme and providing Functional Household Tap Connection (FHTC) in ZONE-IX at GHOLA NOAPARA of MOGRAHAT-I block within Mega surface water based water supply scheme of Falta-Mathurapur dist.- South 24 pgns. under South 24 Parganas water supply Sub-Division-II of South 24 Parganas Division-I, PHE Dte. (Number of FHTC ¿ 5309 Nos.)</t>
+  </si>
+  <si>
+    <t>JE4</t>
+  </si>
+  <si>
+    <t>ORD/000803/2022-2023</t>
+  </si>
+  <si>
+    <t>3694/SWD-I</t>
+  </si>
+  <si>
+    <t>30/03/2023</t>
+  </si>
+  <si>
+    <t>28/07/2023</t>
+  </si>
+  <si>
+    <t>MANASH GHOSH</t>
+  </si>
+  <si>
     <t>Construction of Pathway, Surface Drain, Balance boundary wall, gate, plinth protection and internal works of G.L.R including necessary grouting &amp; painting with other allied works at G.L.R. at Usthi in connection with Augmentation of existing laying distribution system including New OHR and allied works to extend the benefit of 100% Household in MOGRAHAT-I BLOCK within ¿Mega Surface Water Based Water Supply Scheme of Falta-Mathurapur, District South 24 Parganas¿ under South 24 Parganas W/S Division - I, P.H.E. Dte. (TSM/014913)</t>
   </si>
   <si>
-    <t>AE SWSD-II</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000492/2022-2023</t>
   </si>
   <si>
     <t>2858/SWD-I</t>
   </si>
   <si>
     <t>08/02/2023</t>
   </si>
   <si>
     <t>09/04/2023</t>
   </si>
   <si>
     <t>NIRMAL UDYOG</t>
   </si>
   <si>
-    <t>Preparation and submission of Detailed Survey, Design and Drawing of laying Distribution System for Zone-IX,Ghola Noyapara (OHR Cap-700 cum) under Mograhat-I Block under Mega Surface Water Based Water Supply Scheme for Falta-Mathurapur, South 24-Pgns. district.</t>
-[...16 lines deleted...]
-  <si>
     <t>Construction of concrete road from the main road to the OHR Site of Zone-IX Ghola Noapara mouza of Mograhat-I Block under Augmentation of existing laying distribution system including New OHR and allied works to extend the benefit of 100% Household in ZONE-IX at GHOLA NOAPARA under MOGRAHAT-I block within Mega surface water based water supply scheme of Falta-Mathurapur district- South 24 Pgns. Under south 24 Pgns Water Supply Division-I, PHE Dte. (TSM/014913)</t>
   </si>
   <si>
     <t>ORD/000009/2023-2024</t>
   </si>
   <si>
     <t>33/SWD-I</t>
   </si>
   <si>
-    <t>05/04/2023</t>
-[...1 lines deleted...]
-  <si>
     <t>05/05/2023</t>
   </si>
   <si>
     <t>ROYAL CONSTRUCTION</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000066/2023-2024</t>
   </si>
   <si>
     <t>284/SWD-I</t>
   </si>
   <si>
     <t>24/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
-  </si>
-[...34 lines deleted...]
-    <t>MANASH GHOSH</t>
   </si>
   <si>
     <t>Construction of FHTC platform, road restoration and other allied works for Zone-IX (Ghola Noapara) to accommodate FHTC in Magrahat-I Block under South 24-Pgns W/S Divn-I, PHE Dte. South 24 Parganas District. (SM/14725)</t>
   </si>
   <si>
     <t>ORD/000350/2024-2025</t>
   </si>
   <si>
     <t>3444/SWD-I</t>
   </si>
   <si>
     <t>02/08/2024</t>
   </si>
   <si>
     <t>31/10/2024</t>
   </si>
   <si>
     <t>Construction of pipe carrying structure with laying of 355.6 mm dia M.S. Secondary Rising Main and 150 mm dia M.S. Distribution Main for crossing of Karbala Canal for Augmentation of existing laying distribution system including New OHR and allied works to extend the benefit of 100% household in Zone-IX at Ghola Noapara Usthi mouza of Magrahat-I block within Mega Surface Water Based Water Supply Scheme for Falta- Mathurapur District.- South-24 Pgns.' under South-24 Pgns W/S Division-I, P.H.E Dte. (SM/ 14725)</t>
   </si>
   <si>
     <t>ORD/000802/2023-2024</t>
   </si>
   <si>
     <t>1274/SWD-I</t>
   </si>
@@ -855,471 +855,471 @@
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13" t="s">
+      <c r="J3" s="13"/>
+      <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="K3" s="4" t="s">
+      <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="L3" s="4" t="s">
+      <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="M3" s="4" t="s">
+      <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="N3" s="4" t="s">
+      <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
-      <c r="O3" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P3" s="4">
-        <v>45.61</v>
+        <v>2.15</v>
       </c>
       <c r="Q3" s="4">
-        <v>42.26</v>
+        <v>2.07</v>
       </c>
       <c r="R3" s="4">
-        <v>92.65</v>
+        <v>96.18</v>
       </c>
       <c r="S3" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J4" s="13"/>
+      <c r="J4" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>2.15</v>
+        <v>8.92</v>
       </c>
       <c r="Q4" s="4">
-        <v>2.07</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>96.18</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J5" s="13"/>
+      <c r="J5" s="13" t="s">
+        <v>40</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="P5" s="4">
-        <v>16.77</v>
+        <v>603.4</v>
       </c>
       <c r="Q5" s="4">
-        <v>16.76</v>
+        <v>275.06</v>
       </c>
       <c r="R5" s="4">
-        <v>99.97</v>
+        <v>45.58</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>30</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>46</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>40</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="P6" s="4">
-        <v>51.28</v>
+        <v>45.61</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>42.26</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>92.65</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J7" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>42</v>
+        <v>36</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="P7" s="4">
-        <v>8.92</v>
+        <v>16.77</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>16.76</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>99.97</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>56</v>
-[...6 lines deleted...]
-      </c>
+        <v>57</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P8" s="4">
-        <v>603.4</v>
+        <v>51.28</v>
       </c>
       <c r="Q8" s="4">
-        <v>275.06</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>45.58</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>62</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>27</v>
+        <v>40</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>61</v>
+        <v>45</v>
       </c>
       <c r="P9" s="4">
         <v>294.26</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>67</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>27</v>
+        <v>40</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="P10" s="4">
         <v>50.64</v>
       </c>
       <c r="Q10" s="4">
         <v>50.59</v>
       </c>
       <c r="R10" s="4">
         <v>99.89</v>
       </c>
@@ -1450,51 +1450,51 @@
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>84</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>27</v>
+        <v>40</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>89</v>
       </c>
       <c r="P13" s="4">
         <v>19.37</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>