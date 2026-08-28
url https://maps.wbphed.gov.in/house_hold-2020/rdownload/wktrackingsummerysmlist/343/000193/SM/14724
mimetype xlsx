--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -110,123 +110,123 @@
   <si>
     <t>Augmentation</t>
   </si>
   <si>
     <t>Preparation and submission of Detailed Survey, Design and Drawing for laying distribution system of JALGHARA in MOGRAHAT-I (ZONE-X/A) Block under Mega Surface Water Based Water Supply Scheme for Falta-Mathurapur, South 24-Pgns. district.</t>
   </si>
   <si>
     <t>AE SWSD-II</t>
   </si>
   <si>
     <t>ORD/000305/2021-2022</t>
   </si>
   <si>
     <t>1982/SWD-I</t>
   </si>
   <si>
     <t>27/01/2022</t>
   </si>
   <si>
     <t>26/02/2022</t>
   </si>
   <si>
     <t>RADIANT</t>
   </si>
   <si>
+    <t>Construction of boundary wall &amp; other allied works at Head Work Site of Zone-X/A (Jal Ghara) at Mograhat-I block under Mega Surface Water Based Water Supply Scheme for Falta-Mathurapur (Length- 112 mtr.) under South 24-Pgs. W/S Division-I PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000379/2021-2022</t>
+  </si>
+  <si>
+    <t>2691/SWD-I</t>
+  </si>
+  <si>
+    <t>25/03/2022</t>
+  </si>
+  <si>
+    <t>23/06/2022</t>
+  </si>
+  <si>
+    <t>MS P B CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Construction of 1250 cum. Capacity 20.0 M staging height R.C.C. overhead Reservoir as per departmental design, drawing &amp; specification including R.C.C. Bored pile and pile cap, Laying distribution system of pipe water supply scheme in ZONE-X/A AT JALGHARA of Mograhat-I Block for Augmentation of Mega surface water based water supply scheme and providing Functional Household Tap Connection (FHTC) in ZONE-X/A AT JALGHARA of Mograhat-I Block within Mega surface water based water supply scheme for Falta-Mathurapur, district ¿ South 24 Parganas under South 24 Parganas water supply Sub-Division-II of South 24 Parganas Division-I, PHE Dte. (Total Number of FHTC ¿ 9256 Nos.)</t>
+  </si>
+  <si>
+    <t>AE SWSD-II,Assistant Engineer</t>
+  </si>
+  <si>
+    <t>JE2</t>
+  </si>
+  <si>
+    <t>ORD/000804/2022-2023</t>
+  </si>
+  <si>
+    <t>3695/SWD-I</t>
+  </si>
+  <si>
+    <t>30/03/2023</t>
+  </si>
+  <si>
+    <t>02/04/2025</t>
+  </si>
+  <si>
+    <t>J D J ENTERPRISE (A UNIT OF J D J TRADERS PVT. LTD.)</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000067/2023-2024</t>
   </si>
   <si>
     <t>284/SWD-I</t>
   </si>
   <si>
     <t>24/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Construction of FHTC platform, additional pipelines of distribution system, protection of pipelines, construction of approach road and Chlorination Room under Augmentation of existing laying distribution system and new OHR and allied works to extend the benefit of 100% household in Zone-X/A at JALGHARA of Magrahat -I Block within Mega Surface water based water supply scheme for Falta-Mathurapur, District South 24 parganas under South 24 Pgns W/S Division-I. PHE Dte (SM/14724)</t>
   </si>
   <si>
     <t>ORD/000442/2024-2025</t>
   </si>
   <si>
     <t>3892/SWD-I</t>
   </si>
   <si>
     <t>04/09/2024</t>
   </si>
   <si>
     <t>03/12/2024</t>
   </si>
   <si>
     <t>J.D.J ENTERPRISE (A UNIT OF J D J TRADERS PVT. LTD.)</t>
-  </si>
-[...40 lines deleted...]
-    <t>J D J ENTERPRISE (A UNIT OF J D J TRADERS PVT. LTD.)</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -776,322 +776,322 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>3.32</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>3.01</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>90.59</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
-      <c r="I4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="P4" s="4">
-        <v>298.22</v>
+        <v>15.28</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>14.92</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>97.65</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>38</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>40</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="P5" s="4">
-        <v>333.65</v>
+        <v>1210.7</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>142.51</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>11.77</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>43</v>
-[...3 lines deleted...]
-      </c>
+        <v>46</v>
+      </c>
+      <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="P6" s="4">
-        <v>15.28</v>
+        <v>298.22</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>49</v>
-[...4 lines deleted...]
-      <c r="J7" s="13" t="s">
         <v>51</v>
       </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P7" s="4">
-        <v>1210.7</v>
+        <v>333.65</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>25</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="7" t="s">
         <v>57</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="11"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="14"/>
       <c r="I8" s="14"/>
       <c r="J8" s="14"/>
       <c r="K8" s="8"/>
       <c r="L8" s="8"/>
       <c r="M8" s="8"/>
       <c r="N8" s="8"/>
       <c r="O8" s="8">
         <v>1861.17</v>
       </c>
       <c r="P8" s="8">
-        <v>0</v>
+        <v>160.44</v>
       </c>
       <c r="Q8" s="8">
-        <v>0</v>
+        <v>8.62</v>
       </c>
       <c r="R8" s="8"/>
       <c r="S8" s="8"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>