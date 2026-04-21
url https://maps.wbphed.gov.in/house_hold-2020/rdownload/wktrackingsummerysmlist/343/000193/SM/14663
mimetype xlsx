--- v1 (2026-03-03)
+++ v2 (2026-04-21)
@@ -985,54 +985,54 @@
       <c r="I5" s="13" t="s">
         <v>33</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P5" s="4">
         <v>47.63</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>15.43</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>32.39</v>
       </c>
       <c r="S5" s="4">
         <v>66</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>40</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1499,54 +1499,54 @@
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
         <v>88</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="11"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8">
         <v>818.23</v>
       </c>
       <c r="P14" s="8">
-        <v>0</v>
+        <v>15.43</v>
       </c>
       <c r="Q14" s="8">
-        <v>0</v>
+        <v>1.89</v>
       </c>
       <c r="R14" s="8"/>
       <c r="S14" s="8"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>