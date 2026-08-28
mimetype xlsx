--- v2 (2026-04-21)
+++ v3 (2026-08-28)
@@ -77,249 +77,249 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
+    <t>S24 Pgns Mechanical</t>
+  </si>
+  <si>
+    <t>Proposed Ground water based MULTI piped water supply scheme to accommodate FHTC in MAGRAHAT-II block under South 24 Parganas W/S Division-I, South 24 Parganas District for AUGMENTATION of surface water based Water Supply scheme in the Arsenic Affected Are</t>
+  </si>
+  <si>
+    <t>SM/14663</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1,2&amp;3 of Multi water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Mograhat-II]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000418/2022-2023</t>
+  </si>
+  <si>
+    <t>3814/SMD</t>
+  </si>
+  <si>
+    <t>29/12/2022</t>
+  </si>
+  <si>
+    <t>29/03/2023</t>
+  </si>
+  <si>
+    <t>S.P. CONSTRUCTION</t>
+  </si>
+  <si>
     <t>South 24 Pgs W/S Division I</t>
   </si>
   <si>
-    <t>Proposed Ground water based MULTI piped water supply scheme to accommodate FHTC in MAGRAHAT-II block under South 24 Parganas W/S Division-I, South 24 Parganas District for AUGMENTATION of surface water based Water Supply scheme in the Arsenic Affected Are</t>
-[...5 lines deleted...]
-    <t>Augmentation</t>
+    <t>Preparation and submission of Detailed Project Report of Ground Water Based Multi Piped Water Supply Scheme to accommodate FHTC in Magrahat-II Block under South 24-Pgs W/S Division-I, PHE Dte for Augmentation of Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns. district.</t>
+  </si>
+  <si>
+    <t>ORD/000978/2022-2023</t>
+  </si>
+  <si>
+    <t>1434/SWD-I</t>
+  </si>
+  <si>
+    <t>23/09/2022</t>
+  </si>
+  <si>
+    <t>23/10/2022</t>
+  </si>
+  <si>
+    <t>GEO SOLUTION</t>
+  </si>
+  <si>
+    <t>Sinking of 03 (Three) nos. Rig bored 250mm x 150mm dia. &amp; 300 mtr. deepTubewell by Rotary method for MULTI PWSS of MOGRAHAT-II block under South 24-Parganas W/S Division-I, P.H.E. Dte. forAugmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs. district. [TSM/017503][2nd Call]</t>
+  </si>
+  <si>
+    <t>AE RWS, Alipore Division</t>
+  </si>
+  <si>
+    <t>JE, RWS, DH-II</t>
+  </si>
+  <si>
+    <t>ORD/000686/2022-2023</t>
+  </si>
+  <si>
+    <t>3485/SWD-I</t>
+  </si>
+  <si>
+    <t>15/03/2023</t>
+  </si>
+  <si>
+    <t>25/02/2025</t>
+  </si>
+  <si>
+    <t>TRAYEE DECORATOR</t>
+  </si>
+  <si>
+    <t>Laying distribution system, Rising main, Funtional Household Tap connection(FHTC) alongwith construction of Chlorine Room (3 Nos.) for Augmentation of MULTI Mouza of MOGRAHAT-II Block, for implementation of JJM under augmentation of surface water based W/S scheme in the arsenic affected areas of South 24 Parganas district under Baruipur sub Division of South 24 Pgns. W/S Division-I, P.H.E Dte. (No of FHTC = 3314) [TSM/017503]</t>
+  </si>
+  <si>
+    <t>ORD/000098/2023-2024</t>
+  </si>
+  <si>
+    <t>468/SWD-I</t>
+  </si>
+  <si>
+    <t>04/05/2023</t>
+  </si>
+  <si>
+    <t>22/04/2025</t>
+  </si>
+  <si>
+    <t>KINGS &amp; CO.</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000131/2022-2023</t>
   </si>
   <si>
     <t>3390/SWD-I</t>
   </si>
   <si>
     <t>10/03/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000158/2023-2024</t>
   </si>
   <si>
     <t>19/05/2023</t>
   </si>
   <si>
-    <t>Sinking of 03 (Three) nos. Rig bored 250mm x 150mm dia. &amp; 300 mtr. deepTubewell by Rotary method for MULTI PWSS of MOGRAHAT-II block under South 24-Parganas W/S Division-I, P.H.E. Dte. forAugmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs. district. [TSM/017503][2nd Call]</t>
-[...49 lines deleted...]
-  <si>
     <t>Construction of Boundary wall (length = 51.00m), Development of Land at 3rd Tubewell site and Construction of Service Road (length = 25.00m) at 3rd Tubewell site for MULTI PWSS to accommodate FHTC in Mograhat-II Block under South 24 Parganas W/S Division-I for Augmentation of Surface Water Based Water Supply Scheme in the Arsenic affected areas of District of South 24 Parganas. (SM/14663)</t>
   </si>
   <si>
     <t>ORD/000868/2024-2025</t>
   </si>
   <si>
     <t>4926/SWD-I</t>
   </si>
   <si>
     <t>03/12/2024</t>
   </si>
   <si>
     <t>01/02/2025</t>
   </si>
   <si>
     <t>M/S ASHA ENGINEERING</t>
   </si>
   <si>
+    <t>Construction of Boundary wall, Box Culvert &amp; Development of Land at TW-2 site and Construction of Service Road at OHR site &amp; TW2 site for MULTI PWSS to accommodate FHTC within Mograhat-II Block underSouth 24-Pgns, W/S Divn-I for Augmentation of Surface Water Based Water Supply Scheme in the Arsenic affected areas of of South 24 Parganas District (SM/14663)</t>
+  </si>
+  <si>
+    <t>ORD/000330/2024-2025</t>
+  </si>
+  <si>
+    <t>3268/SWD-I</t>
+  </si>
+  <si>
+    <t>22/07/2024</t>
+  </si>
+  <si>
+    <t>20/04/2025</t>
+  </si>
+  <si>
+    <t>TIYASHA ENTERPRISE</t>
+  </si>
+  <si>
     <t>Allied Electro-Mechanical works at Pump House no-1 of Multi W/S Scheme under SMD, P.H.E. Dte. (Block-Mograhat-II)</t>
   </si>
   <si>
     <t>ORD/003008/2023-2024</t>
   </si>
   <si>
     <t>235/SMSD</t>
   </si>
   <si>
     <t>16/02/2024</t>
   </si>
   <si>
     <t>02/03/2024</t>
   </si>
   <si>
-    <t>Preparation and submission of Detailed Project Report of Ground Water Based Multi Piped Water Supply Scheme to accommodate FHTC in Magrahat-II Block under South 24-Pgs W/S Division-I, PHE Dte for Augmentation of Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns. district.</t>
-[...14 lines deleted...]
-    <t>GEO SOLUTION</t>
+    <t>Additional 60mtr. boring of Sinking of 02 (Two ) nos. (for 2nd TW a7 3rd TW) Rig bored 250mm X 150mm dia. &amp; upto 360 mtr. deep Tubewell by Rotary method for MULTI PWSS of Mograhat-II Block under South 24-Pgns. W/S Divn.-I, PHE Dte. for Augmentation of surface water based W/S scheme in the arsenic affected areas of South 24 Parganas District. (SM/14663)</t>
+  </si>
+  <si>
+    <t>ORD/000530/2024-2025</t>
+  </si>
+  <si>
+    <t>4076/SWD-I</t>
+  </si>
+  <si>
+    <t>19/09/2024</t>
+  </si>
+  <si>
+    <t>01/04/2025</t>
   </si>
   <si>
     <t>Sarberia-Dhamua Road from 0+00 to 6+520 km Restoration of Damages occurred due to damages caused/ to be caused by laying of pipe line by PHE Dte. under Sarberia PWSS,Jaldhapa PWSS,Multi PWSS under South 24 Parganas Highway Division in the district of South 24 Parganas.</t>
   </si>
   <si>
     <t>BILL/00645/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-364</t>
   </si>
   <si>
     <t>02/10/2024</t>
   </si>
   <si>
     <t>EXECUTIVE ENGINEER, SOUTH 24 PGS HIGHWAY DIVISION PW (ROADS) DTE</t>
-  </si>
-[...49 lines deleted...]
-    <t>01/04/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -846,707 +846,707 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>20.41</v>
+        <v>33.56</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>10.56</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>31.47</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>25</v>
+        <v>34</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>630</v>
+        <v>35</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>29</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>52.85</v>
+        <v>2.84</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>2.84</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>34</v>
+        <v>42</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
         <v>47.63</v>
       </c>
       <c r="Q5" s="4">
         <v>15.43</v>
       </c>
       <c r="R5" s="4">
         <v>32.39</v>
       </c>
       <c r="S5" s="4">
         <v>66</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="I6" s="13" t="s">
         <v>41</v>
       </c>
-      <c r="I6" s="13" t="s">
+      <c r="J6" s="13" t="s">
         <v>42</v>
       </c>
-      <c r="J6" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K6" s="4" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>33.56</v>
+        <v>512.59</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>416.99</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>81.35</v>
       </c>
       <c r="S6" s="4">
-        <v>30</v>
+        <v>87</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>49</v>
-[...6 lines deleted...]
-      </c>
+        <v>54</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="P7" s="4">
-        <v>12.41</v>
+        <v>20.41</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>55</v>
-[...6 lines deleted...]
-      </c>
+        <v>54</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-        <v>57</v>
+        <v>59</v>
+      </c>
+      <c r="L8" s="4">
+        <v>630</v>
       </c>
       <c r="M8" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="N8" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>0.41</v>
+        <v>52.85</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>61</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>42</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="P9" s="4">
-        <v>2.84</v>
+        <v>12.41</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>66</v>
-[...2 lines deleted...]
-      <c r="J10" s="13"/>
+        <v>67</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>42</v>
+      </c>
       <c r="K10" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="P10" s="4">
-        <v>106.91</v>
+        <v>23.89</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>76</v>
+        <v>32</v>
       </c>
       <c r="P11" s="4">
-        <v>512.59</v>
+        <v>0.41</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>87</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>34</v>
+        <v>42</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>82</v>
+        <v>47</v>
       </c>
       <c r="P12" s="4">
-        <v>23.89</v>
+        <v>4.72</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>83</v>
       </c>
-      <c r="I13" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="N13" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="O13" s="4" t="s">
         <v>87</v>
       </c>
-      <c r="O13" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>4.72</v>
+        <v>106.91</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
         <v>88</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="11"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8">
         <v>818.23</v>
       </c>
       <c r="P14" s="8">
-        <v>15.43</v>
+        <v>445.82</v>
       </c>
       <c r="Q14" s="8">
-        <v>1.89</v>
+        <v>54.49</v>
       </c>
       <c r="R14" s="8"/>
       <c r="S14" s="8"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>