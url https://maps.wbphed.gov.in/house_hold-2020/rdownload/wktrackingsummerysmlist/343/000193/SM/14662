--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="81">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -149,153 +149,108 @@
   <si>
     <t>414/SWD-I</t>
   </si>
   <si>
     <t>20/05/2022</t>
   </si>
   <si>
     <t>04/06/2022</t>
   </si>
   <si>
     <t>GEO SOLUTION</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000170/2023-2024</t>
   </si>
   <si>
     <t>19/05/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Construction of 900mm Dia Double Row Hume Pipe Culvert, Land Development &amp; other allied works at OHR site under Ground water based MARJYADA PWSS to accommodate FHTC in Mograhat-II Block under South 24-Pgns. W/S Division-I, South 24 Pgns. District for Augmentation of Surface Water Based Water Supply Scheme in the Arsenic affected areas of District of South 24 Parganas. [SM/14662]</t>
+    <t>Construction of Platform for providing FHTC for Ground water based MARJYADA piped water supply scheme at Mograhat-II block under South 24 Parganas W/S Division-I, PHE Dte. for AUGMENTATION of surface water based Water Supply scheme in the Arsenic Affected Areas of South 24 Parganas District. (SM/14662)</t>
+  </si>
+  <si>
+    <t>ORD/000317/2024-2025</t>
+  </si>
+  <si>
+    <t>3250/SWD-I</t>
+  </si>
+  <si>
+    <t>19/07/2024</t>
+  </si>
+  <si>
+    <t>17/09/2024</t>
+  </si>
+  <si>
+    <t>ALOKE KUMAR SARKAR</t>
+  </si>
+  <si>
+    <t>Sinking of 03 (Three) nos. Rig bored 250mm x 150mm dia. &amp; 300 mtr. deep Tubewell by Rotary method for MARJYADA PWSS of MOGRAHAT-II block under South 24-Parganas W/S Division-I, P.H.E. Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs district. [TSM/015217] (2nd Call)</t>
   </si>
   <si>
     <t>AE RWS, Alipore Division</t>
   </si>
   <si>
     <t>JE, RWS, DH-II</t>
   </si>
   <si>
-    <t>ORD/000820/2023-2024</t>
-[...8 lines deleted...]
-    <t>26/04/2024</t>
+    <t>ORD/000119/2023-2024</t>
+  </si>
+  <si>
+    <t>531/SWD-I</t>
+  </si>
+  <si>
+    <t>11/05/2023</t>
+  </si>
+  <si>
+    <t>04/10/2024</t>
+  </si>
+  <si>
+    <t>SHANTI CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Concrete work for Repairing of Road damaged by Laying of pipe line for Proposed Ground water based MARJYADA piped water supply scheme to accommodate FHTC in MAGRAHAT-II Block under South 24-Pgns, Water Supply Division-I, South 24-Pgns. District for Augmentation of surface water based water supply scheme in the Arsenic Affected Areas of South 24-Parganas District. (SM/14662)</t>
+  </si>
+  <si>
+    <t>ORD/000673/2024-2025</t>
+  </si>
+  <si>
+    <t>4399/SWD-I</t>
+  </si>
+  <si>
+    <t>23/10/2024</t>
+  </si>
+  <si>
+    <t>22/12/2024</t>
   </si>
   <si>
     <t>ARNAB KUMAR SARKAR</t>
-  </si>
-[...79 lines deleted...]
-    <t>16/08/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -684,51 +639,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="28.135986" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -999,427 +954,244 @@
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>45</v>
       </c>
-      <c r="I6" s="13" t="s">
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
+      <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="J6" s="13" t="s">
+      <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="K6" s="4" t="s">
+      <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="M6" s="4" t="s">
+      <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="N6" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>23.69</v>
+        <v>46.04</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="J7" s="13" t="s">
         <v>53</v>
       </c>
-      <c r="I7" s="13"/>
-      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P7" s="4">
-        <v>46.04</v>
+        <v>47.45</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>34</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>59</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P8" s="4">
-        <v>47.45</v>
+        <v>16.78</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>34</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
-      <c r="A9" s="3">
-[...18 lines deleted...]
-      <c r="H9" s="13" t="s">
+      <c r="A9" s="7" t="s">
         <v>65</v>
       </c>
-      <c r="I9" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7"/>
+      <c r="E9" s="11"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="14"/>
+      <c r="I9" s="14"/>
+      <c r="J9" s="14"/>
+      <c r="K9" s="8"/>
+      <c r="L9" s="8"/>
+      <c r="M9" s="8"/>
+      <c r="N9" s="8"/>
+      <c r="O9" s="8">
+        <v>165.52</v>
+      </c>
+      <c r="P9" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q9" s="8">
+        <v>0</v>
+      </c>
+      <c r="R9" s="8"/>
+      <c r="S9" s="8"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
-    <row r="10" spans="1:23">
-[...153 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>