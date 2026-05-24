--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -861,54 +861,54 @@
         <v>34</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>40</v>
       </c>
       <c r="P4" s="4">
         <v>2.83</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>2.77</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>98</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1036,54 +1036,54 @@
       <c r="I7" s="13" t="s">
         <v>52</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>53</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P7" s="4">
         <v>47.45</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>22.69</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>47.83</v>
       </c>
       <c r="S7" s="4">
         <v>34</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1097,88 +1097,88 @@
       <c r="I8" s="13" t="s">
         <v>52</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>53</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P8" s="4">
         <v>16.78</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>4.44</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>26.46</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
         <v>65</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="11"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8">
         <v>165.52</v>
       </c>
       <c r="P9" s="8">
-        <v>0</v>
+        <v>29.9</v>
       </c>
       <c r="Q9" s="8">
-        <v>0</v>
+        <v>18.07</v>
       </c>
       <c r="R9" s="8"/>
       <c r="S9" s="8"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>