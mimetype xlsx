--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="86">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -207,50 +207,110 @@
     <t>11/05/2023</t>
   </si>
   <si>
     <t>04/10/2024</t>
   </si>
   <si>
     <t>SHANTI CONSTRUCTION</t>
   </si>
   <si>
     <t>Concrete work for Repairing of Road damaged by Laying of pipe line for Proposed Ground water based MARJYADA piped water supply scheme to accommodate FHTC in MAGRAHAT-II Block under South 24-Pgns, Water Supply Division-I, South 24-Pgns. District for Augmentation of surface water based water supply scheme in the Arsenic Affected Areas of South 24-Parganas District. (SM/14662)</t>
   </si>
   <si>
     <t>ORD/000673/2024-2025</t>
   </si>
   <si>
     <t>4399/SWD-I</t>
   </si>
   <si>
     <t>23/10/2024</t>
   </si>
   <si>
     <t>22/12/2024</t>
   </si>
   <si>
     <t>ARNAB KUMAR SARKAR</t>
+  </si>
+  <si>
+    <t>Quotation for new service connection at P.H. NO.1 of Marjyada w/s scheme . Application no.1008435774 .</t>
+  </si>
+  <si>
+    <t>BILL/03091/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-629</t>
+  </si>
+  <si>
+    <t>29/03/2025</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
+  </si>
+  <si>
+    <t>Construction of 350 Cum. capacity OHR (20 mtr. staging height), Boundary Wall, Chlorine Room along with Laying of Distribution System, Rising Main, Providing Functional Household Tap Connection (FHTC) including design and drawing of pile foundation and pile cap after soil investigation for Augmentation of MARYADA MOUZA of Mograhat-II Block under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns district. [No. of FHTC = 2475] [TSM/015217]</t>
+  </si>
+  <si>
+    <t>ORD/000520/2023-2024</t>
+  </si>
+  <si>
+    <t>2265/SWD-I</t>
+  </si>
+  <si>
+    <t>14/09/2023</t>
+  </si>
+  <si>
+    <t>25/02/2026</t>
+  </si>
+  <si>
+    <t>Construction of 900mm Dia Double Row Hume Pipe Culvert, Land Development &amp; other allied works at OHR site under Ground water based MARJYADA PWSS to accommodate FHTC in Mograhat-II Block under South 24-Pgns. W/S Division-I, South 24 Pgns. District for Augmentation of Surface Water Based Water Supply Scheme in the Arsenic affected areas of District of South 24 Parganas. [SM/14662]</t>
+  </si>
+  <si>
+    <t>ORD/000820/2023-2024</t>
+  </si>
+  <si>
+    <t>1237/SWD-I</t>
+  </si>
+  <si>
+    <t>12/03/2024</t>
+  </si>
+  <si>
+    <t>02/03/2026</t>
+  </si>
+  <si>
+    <t>Additional Laying of distribution system including construction of pipe carrying structure for Proposed Ground water based MARJYADA piped water supply scheme to accommodate FHTC in MAGRAHAT-II block under South 24 Parganas W/S Division-I, South 24 Parganas District for AUGMENTATION of surface water based Water Supply scheme in the Arsenic Affected Areas of South 24 Parganas District. (SM/14662)</t>
+  </si>
+  <si>
+    <t>ORD/000096/2025-2026</t>
+  </si>
+  <si>
+    <t>1771/SWD-I</t>
+  </si>
+  <si>
+    <t>02/07/2025</t>
+  </si>
+  <si>
+    <t>07/02/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -639,70 +699,70 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W9"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="28.135986" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
@@ -1111,87 +1171,327 @@
       </c>
       <c r="N8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P8" s="4">
         <v>16.78</v>
       </c>
       <c r="Q8" s="4">
         <v>4.44</v>
       </c>
       <c r="R8" s="4">
         <v>26.46</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
-      <c r="A9" s="7" t="s">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3"/>
+      <c r="D9" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H9" s="13" t="s">
         <v>65</v>
       </c>
-      <c r="B9" s="7"/>
-[...22 lines deleted...]
-      <c r="S9" s="8"/>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
+      <c r="K9" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="P9" s="4">
+        <v>9.32</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>0</v>
+      </c>
+      <c r="R9" s="4">
+        <v>0</v>
+      </c>
+      <c r="S9" s="4">
+        <v>0</v>
+      </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H10" s="13" t="s">
+        <v>70</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="P10" s="4">
+        <v>506.02</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>250.02</v>
+      </c>
+      <c r="R10" s="4">
+        <v>49.41</v>
+      </c>
+      <c r="S10" s="4">
+        <v>50</v>
+      </c>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" s="13" t="s">
+        <v>75</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="P11" s="4">
+        <v>23.69</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>100</v>
+      </c>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3"/>
+      <c r="D12" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H12" s="13" t="s">
+        <v>80</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="P12" s="4">
+        <v>28.64</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>80</v>
+      </c>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="7" t="s">
+        <v>85</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>733.19</v>
+      </c>
+      <c r="P13" s="8">
+        <v>279.93</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>38.18</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A9:N9"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>