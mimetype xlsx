--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -137,180 +137,180 @@
   <si>
     <t>South 24 Pgs W/S Division I</t>
   </si>
   <si>
     <t>Preparation and submission of Detailed Project Report of "MARJYADA Ground Water Based Piped Water Supply Scheme" in MOGRAHAT-II block under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns. district.</t>
   </si>
   <si>
     <t>AE BSD</t>
   </si>
   <si>
     <t>ORD/000880/2022-2023</t>
   </si>
   <si>
     <t>414/SWD-I</t>
   </si>
   <si>
     <t>20/05/2022</t>
   </si>
   <si>
     <t>04/06/2022</t>
   </si>
   <si>
     <t>GEO SOLUTION</t>
   </si>
   <si>
+    <t>Construction of 350 Cum. capacity OHR (20 mtr. staging height), Boundary Wall, Chlorine Room along with Laying of Distribution System, Rising Main, Providing Functional Household Tap Connection (FHTC) including design and drawing of pile foundation and pile cap after soil investigation for Augmentation of MARYADA MOUZA of Mograhat-II Block under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns district. [No. of FHTC = 2475] [TSM/015217]</t>
+  </si>
+  <si>
+    <t>AE RWS, Alipore Division</t>
+  </si>
+  <si>
+    <t>JE, RWS, DH-II</t>
+  </si>
+  <si>
+    <t>ORD/000520/2023-2024</t>
+  </si>
+  <si>
+    <t>2265/SWD-I</t>
+  </si>
+  <si>
+    <t>14/09/2023</t>
+  </si>
+  <si>
+    <t>25/02/2026</t>
+  </si>
+  <si>
+    <t>ALOKE KUMAR SARKAR</t>
+  </si>
+  <si>
+    <t>Sinking of 03 (Three) nos. Rig bored 250mm x 150mm dia. &amp; 300 mtr. deep Tubewell by Rotary method for MARJYADA PWSS of MOGRAHAT-II block under South 24-Parganas W/S Division-I, P.H.E. Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs district. [TSM/015217] (2nd Call)</t>
+  </si>
+  <si>
+    <t>ORD/000119/2023-2024</t>
+  </si>
+  <si>
+    <t>531/SWD-I</t>
+  </si>
+  <si>
+    <t>11/05/2023</t>
+  </si>
+  <si>
+    <t>04/10/2024</t>
+  </si>
+  <si>
+    <t>SHANTI CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000170/2023-2024</t>
   </si>
   <si>
     <t>19/05/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
+    <t>Construction of 900mm Dia Double Row Hume Pipe Culvert, Land Development &amp; other allied works at OHR site under Ground water based MARJYADA PWSS to accommodate FHTC in Mograhat-II Block under South 24-Pgns. W/S Division-I, South 24 Pgns. District for Augmentation of Surface Water Based Water Supply Scheme in the Arsenic affected areas of District of South 24 Parganas. [SM/14662]</t>
+  </si>
+  <si>
+    <t>ORD/000820/2023-2024</t>
+  </si>
+  <si>
+    <t>1237/SWD-I</t>
+  </si>
+  <si>
+    <t>12/03/2024</t>
+  </si>
+  <si>
+    <t>02/03/2026</t>
+  </si>
+  <si>
+    <t>ARNAB KUMAR SARKAR</t>
+  </si>
+  <si>
     <t>Construction of Platform for providing FHTC for Ground water based MARJYADA piped water supply scheme at Mograhat-II block under South 24 Parganas W/S Division-I, PHE Dte. for AUGMENTATION of surface water based Water Supply scheme in the Arsenic Affected Areas of South 24 Parganas District. (SM/14662)</t>
   </si>
   <si>
     <t>ORD/000317/2024-2025</t>
   </si>
   <si>
     <t>3250/SWD-I</t>
   </si>
   <si>
     <t>19/07/2024</t>
   </si>
   <si>
     <t>17/09/2024</t>
   </si>
   <si>
-    <t>ALOKE KUMAR SARKAR</t>
-[...25 lines deleted...]
-  <si>
     <t>Concrete work for Repairing of Road damaged by Laying of pipe line for Proposed Ground water based MARJYADA piped water supply scheme to accommodate FHTC in MAGRAHAT-II Block under South 24-Pgns, Water Supply Division-I, South 24-Pgns. District for Augmentation of surface water based water supply scheme in the Arsenic Affected Areas of South 24-Parganas District. (SM/14662)</t>
   </si>
   <si>
     <t>ORD/000673/2024-2025</t>
   </si>
   <si>
     <t>4399/SWD-I</t>
   </si>
   <si>
     <t>23/10/2024</t>
   </si>
   <si>
     <t>22/12/2024</t>
   </si>
   <si>
-    <t>ARNAB KUMAR SARKAR</t>
+    <t>Additional Laying of distribution system including construction of pipe carrying structure for Proposed Ground water based MARJYADA piped water supply scheme to accommodate FHTC in MAGRAHAT-II block under South 24 Parganas W/S Division-I, South 24 Parganas District for AUGMENTATION of surface water based Water Supply scheme in the Arsenic Affected Areas of South 24 Parganas District. (SM/14662)</t>
+  </si>
+  <si>
+    <t>ORD/000096/2025-2026</t>
+  </si>
+  <si>
+    <t>1771/SWD-I</t>
+  </si>
+  <si>
+    <t>02/07/2025</t>
+  </si>
+  <si>
+    <t>07/02/2026</t>
   </si>
   <si>
     <t>Quotation for new service connection at P.H. NO.1 of Marjyada w/s scheme . Application no.1008435774 .</t>
   </si>
   <si>
     <t>BILL/03091/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-629</t>
   </si>
   <si>
     <t>29/03/2025</t>
   </si>
   <si>
     <t>WBSEDCL</t>
-  </si>
-[...43 lines deleted...]
-    <t>07/02/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -957,497 +957,497 @@
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>41</v>
       </c>
-      <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
+      <c r="I5" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>43</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-        <v>630</v>
+        <v>44</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="P5" s="4">
-        <v>29.04</v>
+        <v>506.02</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>250.02</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>49.41</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>49</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>43</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="P6" s="4">
-        <v>46.04</v>
+        <v>47.45</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>22.69</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>47.83</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>34</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>51</v>
-[...6 lines deleted...]
-      </c>
+        <v>55</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>56</v>
+      </c>
+      <c r="L7" s="4">
+        <v>630</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P7" s="4">
-        <v>47.45</v>
+        <v>29.04</v>
       </c>
       <c r="Q7" s="4">
-        <v>22.69</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>47.83</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>34</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>59</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>52</v>
+        <v>42</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P8" s="4">
-        <v>16.78</v>
+        <v>23.69</v>
       </c>
       <c r="Q8" s="4">
-        <v>4.44</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>26.46</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>65</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>69</v>
+        <v>48</v>
       </c>
       <c r="P9" s="4">
-        <v>9.32</v>
+        <v>46.04</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>70</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>52</v>
+        <v>42</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>50</v>
+        <v>64</v>
       </c>
       <c r="P10" s="4">
-        <v>506.02</v>
+        <v>16.78</v>
       </c>
       <c r="Q10" s="4">
-        <v>250.02</v>
+        <v>4.44</v>
       </c>
       <c r="R10" s="4">
-        <v>49.41</v>
+        <v>26.46</v>
       </c>
       <c r="S10" s="4">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>75</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>52</v>
+        <v>42</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P11" s="4">
-        <v>23.69</v>
+        <v>28.64</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>80</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>80</v>
       </c>
-      <c r="I12" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="N12" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="O12" s="4" t="s">
         <v>84</v>
       </c>
-      <c r="O12" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>28.64</v>
+        <v>9.32</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>85</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>733.19</v>