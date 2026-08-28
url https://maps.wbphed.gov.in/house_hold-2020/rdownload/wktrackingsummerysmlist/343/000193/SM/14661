--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -77,174 +77,174 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
+    <t>S24 Pgns Mechanical</t>
+  </si>
+  <si>
+    <t>Proposed Ground water based MALLARCHAK ISHWARIPUR piped water supply scheme to accommodate FHTC in MAGRAHAT-II block under South 24 Parganas W/S Division-I, South 24 Parganas District for AUGMENTATION of surface water based Water Supply scheme in the Arse</t>
+  </si>
+  <si>
+    <t>SM/14661</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1&amp;2 of Mallarchak Ishwaripur water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Mograhat-II]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000414/2022-2023</t>
+  </si>
+  <si>
+    <t>3812/SMD</t>
+  </si>
+  <si>
+    <t>29/12/2022</t>
+  </si>
+  <si>
+    <t>29/03/2023</t>
+  </si>
+  <si>
+    <t>JAL PRAVAHIKA PVT. LTD.</t>
+  </si>
+  <si>
     <t>South 24 Pgs W/S Division I</t>
   </si>
   <si>
-    <t>Proposed Ground water based MALLARCHAK ISHWARIPUR piped water supply scheme to accommodate FHTC in MAGRAHAT-II block under South 24 Parganas W/S Division-I, South 24 Parganas District for AUGMENTATION of surface water based Water Supply scheme in the Arse</t>
-[...5 lines deleted...]
-    <t>Augmentation</t>
+    <t>Preparation and submission of Detailed Project Report of Ground Water Based Mallarchak Ishwaripur Piped Water Supply Scheme to accommodate FHTC in Magrahat-II Block under South 24-Pgs W/S Division-I, PHE Dte for Augmentation of Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns. district.</t>
+  </si>
+  <si>
+    <t>ORD/000995/2022-2023</t>
+  </si>
+  <si>
+    <t>1466\SWD-I</t>
+  </si>
+  <si>
+    <t>27/09/2022</t>
+  </si>
+  <si>
+    <t>27/10/2022</t>
+  </si>
+  <si>
+    <t>GEO SOLUTION</t>
   </si>
   <si>
     <t>Sinking of 02 (Two) nos. Rig bored 250mm x 150mm dia. &amp; 300 mtr. deep Tubewell by Rotary method for MOLLARCHAK ISHWARPUR PWSS of MOGRAHAT-II block under South 24-Parganas W/S Division-I, P.H.E. Dte. for Augmentaion of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs district. [TSM/016725]</t>
   </si>
   <si>
     <t>AE SWSD-II</t>
   </si>
   <si>
     <t>JE4</t>
   </si>
   <si>
     <t>ORD/000626/2022-2023</t>
   </si>
   <si>
     <t>3240/SWD-I</t>
   </si>
   <si>
     <t>01/03/2023</t>
   </si>
   <si>
     <t>31/03/2023</t>
   </si>
   <si>
     <t>MONDAL CONSTRUCTION (MADHYAMGRAM)</t>
   </si>
   <si>
-    <t>S24 Pgns Mechanical</t>
-[...23 lines deleted...]
-    <t>JAL PRAVAHIKA PVT. LTD.</t>
+    <t>Laying distribution system, Rising main, Funtional Household Tap connection(FHTC) alongwith construction of Chlorine Room (2 Nos.) for Augmentation of MALLARCHAK ISHWARIPUR Mouza of MOGRAHAT-II Block, for implementation of JJM under augmentation of surface water based W/S scheme in the arsenic affected areas of South 24 Parganas district under Baruipur sub Division of South 24 Pgns. W/S Division-I, P.H.E Dte. (No of FHTC = 1962) [TSM/016725]</t>
+  </si>
+  <si>
+    <t>AE S24D1,AE SWSD-II</t>
+  </si>
+  <si>
+    <t>JE3,JE4</t>
+  </si>
+  <si>
+    <t>ORD/000065/2023-2024</t>
+  </si>
+  <si>
+    <t>368/SWD-I</t>
+  </si>
+  <si>
+    <t>27/04/2023</t>
+  </si>
+  <si>
+    <t>01/04/2025</t>
+  </si>
+  <si>
+    <t>M/S ROY CHOWDHURY AND CO.</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000130/2022-2023</t>
   </si>
   <si>
     <t>3389/SWD-I</t>
   </si>
   <si>
     <t>10/03/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000173/2023-2024</t>
   </si>
   <si>
     <t>19/05/2023</t>
-  </si>
-[...40 lines deleted...]
-    <t>M/S ROY CHOWDHURY AND CO.</t>
   </si>
   <si>
     <t>Construction of Boundary Wall for 2nd Tubewell, land development for OHR and allied works for Mallarchak Iswaripur piped water supply scheme to accomodate FHTC in Mograhat II Block under South 24 Parganas W/S Division-I for AUGMENTATION of surface water based Water Supply scheme in the Arsenic Affected Areas of South 24 Parganas District. (SM/14661) [2nd call]</t>
   </si>
   <si>
     <t>ORD/001122/2024-2025</t>
   </si>
   <si>
     <t>156/SWD-I</t>
   </si>
   <si>
     <t>15/01/2025</t>
   </si>
   <si>
     <t>01/03/2025</t>
   </si>
   <si>
     <t>MAMONI ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -811,369 +811,369 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>31.71</v>
+        <v>22.36</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="I4" s="13" t="s">
+      <c r="I4" s="13"/>
+      <c r="J4" s="13"/>
+      <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="J4" s="13" t="s">
+      <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="K4" s="4" t="s">
+      <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="M4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="N4" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>22.36</v>
+        <v>2.6</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>2.59</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>99.96</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J5" s="13" t="s">
         <v>42</v>
       </c>
-      <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>12.09</v>
+        <v>31.71</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>48</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>50</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-        <v>629</v>
+        <v>51</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>52</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>46</v>
+        <v>55</v>
       </c>
       <c r="P6" s="4">
-        <v>27.39</v>
+        <v>290.21</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>174.43</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>60.11</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>51</v>
+        <v>58</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>54</v>
+        <v>60</v>
       </c>
       <c r="P7" s="4">
-        <v>2.6</v>
+        <v>12.09</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="I8" s="13" t="s">
         <v>56</v>
       </c>
-      <c r="J8" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>61</v>
+      </c>
+      <c r="L8" s="4">
+        <v>629</v>
       </c>
       <c r="M8" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="N8" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>290.21</v>
+        <v>27.39</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>63</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="N9" s="4" t="s">
@@ -1198,54 +1198,54 @@
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>69</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>481.29</v>
       </c>
       <c r="P10" s="8">
-        <v>0</v>
+        <v>177.03</v>
       </c>
       <c r="Q10" s="8">
-        <v>0</v>
+        <v>36.78</v>
       </c>
       <c r="R10" s="8"/>
       <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>