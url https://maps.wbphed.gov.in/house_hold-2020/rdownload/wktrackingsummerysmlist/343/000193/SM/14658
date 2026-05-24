--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -195,68 +195,50 @@
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1&amp;2, of Punpo water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Jaynagar-I]</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000580/2022-2023</t>
   </si>
   <si>
     <t>615/SMD</t>
   </si>
   <si>
     <t>02/03/2023</t>
   </si>
   <si>
     <t>31/05/2023</t>
   </si>
   <si>
     <t>CONCORD ENGINEERING</t>
-  </si>
-[...16 lines deleted...]
-    <t>BKB INFRA PROJECTS (P) LTD.</t>
   </si>
   <si>
     <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no-1 of Punpo W/S Scheme under SMD, P.H.E. Dte. (Block-Jaynagar-I)</t>
   </si>
   <si>
     <t>ORD/003121/2023-2024</t>
   </si>
   <si>
     <t>236/SMSD</t>
   </si>
   <si>
     <t>16/02/2024</t>
   </si>
   <si>
     <t>02/03/2024</t>
   </si>
   <si>
     <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no-2 of Punpo W/S Scheme under SMD, P.H.E. Dte. (Block-Jaynagar-I)</t>
   </si>
   <si>
     <t>ORD/003120/2023-2024</t>
   </si>
   <si>
     <t>237/SMSD</t>
   </si>
@@ -669,51 +651,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="61.270752" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -830,54 +812,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>2.76</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.62</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>94.95</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1005,54 +987,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>41</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P6" s="4">
         <v>31.77</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>22.65</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>71.3</v>
       </c>
       <c r="S6" s="4">
         <v>50</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>47</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1145,262 +1127,201 @@
         <v>19.48</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>45</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>21</v>
+        <v>47</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>61</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>26</v>
+        <v>54</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>41</v>
+        <v>55</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>66</v>
+        <v>60</v>
       </c>
       <c r="P9" s="4">
-        <v>1132.95</v>
+        <v>0.78</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>47</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>54</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>55</v>
       </c>
       <c r="K10" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="L10" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="L10" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M10" s="4" t="s">
-        <v>70</v>
+        <v>64</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P10" s="4">
         <v>0.78</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="3">
-[...53 lines deleted...]
-      </c>
+      <c r="A11" s="7" t="s">
+        <v>69</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>117.79</v>
+      </c>
+      <c r="P11" s="8">
+        <v>25.27</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>21.45</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
-    <row r="12" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>