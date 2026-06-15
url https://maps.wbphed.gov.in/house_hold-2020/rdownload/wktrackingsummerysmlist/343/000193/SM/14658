--- v2 (2026-05-24)
+++ v3 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -219,50 +219,68 @@
     <t>CONCORD ENGINEERING</t>
   </si>
   <si>
     <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no-1 of Punpo W/S Scheme under SMD, P.H.E. Dte. (Block-Jaynagar-I)</t>
   </si>
   <si>
     <t>ORD/003121/2023-2024</t>
   </si>
   <si>
     <t>236/SMSD</t>
   </si>
   <si>
     <t>16/02/2024</t>
   </si>
   <si>
     <t>02/03/2024</t>
   </si>
   <si>
     <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no-2 of Punpo W/S Scheme under SMD, P.H.E. Dte. (Block-Jaynagar-I)</t>
   </si>
   <si>
     <t>ORD/003120/2023-2024</t>
   </si>
   <si>
     <t>237/SMSD</t>
+  </si>
+  <si>
+    <t>Construction of 3 Nos. OHR of different capacities, Chlorine Room (six nos.) along with Laying of Distribution System, Rising Main, Providing Functional Household Tap Connection (FHTC) including design and drawing of pile cap after soil investigation for Augmentation of SRIKRISHNANAGAR, PASCHIM CHAK PANCHGHORA &amp; PUNPO PWSS of JOYNAGAR-I Block under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns district. [No. of FHTC = 4272] [TSM/012514, TSM/012513, TSM/012506]</t>
+  </si>
+  <si>
+    <t>ORD/000038/2023-2024</t>
+  </si>
+  <si>
+    <t>152/SWD-I</t>
+  </si>
+  <si>
+    <t>13/04/2023</t>
+  </si>
+  <si>
+    <t>01/07/2026</t>
+  </si>
+  <si>
+    <t>BKB INFRA PROJECTS (P) LTD.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -651,51 +669,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="61.270752" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1241,87 +1259,148 @@
       </c>
       <c r="N10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P10" s="4">
         <v>0.78</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" s="13" t="s">
         <v>69</v>
       </c>
-      <c r="B11" s="7"/>
-[...22 lines deleted...]
-      <c r="S11" s="8"/>
+      <c r="I11" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="P11" s="4">
+        <v>1132.95</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>9.15</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0.81</v>
+      </c>
+      <c r="S11" s="4">
+        <v>15</v>
+      </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>1250.74</v>
+      </c>
+      <c r="P12" s="8">
+        <v>34.42</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>2.75</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>