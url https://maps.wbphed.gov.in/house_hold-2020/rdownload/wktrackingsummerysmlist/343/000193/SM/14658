--- v3 (2026-06-15)
+++ v4 (2026-08-28)
@@ -110,177 +110,177 @@
   <si>
     <t>Augmentation</t>
   </si>
   <si>
     <t>Preparation and submission of Detailed Project Report of PUNPO Ground Water Based Piped Water Supply Scheme in JOYNAGAR-I Block under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns. district.</t>
   </si>
   <si>
     <t>AE BSD</t>
   </si>
   <si>
     <t>ORD/000293/2021-2022</t>
   </si>
   <si>
     <t>1925/SWD-I</t>
   </si>
   <si>
     <t>27/01/2022</t>
   </si>
   <si>
     <t>26/02/2022</t>
   </si>
   <si>
     <t>ASTER CONSULTANCY</t>
   </si>
   <si>
+    <t>S24 Pgns Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1&amp;2, of Punpo water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Jaynagar-I]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000580/2022-2023</t>
+  </si>
+  <si>
+    <t>615/SMD</t>
+  </si>
+  <si>
+    <t>02/03/2023</t>
+  </si>
+  <si>
+    <t>31/05/2023</t>
+  </si>
+  <si>
+    <t>CONCORD ENGINEERING</t>
+  </si>
+  <si>
+    <t>Construction of 3 Nos. OHR of different capacities, Chlorine Room (six nos.) along with Laying of Distribution System, Rising Main, Providing Functional Household Tap Connection (FHTC) including design and drawing of pile cap after soil investigation for Augmentation of SRIKRISHNANAGAR, PASCHIM CHAK PANCHGHORA &amp; PUNPO PWSS of JOYNAGAR-I Block under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns district. [No. of FHTC = 4272] [TSM/012514, TSM/012513, TSM/012506]</t>
+  </si>
+  <si>
+    <t>JE-2</t>
+  </si>
+  <si>
+    <t>ORD/000038/2023-2024</t>
+  </si>
+  <si>
+    <t>152/SWD-I</t>
+  </si>
+  <si>
+    <t>13/04/2023</t>
+  </si>
+  <si>
+    <t>01/07/2026</t>
+  </si>
+  <si>
+    <t>BKB INFRA PROJECTS (P) LTD.</t>
+  </si>
+  <si>
+    <t>Sinking of 02 (Two) nos. Rig bored 250mm x 150mm dia. &amp; 300 mtr. deep Tubewell by Rotary method for PUNPO PWSS of JOYNAGAR-I block under South 24-Parganas W/S Division-I, P.H.E. Dte. for Augmentaion of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs district. [TSM/012506]</t>
+  </si>
+  <si>
+    <t>ORD/000501/2022-2023</t>
+  </si>
+  <si>
+    <t>2890/SWD-I</t>
+  </si>
+  <si>
+    <t>13/02/2023</t>
+  </si>
+  <si>
+    <t>15/03/2023</t>
+  </si>
+  <si>
+    <t>IQBAL CONSTRUCTION (EMAIL ID- AANPI8149M@GMAIL.COM)</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000139/2022-2023</t>
   </si>
   <si>
     <t>3422/SWD-I</t>
   </si>
   <si>
     <t>13/03/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000088/2023-2024</t>
   </si>
   <si>
     <t>294/SWD-I</t>
   </si>
   <si>
     <t>25/04/2023</t>
   </si>
   <si>
-    <t>Sinking of 02 (Two) nos. Rig bored 250mm x 150mm dia. &amp; 300 mtr. deep Tubewell by Rotary method for PUNPO PWSS of JOYNAGAR-I block under South 24-Parganas W/S Division-I, P.H.E. Dte. for Augmentaion of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs district. [TSM/012506]</t>
-[...22 lines deleted...]
-  <si>
     <t>Payment of electricity bill for new service connection under SMD, PHE Dte.</t>
   </si>
   <si>
     <t>BILL/04090/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-417</t>
   </si>
   <si>
     <t>16/12/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
-    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1&amp;2, of Punpo water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Jaynagar-I]</t>
-[...22 lines deleted...]
-  <si>
     <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no-1 of Punpo W/S Scheme under SMD, P.H.E. Dte. (Block-Jaynagar-I)</t>
   </si>
   <si>
     <t>ORD/003121/2023-2024</t>
   </si>
   <si>
     <t>236/SMSD</t>
   </si>
   <si>
     <t>16/02/2024</t>
   </si>
   <si>
     <t>02/03/2024</t>
   </si>
   <si>
     <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no-2 of Punpo W/S Scheme under SMD, P.H.E. Dte. (Block-Jaynagar-I)</t>
   </si>
   <si>
     <t>ORD/003120/2023-2024</t>
   </si>
   <si>
     <t>237/SMSD</t>
-  </si>
-[...16 lines deleted...]
-    <t>BKB INFRA PROJECTS (P) LTD.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -852,511 +852,511 @@
         <v>2.76</v>
       </c>
       <c r="Q3" s="4">
         <v>2.62</v>
       </c>
       <c r="R3" s="4">
         <v>94.95</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>21</v>
+        <v>32</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>33</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>35</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="P4" s="4">
-        <v>10.39</v>
+        <v>19.48</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>45</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>41</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>42</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>36</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>32.55</v>
+        <v>1132.95</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>9.15</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>0.81</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>15</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>40</v>
+        <v>48</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>45</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
         <v>31.77</v>
       </c>
       <c r="Q6" s="4">
         <v>22.65</v>
       </c>
       <c r="R6" s="4">
         <v>71.3</v>
       </c>
       <c r="S6" s="4">
         <v>50</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>47</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>49</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>51</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>51</v>
+        <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="P7" s="4">
-        <v>19.28</v>
+        <v>10.39</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>47</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>53</v>
-[...1 lines deleted...]
-      <c r="I8" s="13" t="s">
         <v>54</v>
       </c>
-      <c r="J8" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="N8" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>19.48</v>
+        <v>32.55</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>45</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>47</v>
+        <v>32</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>61</v>
-[...6 lines deleted...]
-      </c>
+        <v>62</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="P9" s="4">
-        <v>0.78</v>
+        <v>19.28</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>47</v>
+        <v>32</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>54</v>
+        <v>34</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>55</v>
+        <v>35</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>64</v>
+        <v>70</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>65</v>
+        <v>71</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>60</v>
+        <v>40</v>
       </c>
       <c r="P10" s="4">
         <v>0.78</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>21</v>
+        <v>32</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="K11" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="M11" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="N11" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="M11" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O11" s="4" t="s">
-        <v>74</v>
+        <v>40</v>
       </c>
       <c r="P11" s="4">
-        <v>1132.95</v>
+        <v>0.78</v>
       </c>
       <c r="Q11" s="4">
-        <v>9.15</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>0.81</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
         <v>75</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8">
         <v>1250.74</v>