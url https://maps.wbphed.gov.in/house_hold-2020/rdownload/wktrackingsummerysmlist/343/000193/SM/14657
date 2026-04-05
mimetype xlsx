--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="104">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="98">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -77,162 +77,144 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
+    <t>S24 Pgns Mechanical</t>
+  </si>
+  <si>
+    <t>Ground water based CHAK NITAI piped water supply scheme to accommodate FHTC in BISHNUPUR-I block under South 24 Parganas W/S Division-I, South 24 Parganas District for AUGMENTATION of surface water based Water Supply scheme in the Arsenic Affected Areas o</t>
+  </si>
+  <si>
+    <t>SM/14657</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1&amp;2, of Chaknitai water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Bishnupur-I]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer -II</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000515/2022-2023</t>
+  </si>
+  <si>
+    <t>372/SMD</t>
+  </si>
+  <si>
+    <t>13/02/2023</t>
+  </si>
+  <si>
+    <t>14/05/2023</t>
+  </si>
+  <si>
+    <t>NUPUR CHANDRA HALDER</t>
+  </si>
+  <si>
     <t>South 24 Pgs W/S Division I</t>
   </si>
   <si>
-    <t>Ground water based CHAK NITAI piped water supply scheme to accommodate FHTC in BISHNUPUR-I block under South 24 Parganas W/S Division-I, South 24 Parganas District for AUGMENTATION of surface water based Water Supply scheme in the Arsenic Affected Areas o</t>
-[...8 lines deleted...]
-    <t>Sinking of Rig bored 250mm x 150mm dia. &amp; 300 mtr. deep Tubewell having 66 mtr. housing pipe by Rotary method at Second Tubewell site for CHAK NITAI PWSS of BISHNUPUR-I block for Augmentaion of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs district under South 24-Parganas W/S Division-I, P.H.E. Dte. [TSM/017334]</t>
+    <t>Preparation and submission of Detailed Project Report of Ground Water Based Chak Netai Piped Water Supply Scheme to accommodate FHTC in Bishnupur-I Block under South 27-Pgs W/S Division-I, PHE Dte for Augmentation of Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns. district.</t>
   </si>
   <si>
     <t>AE SWSD-II</t>
   </si>
   <si>
+    <t>ORD/000078/2023-2024</t>
+  </si>
+  <si>
+    <t>399/SWD-I</t>
+  </si>
+  <si>
+    <t>28/04/2023</t>
+  </si>
+  <si>
+    <t>28/05/2023</t>
+  </si>
+  <si>
+    <t>GEO SOLUTION</t>
+  </si>
+  <si>
+    <t>Preparation and submission of Detailed Project Report of Ground Water Based Chak Netai Piped Water Supply Scheme to accommodate FHTC in Bishnupur-I Block under South 24-Pgns W/S Division-I, PHE Dte for Augmentation of Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns. district.</t>
+  </si>
+  <si>
+    <t>ORD/000944/2022-2023</t>
+  </si>
+  <si>
+    <t>1127/SWD-I</t>
+  </si>
+  <si>
+    <t>24/08/2022</t>
+  </si>
+  <si>
+    <t>23/09/2022</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000095/2022-2023</t>
+  </si>
+  <si>
+    <t>3249/SWD-I</t>
+  </si>
+  <si>
+    <t>01/03/2023</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
+    <t>Sinking of Rig bored 250mm x 150mm dia. &amp; 300 mtr. deep Tubewell having 66 mtr. housing pipe by Rotary method for CHAK NETAI PWSS of BISHNUPUR-I block for Augmentaion of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs district under South 24-Parganas W/S Division-I, P.H.E. Dte. [TSM/017334]</t>
+  </si>
+  <si>
     <t>JE2</t>
-  </si>
-[...91 lines deleted...]
-    <t>Sinking of Rig bored 250mm x 150mm dia. &amp; 300 mtr. deep Tubewell having 66 mtr. housing pipe by Rotary method for CHAK NETAI PWSS of BISHNUPUR-I block for Augmentaion of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs district under South 24-Parganas W/S Division-I, P.H.E. Dte. [TSM/017334]</t>
   </si>
   <si>
     <t>ORD/000494/2022-2023</t>
   </si>
   <si>
     <t>2855/SWD-I</t>
   </si>
   <si>
     <t>08/02/2023</t>
   </si>
   <si>
     <t>10/03/2023</t>
   </si>
   <si>
     <t>JINAT CONSTRUCTION</t>
   </si>
   <si>
     <t>Construction of Boundary Wall &amp; other allied works at 11 (eleven) nos. Head Work Sites of different PWSS within Bishnupur-I Block, Dist.-South 24-Parganas for Augmentation of Surface Water based Water Supply Scheme in the Arsenic Affected areas of South 24-Parganas District.</t>
   </si>
   <si>
     <t>JE2,JE3,JE4</t>
   </si>
   <si>
     <t>ORD/000210/2023-2024</t>
   </si>
@@ -753,51 +735,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -913,765 +895,704 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>15.9</v>
+        <v>22.36</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>35</v>
       </c>
-      <c r="J4" s="13" t="s">
+      <c r="J4" s="13"/>
+      <c r="K4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="K4" s="4" t="s">
+      <c r="L4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="M4" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="M4" s="4" t="s">
+      <c r="N4" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="N4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="O4" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>22.36</v>
+        <v>3.05</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>42</v>
-[...3 lines deleted...]
-      </c>
+        <v>41</v>
+      </c>
+      <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="L5" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="M5" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="M5" s="4" t="s">
+      <c r="N5" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="N5" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O5" s="4" t="s">
-        <v>47</v>
+        <v>40</v>
       </c>
       <c r="P5" s="4">
         <v>3.05</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="M6" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="N6" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="M6" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>3.05</v>
+        <v>38.56</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="K7" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="I7" s="13"/>
-[...1 lines deleted...]
-      <c r="K7" s="4" t="s">
+      <c r="L7" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="M7" s="4" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P7" s="4">
-        <v>38.56</v>
+        <v>15.89</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>58</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>27</v>
+        <v>59</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="P8" s="4">
-        <v>15.89</v>
+        <v>106.79</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P9" s="4">
-        <v>106.79</v>
+        <v>15.83</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>71</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>27</v>
+        <v>52</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>76</v>
       </c>
       <c r="P10" s="4">
-        <v>15.83</v>
+        <v>71.64</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>77</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>27</v>
+        <v>52</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>80</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>81</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>82</v>
       </c>
       <c r="P11" s="4">
-        <v>71.64</v>
+        <v>288.95</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>83</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>26</v>
+        <v>84</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>27</v>
+        <v>85</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="P12" s="4">
-        <v>288.95</v>
+        <v>541.95</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>10</v>
+        <v>35</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>90</v>
+        <v>35</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>91</v>
+        <v>52</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>92</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>93</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>94</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>95</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>96</v>
       </c>
       <c r="P13" s="4">
-        <v>541.95</v>
+        <v>29.94</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>35</v>
+        <v>80</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="3">
-[...18 lines deleted...]
-      <c r="H14" s="13" t="s">
+      <c r="A14" s="7" t="s">
         <v>97</v>
       </c>
-      <c r="I14" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>1138.01</v>
+      </c>
+      <c r="P14" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>0</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
-    <row r="15" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>