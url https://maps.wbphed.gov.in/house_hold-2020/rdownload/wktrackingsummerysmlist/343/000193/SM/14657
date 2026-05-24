--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -1014,54 +1014,54 @@
       </c>
       <c r="H5" s="13" t="s">
         <v>41</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="P5" s="4">
         <v>3.05</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>2.7</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>88.32</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1376,54 +1376,54 @@
       <c r="I11" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>52</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>80</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>81</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>82</v>
       </c>
       <c r="P11" s="4">
         <v>288.95</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>35.75</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>12.37</v>
       </c>
       <c r="S11" s="4">
         <v>10</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1532,54 +1532,54 @@
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
         <v>97</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="11"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8">
         <v>1138.01</v>
       </c>
       <c r="P14" s="8">
-        <v>0</v>
+        <v>38.45</v>
       </c>
       <c r="Q14" s="8">
-        <v>0</v>
+        <v>3.38</v>
       </c>
       <c r="R14" s="8"/>
       <c r="S14" s="8"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>