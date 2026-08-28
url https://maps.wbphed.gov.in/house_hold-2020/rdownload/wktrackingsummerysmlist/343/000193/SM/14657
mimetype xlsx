--- v3 (2026-05-24)
+++ v4 (2026-08-28)
@@ -77,258 +77,258 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
+    <t>South 24 Pgs W/S Division I</t>
+  </si>
+  <si>
+    <t>Ground water based CHAK NITAI piped water supply scheme to accommodate FHTC in BISHNUPUR-I block under South 24 Parganas W/S Division-I, South 24 Parganas District for AUGMENTATION of surface water based Water Supply scheme in the Arsenic Affected Areas o</t>
+  </si>
+  <si>
+    <t>SM/14657</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Preparation and submission of Detailed Project Report of Ground Water Based Chak Netai Piped Water Supply Scheme to accommodate FHTC in Bishnupur-I Block under South 24-Pgns W/S Division-I, PHE Dte for Augmentation of Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns. district.</t>
+  </si>
+  <si>
+    <t>ORD/000944/2022-2023</t>
+  </si>
+  <si>
+    <t>1127/SWD-I</t>
+  </si>
+  <si>
+    <t>24/08/2022</t>
+  </si>
+  <si>
+    <t>23/09/2022</t>
+  </si>
+  <si>
+    <t>GEO SOLUTION</t>
+  </si>
+  <si>
+    <t>Sinking of Rig bored 250mm x 150mm dia. &amp; 300 mtr. deep Tubewell having 66 mtr. housing pipe by Rotary method for CHAK NETAI PWSS of BISHNUPUR-I block for Augmentaion of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs district under South 24-Parganas W/S Division-I, P.H.E. Dte. [TSM/017334]</t>
+  </si>
+  <si>
+    <t>AE SWSD-II</t>
+  </si>
+  <si>
+    <t>JE2</t>
+  </si>
+  <si>
+    <t>ORD/000494/2022-2023</t>
+  </si>
+  <si>
+    <t>2855/SWD-I</t>
+  </si>
+  <si>
+    <t>08/02/2023</t>
+  </si>
+  <si>
+    <t>10/03/2023</t>
+  </si>
+  <si>
+    <t>JINAT CONSTRUCTION</t>
+  </si>
+  <si>
     <t>S24 Pgns Mechanical</t>
   </si>
   <si>
-    <t>Ground water based CHAK NITAI piped water supply scheme to accommodate FHTC in BISHNUPUR-I block under South 24 Parganas W/S Division-I, South 24 Parganas District for AUGMENTATION of surface water based Water Supply scheme in the Arsenic Affected Areas o</t>
-[...7 lines deleted...]
-  <si>
     <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1&amp;2, of Chaknitai water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Bishnupur-I]</t>
   </si>
   <si>
     <t>Assistant Engineer -II</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000515/2022-2023</t>
   </si>
   <si>
     <t>372/SMD</t>
   </si>
   <si>
     <t>13/02/2023</t>
   </si>
   <si>
     <t>14/05/2023</t>
   </si>
   <si>
     <t>NUPUR CHANDRA HALDER</t>
   </si>
   <si>
-    <t>South 24 Pgs W/S Division I</t>
+    <t>Laying Distribution System with providing Functional Household Tap Connection (FHTC) and Construction of Pump House with water supply and sanitary arrangement (as per deptt. drawing) of CHAK NITAI PIPE WATER SUPPLY SCHEME in BISHNUPUR-I Block for Augmentation of surface water based water supply scheme in the arsenic affected areas of South 24 Parganas District. (No of FHTC = 2257).</t>
+  </si>
+  <si>
+    <t>ORD/000715/2022-2023</t>
+  </si>
+  <si>
+    <t>3550/SWD-I</t>
+  </si>
+  <si>
+    <t>21/03/2023</t>
+  </si>
+  <si>
+    <t>09/12/2025</t>
+  </si>
+  <si>
+    <t>MAA LAXMI ENTERPRISE</t>
   </si>
   <si>
     <t>Preparation and submission of Detailed Project Report of Ground Water Based Chak Netai Piped Water Supply Scheme to accommodate FHTC in Bishnupur-I Block under South 27-Pgs W/S Division-I, PHE Dte for Augmentation of Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns. district.</t>
   </si>
   <si>
-    <t>AE SWSD-II</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000078/2023-2024</t>
   </si>
   <si>
     <t>399/SWD-I</t>
   </si>
   <si>
     <t>28/04/2023</t>
   </si>
   <si>
     <t>28/05/2023</t>
   </si>
   <si>
-    <t>GEO SOLUTION</t>
-[...14 lines deleted...]
-    <t>23/09/2022</t>
+    <t>Construction of Boundary Wall &amp; other allied works at 11 (eleven) nos. Head Work Sites of different PWSS within Bishnupur-I Block, Dist.-South 24-Parganas for Augmentation of Surface Water based Water Supply Scheme in the Arsenic Affected areas of South 24-Parganas District.</t>
+  </si>
+  <si>
+    <t>JE2,JE3,JE4</t>
+  </si>
+  <si>
+    <t>ORD/000210/2023-2024</t>
+  </si>
+  <si>
+    <t>1376/SWD-I</t>
+  </si>
+  <si>
+    <t>12/07/2023</t>
+  </si>
+  <si>
+    <t>04/09/2026</t>
+  </si>
+  <si>
+    <t>CONCORD PROJECTS PVT. LTD.</t>
+  </si>
+  <si>
+    <t>Construction of 04 (four) nos. different capacities 20 mtr. staging height R.C.C. Over Head Reservoirs as per departmental design, drawing &amp; specification with R.C.C. Bored Pile &amp; Pile Cap including Soil investigation and foundation design for DAULATPUR, CHAK NITAI, BAKESWAR &amp; UTTAR KAZIRHAT PWSS of Bishnupur-I Block for Augmentation of Surface Water based Water Supply Schme in the arsenic affected areas of South 24 Parganas District under South 24-Pgns. W/S Division-I, PHE Dte. [TSM/016355, TSM/017334, TSM/016358, TSM/018475]</t>
+  </si>
+  <si>
+    <t>AE SWSD-I,AE SWSD-II</t>
+  </si>
+  <si>
+    <t>JE-2,JE1,JE2,JE3,JE4</t>
+  </si>
+  <si>
+    <t>ORD/000506/2023-2024</t>
+  </si>
+  <si>
+    <t>2220/SWD-I</t>
+  </si>
+  <si>
+    <t>12/09/2023</t>
+  </si>
+  <si>
+    <t>08/07/2025</t>
+  </si>
+  <si>
+    <t>KESHAVPRIYA INFRASTRUCTURES</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000095/2022-2023</t>
   </si>
   <si>
     <t>3249/SWD-I</t>
   </si>
   <si>
     <t>01/03/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Sinking of Rig bored 250mm x 150mm dia. &amp; 300 mtr. deep Tubewell having 66 mtr. housing pipe by Rotary method for CHAK NETAI PWSS of BISHNUPUR-I block for Augmentaion of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs district under South 24-Parganas W/S Division-I, P.H.E. Dte. [TSM/017334]</t>
-[...40 lines deleted...]
-  <si>
     <t>Sinking of Rig bored 250mm x 150mm dia. &amp; 300 mtr. deep Tubewell having 66 mtr. housing pipe by Rotary method at 2nd Tubewell site for CHAK NITAI Piped Water Supply Scheme to accommodate FHTC in BISHNUPUR-I Block under South 24-Parganas W/S Division-I, PHE Dte. for Augmentaion of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs District. [SM/14657]</t>
   </si>
   <si>
     <t>ORD/000696/2024-2025</t>
   </si>
   <si>
     <t>4491/SWD-I</t>
   </si>
   <si>
     <t>30/10/2024</t>
   </si>
   <si>
     <t>29/11/2024</t>
   </si>
   <si>
     <t>BORING HOUSE</t>
   </si>
   <si>
     <t>Laying of Additional Pipeline for distribution system, rising main, construction of boundary walls, pump house and other allied works for Chak Nitai PWSS to accommodate FHTC in Bishnupur - I Block under South 24 parganas W/S Divn-I, PHE Dte. South 24 Pgns District. (SM/14657)</t>
   </si>
   <si>
     <t>ORD/000273/2024-2025</t>
   </si>
   <si>
     <t>2923/SWD-I</t>
   </si>
   <si>
     <t>25/06/2024</t>
   </si>
   <si>
     <t>09/08/2024</t>
   </si>
   <si>
     <t>DEY ENTERPRISE</t>
-  </si>
-[...40 lines deleted...]
-    <t>KESHAVPRIYA INFRASTRUCTURES</t>
   </si>
   <si>
     <t>Land Development work &amp; Protection work for approach road at Headwork site of Chak Netai PWSS for pipe lines at providing 100 % Functional Household Tap Connection (FHTC) for Proposed CHAK NETAI PIPE WATER SUPPLY SCHEME in the Arsenic affected areas of South 24-Pgs. Dist. in BISHNUPUR-I Block under South 24 Pgs W/S Sub-Division -II, P.H.E. Dte. (SM/14657)</t>
   </si>
   <si>
     <t>ORD/001125/2024-2025</t>
   </si>
   <si>
     <t>188/SWD-I</t>
   </si>
   <si>
     <t>17/01/2025</t>
   </si>
   <si>
     <t>15/10/2025</t>
   </si>
   <si>
     <t>SRIJON ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -873,655 +873,655 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13" t="s">
+      <c r="I3" s="13"/>
+      <c r="J3" s="13"/>
+      <c r="K3" s="4" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13" t="s">
+      <c r="L3" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="K3" s="4" t="s">
+      <c r="M3" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="L3" s="4" t="s">
+      <c r="N3" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="M3" s="4" t="s">
+      <c r="O3" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="N3" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P3" s="4">
-        <v>22.36</v>
+        <v>3.05</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.7</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>88.32</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="I4" s="13" t="s">
+      <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="J4" s="13"/>
-      <c r="K4" s="4" t="s">
+      <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="M4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="N4" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>3.05</v>
+        <v>15.89</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="I5" s="13" t="s">
         <v>41</v>
       </c>
-      <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
+      <c r="J5" s="13" t="s">
+        <v>42</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>40</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>3.05</v>
+        <v>22.36</v>
       </c>
       <c r="Q5" s="4">
-        <v>2.7</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>88.32</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>48</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>38.56</v>
+        <v>288.95</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>35.75</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>12.37</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>35</v>
-[...3 lines deleted...]
-      </c>
+        <v>32</v>
+      </c>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>57</v>
+        <v>30</v>
       </c>
       <c r="P7" s="4">
-        <v>15.89</v>
+        <v>3.05</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="P8" s="4">
         <v>106.79</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="I9" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>68</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="P9" s="4">
+        <v>541.95</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>0</v>
+      </c>
+      <c r="R9" s="4">
+        <v>0</v>
+      </c>
+      <c r="S9" s="4">
         <v>35</v>
-      </c>
-[...28 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>71</v>
-[...6 lines deleted...]
-      </c>
+        <v>74</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="P10" s="4">
-        <v>71.64</v>
+        <v>38.56</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>52</v>
+        <v>33</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="P11" s="4">
-        <v>288.95</v>
+        <v>15.83</v>
       </c>
       <c r="Q11" s="4">
-        <v>35.75</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>12.37</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>84</v>
+        <v>32</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>85</v>
+        <v>33</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>86</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>87</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>88</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>89</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>90</v>
       </c>
       <c r="P12" s="4">
-        <v>541.95</v>
+        <v>71.64</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>35</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>91</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>52</v>
+        <v>33</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>92</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>93</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>94</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>95</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>96</v>
       </c>
       <c r="P13" s="4">
         <v>29.94</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>