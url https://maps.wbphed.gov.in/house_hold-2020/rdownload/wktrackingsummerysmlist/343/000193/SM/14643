--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="94">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="99">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -291,50 +291,65 @@
     <t>ORD/000093/2025-2026</t>
   </si>
   <si>
     <t>1768/SWD-I</t>
   </si>
   <si>
     <t>01/08/2025</t>
   </si>
   <si>
     <t>PADMA ENGINEERING CO.</t>
   </si>
   <si>
     <t>Additional Electro-Mechanical works for PH No-1 of Harisankarpur W/S Scheme under South 24-Pgs Mechanical Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/003115/2023-2024</t>
   </si>
   <si>
     <t>166/SMSD</t>
   </si>
   <si>
     <t>05/02/2024</t>
   </si>
   <si>
     <t>01/05/2025</t>
+  </si>
+  <si>
+    <t>Drum Sheet walling on Eucalyptus bullah pilling for laying of HDPE pipeline for HARISANKARPUR PWSS to accommodate FHTC in Mograhat-II Block under South 24-Pgns. W/S Division-I, PHE Dte. for Augmentation of Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24 Parganas District. (SM/14643)</t>
+  </si>
+  <si>
+    <t>ORD/000261/2024-2025</t>
+  </si>
+  <si>
+    <t>2676/SWD-I</t>
+  </si>
+  <si>
+    <t>07/06/2024</t>
+  </si>
+  <si>
+    <t>SOMNATH ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -723,51 +738,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="80.123291" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1543,87 +1558,148 @@
       </c>
       <c r="N14" s="4" t="s">
         <v>92</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>40</v>
       </c>
       <c r="P14" s="4">
         <v>0.96</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>90</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" s="7" t="s">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3"/>
+      <c r="D15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H15" s="13" t="s">
         <v>93</v>
       </c>
-      <c r="B15" s="7"/>
-[...22 lines deleted...]
-      <c r="S15" s="8"/>
+      <c r="I15" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="P15" s="4">
+        <v>12.74</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>75</v>
+      </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="7" t="s">
+        <v>98</v>
+      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="8"/>
+      <c r="O16" s="8">
+        <v>2117.47</v>
+      </c>
+      <c r="P16" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>0</v>
+      </c>
+      <c r="R16" s="8"/>
+      <c r="S16" s="8"/>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>