--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="99">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="109">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -306,50 +306,80 @@
     <t>ORD/003115/2023-2024</t>
   </si>
   <si>
     <t>166/SMSD</t>
   </si>
   <si>
     <t>05/02/2024</t>
   </si>
   <si>
     <t>01/05/2025</t>
   </si>
   <si>
     <t>Drum Sheet walling on Eucalyptus bullah pilling for laying of HDPE pipeline for HARISANKARPUR PWSS to accommodate FHTC in Mograhat-II Block under South 24-Pgns. W/S Division-I, PHE Dte. for Augmentation of Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24 Parganas District. (SM/14643)</t>
   </si>
   <si>
     <t>ORD/000261/2024-2025</t>
   </si>
   <si>
     <t>2676/SWD-I</t>
   </si>
   <si>
     <t>07/06/2024</t>
   </si>
   <si>
     <t>SOMNATH ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Supply, delivery and laying of armored cable for PH-1 of Harisankarpur W/S Scheme under South 24-Pgs Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/003116/2023-2024</t>
+  </si>
+  <si>
+    <t>136/SMSD</t>
+  </si>
+  <si>
+    <t>02/02/2024</t>
+  </si>
+  <si>
+    <t>Sinking of 01 (one) nos. Rig bored 250mm x 150mm dia. &amp; 360 mtr. deep Tubewell by Rotary method at Harisankarpur existing OHR site for HARISANKARPUR PWSS of MOGRAHAT-II block under South 24-Parganas W/S Division-I, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001193/2024-2025</t>
+  </si>
+  <si>
+    <t>807/SWD-I</t>
+  </si>
+  <si>
+    <t>20/03/2025</t>
+  </si>
+  <si>
+    <t>09/04/2025</t>
+  </si>
+  <si>
+    <t>MONDAL TUBEWELL</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -738,51 +768,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="80.123291" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1015,54 +1045,54 @@
       <c r="I5" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>36</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="P5" s="4">
         <v>33.51</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>10.04</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>29.96</v>
       </c>
       <c r="S5" s="4">
         <v>30</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1072,54 +1102,54 @@
       </c>
       <c r="H6" s="13" t="s">
         <v>41</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P6" s="4">
         <v>2.76</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>2.72</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>98.54</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1247,54 +1277,54 @@
       <c r="I9" s="13" t="s">
         <v>59</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>60</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P9" s="4">
         <v>1866.59</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>161.9</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>8.67</v>
       </c>
       <c r="S9" s="4">
         <v>8</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1605,101 +1635,223 @@
       <c r="I15" s="13" t="s">
         <v>59</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>60</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>94</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>95</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>96</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>81</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>97</v>
       </c>
       <c r="P15" s="4">
         <v>12.74</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>7.48</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>58.75</v>
       </c>
       <c r="S15" s="4">
         <v>75</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
-      <c r="A16" s="7" t="s">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3"/>
+      <c r="D16" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H16" s="13" t="s">
         <v>98</v>
       </c>
-      <c r="B16" s="7"/>
-[...22 lines deleted...]
-      <c r="S16" s="8"/>
+      <c r="I16" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="P16" s="4">
+        <v>0.96</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>100</v>
+      </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3"/>
+      <c r="D17" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H17" s="13" t="s">
+        <v>102</v>
+      </c>
+      <c r="I17" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="P17" s="4">
+        <v>19.06</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>0</v>
+      </c>
+      <c r="R17" s="4">
+        <v>0</v>
+      </c>
+      <c r="S17" s="4">
+        <v>100</v>
+      </c>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="7" t="s">
+        <v>108</v>
+      </c>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7"/>
+      <c r="E18" s="11"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="14"/>
+      <c r="I18" s="14"/>
+      <c r="J18" s="14"/>
+      <c r="K18" s="8"/>
+      <c r="L18" s="8"/>
+      <c r="M18" s="8"/>
+      <c r="N18" s="8"/>
+      <c r="O18" s="8">
+        <v>2137.49</v>
+      </c>
+      <c r="P18" s="8">
+        <v>182.14</v>
+      </c>
+      <c r="Q18" s="8">
+        <v>8.52</v>
+      </c>
+      <c r="R18" s="8"/>
+      <c r="S18" s="8"/>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A18:N18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>