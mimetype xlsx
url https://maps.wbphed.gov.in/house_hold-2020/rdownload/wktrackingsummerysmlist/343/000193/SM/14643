--- v3 (2026-05-24)
+++ v4 (2026-08-28)
@@ -89,279 +89,279 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
     <t>South 24 Pgs W/S Division I</t>
   </si>
   <si>
     <t>Ground water based HARISANKARPUR piped water supply scheme to accommodate FHTC in MAGRAHAT-II block under South 24 Parganas W/S Division-I, South 24 Parganas District for AUGMENTATION of surface water based Water Supply scheme in the Arsenic Affected Area</t>
   </si>
   <si>
     <t>SM/14643</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Preparation and submission of Detailed Project Report of Ground Water Based Harisankarpur Piped Water Supply Scheme to accommodate FHTC in Magrahat-II Block under South 24-Pgs W/S Division-I, PHE Dte for Augmentation of Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns. district.</t>
+  </si>
+  <si>
+    <t>ORD/000984/2022-2023</t>
+  </si>
+  <si>
+    <t>1477/SWD-I</t>
+  </si>
+  <si>
+    <t>27/09/2022</t>
+  </si>
+  <si>
+    <t>27/10/2022</t>
+  </si>
+  <si>
+    <t>MEASURE LAND</t>
+  </si>
+  <si>
+    <t>Construction of 02 (two) nos. different capacities 20 mtr. staging height R.C.C. Over Head Reservoirs as per departmental design, drawing &amp; specification with R.C.C. Bored Pile &amp; Pile Cap including Soil investigation, Laying distribution system, Rising main, Functional Household Tap Connection (FHTC) and Construction of 10 (ten) nos. chlorination room of size 5.0m x 4.0m for PANCHPARA, DHANPOTA, BENIPUR &amp; HARISANKARPUR Mouza of MOGRAHAT-II Block, for implementation of JJM under augmentation of surface water based W/S scheme in the arsenic affected areas of South 24 Parganas district under Baruipur sub Division of South 24 Pgns. W/S Division-I, P.H.E Dte. [No. of FHTC = 9957] [TSM/017504, TSM/016727, TSM/017337, TSM/016566]</t>
+  </si>
+  <si>
+    <t>AE RWS, Alipore Division</t>
+  </si>
+  <si>
+    <t>JE RWS, HQ</t>
+  </si>
+  <si>
+    <t>ORD/000106/2023-2024</t>
+  </si>
+  <si>
+    <t>483/SWD-I</t>
+  </si>
+  <si>
+    <t>08/05/2023</t>
+  </si>
+  <si>
+    <t>07/08/2026</t>
+  </si>
+  <si>
+    <t>S &amp; P ENTERPRISE</t>
+  </si>
+  <si>
+    <t>S24 Pgns Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1,2&amp;3 of Harisankarpur water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Mograhat-II]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/003028/2022-2023</t>
+  </si>
+  <si>
+    <t>362/SMD</t>
+  </si>
+  <si>
+    <t>10/02/2023</t>
+  </si>
+  <si>
+    <t>11/05/2023</t>
+  </si>
+  <si>
+    <t>CINZANO</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000199/2023-2024</t>
   </si>
   <si>
     <t>19/05/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000311/2023-2024</t>
   </si>
   <si>
     <t>2737/SWD-I</t>
   </si>
   <si>
     <t>06/11/2023</t>
   </si>
   <si>
-    <t>S24 Pgns Mechanical</t>
-[...41 lines deleted...]
-    <t>MEASURE LAND</t>
+    <t>Additional estimate for construction of approach road inside of the Head work site for existing HARISANKARPUR PWSS under MAGRAHAT-II Block, South 24 Parganas Distnct for Augmentation of surfacc water based water supply scheme in the Arsenic affected areas of South 24 Parganas District under South 24 Parganas Water Supply Division-I, PHE Dte. (SM/14643)</t>
+  </si>
+  <si>
+    <t>ORD/001078/2024-2025</t>
+  </si>
+  <si>
+    <t>5346/SWD-I</t>
+  </si>
+  <si>
+    <t>30/12/2024</t>
+  </si>
+  <si>
+    <t>14/01/2025</t>
+  </si>
+  <si>
+    <t>N &amp; N ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Renovation of approach Road inside of the head work site and construction of entrance gate for Harishankarpur PWSS to accommodate FHTC in Magrahat-II block South 24-Parganas district. for augmentation of surface water Based water Supply Scheme in the arsenic Affected areas of South 24-Parganas District. (SM/14643)</t>
+  </si>
+  <si>
+    <t>ORD/000427/2024-2025</t>
+  </si>
+  <si>
+    <t>3784/SWD-I</t>
+  </si>
+  <si>
+    <t>29/08/2024</t>
+  </si>
+  <si>
+    <t>28/09/2024</t>
+  </si>
+  <si>
+    <t>Additional Electro-Mechanical works for PH No-1 of Harisankarpur W/S Scheme under South 24-Pgs Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/003115/2023-2024</t>
+  </si>
+  <si>
+    <t>166/SMSD</t>
+  </si>
+  <si>
+    <t>05/02/2024</t>
+  </si>
+  <si>
+    <t>01/05/2025</t>
+  </si>
+  <si>
+    <t>Drum Sheet walling on Eucalyptus bullah pilling for laying of HDPE pipeline for HARISANKARPUR PWSS to accommodate FHTC in Mograhat-II Block under South 24-Pgns. W/S Division-I, PHE Dte. for Augmentation of Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24 Parganas District. (SM/14643)</t>
+  </si>
+  <si>
+    <t>ORD/000261/2024-2025</t>
+  </si>
+  <si>
+    <t>2676/SWD-I</t>
+  </si>
+  <si>
+    <t>07/06/2024</t>
+  </si>
+  <si>
+    <t>31/08/2025</t>
+  </si>
+  <si>
+    <t>SOMNATH ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Supply, delivery and laying of armored cable for PH-1 of Harisankarpur W/S Scheme under South 24-Pgs Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/003116/2023-2024</t>
+  </si>
+  <si>
+    <t>136/SMSD</t>
+  </si>
+  <si>
+    <t>02/02/2024</t>
   </si>
   <si>
     <t>Restoration of Road edge and Hard shoulder damaged due to laying of pipes by PHE Dte. of Dakshin Barasat Mograhat Usthi Road from 0.00 kmp to 21.0 kmp in different stretched of Diamond Harbour Highway Sub-Division under Diamond Harbour Highway Division in the district of South 24 Parganas</t>
   </si>
   <si>
     <t>BILL/00653/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-396</t>
   </si>
   <si>
     <t>04/10/2024</t>
   </si>
   <si>
     <t>EXECUTIVE ENGINEER, DIAMOND HARBOUR HIGHWAY DIVISION PW(ROADS) DTE.</t>
   </si>
   <si>
     <t>Alipore Division</t>
   </si>
   <si>
     <t>Road restoration of Harishankarpur Bharat Ghosh more to Dakshin Mukundapur Under Magrahal II PS</t>
   </si>
   <si>
     <t>BILL/01668/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-775</t>
   </si>
   <si>
     <t>25/10/2024</t>
   </si>
   <si>
     <t>W.B.S.R.D.A., SOUTH TWENTY FOUR PARGANAS DIVISION</t>
   </si>
   <si>
-    <t>Construction of 02 (two) nos. different capacities 20 mtr. staging height R.C.C. Over Head Reservoirs as per departmental design, drawing &amp; specification with R.C.C. Bored Pile &amp; Pile Cap including Soil investigation, Laying distribution system, Rising main, Functional Household Tap Connection (FHTC) and Construction of 10 (ten) nos. chlorination room of size 5.0m x 4.0m for PANCHPARA, DHANPOTA, BENIPUR &amp; HARISANKARPUR Mouza of MOGRAHAT-II Block, for implementation of JJM under augmentation of surface water based W/S scheme in the arsenic affected areas of South 24 Parganas district under Baruipur sub Division of South 24 Pgns. W/S Division-I, P.H.E Dte. [No. of FHTC = 9957] [TSM/017504, TSM/016727, TSM/017337, TSM/016566]</t>
-[...55 lines deleted...]
-  <si>
     <t>Additional Laying of Pipeline for distribution system of HARISANKARPUR piped water supply scheme to accommodate FHTC in Mograhat-II Block under South 24 Parganas W/S Division-I, PHE Dte. for augmentation of surface water based W/S scheme in the arsenic affected areas of South 24 pgs. District. (SM/14643)</t>
   </si>
   <si>
     <t>ORD/000085/2025-2026</t>
   </si>
   <si>
     <t>1760/SWD-I</t>
   </si>
   <si>
     <t>02/07/2025</t>
   </si>
   <si>
-    <t>31/08/2025</t>
-[...1 lines deleted...]
-  <si>
     <t>BAIDYA ENTERPRISE</t>
   </si>
   <si>
     <t>Sinking of 02 (Two) nos. Rig bored 250mm x 150mm dia. &amp; 360 mtr. deep Tubewell by Rotary method at Harisankarpur 2nd &amp; 3rd Tubewell site for HARISANKARPUR Piped Water Supply Scheme of MOGRAHAT-II Block under South 24-Parganas W/S Division-I, PHE Dte. [SM/14643]</t>
   </si>
   <si>
     <t>ORD/000093/2025-2026</t>
   </si>
   <si>
     <t>1768/SWD-I</t>
   </si>
   <si>
     <t>01/08/2025</t>
   </si>
   <si>
     <t>PADMA ENGINEERING CO.</t>
-  </si>
-[...40 lines deleted...]
-    <t>02/02/2024</t>
   </si>
   <si>
     <t>Sinking of 01 (one) nos. Rig bored 250mm x 150mm dia. &amp; 360 mtr. deep Tubewell by Rotary method at Harisankarpur existing OHR site for HARISANKARPUR PWSS of MOGRAHAT-II block under South 24-Parganas W/S Division-I, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/001193/2024-2025</t>
   </si>
   <si>
     <t>807/SWD-I</t>
   </si>
   <si>
     <t>20/03/2025</t>
   </si>
   <si>
     <t>09/04/2025</t>
   </si>
   <si>
     <t>MONDAL TUBEWELL</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -911,876 +911,876 @@
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>26</v>
       </c>
-      <c r="L3" s="4">
-        <v>630</v>
+      <c r="L3" s="4" t="s">
+        <v>27</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="P3" s="4">
-        <v>60.24</v>
+        <v>2.76</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.72</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>98.54</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>31</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>18.95</v>
+        <v>1866.59</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>161.9</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>8.67</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>37</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>40</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
         <v>33.51</v>
       </c>
       <c r="Q5" s="4">
         <v>10.04</v>
       </c>
       <c r="R5" s="4">
         <v>29.96</v>
       </c>
       <c r="S5" s="4">
         <v>30</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>41</v>
+        <v>48</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>49</v>
+      </c>
+      <c r="L6" s="4">
+        <v>630</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="P6" s="4">
-        <v>2.76</v>
+        <v>60.24</v>
       </c>
       <c r="Q6" s="4">
-        <v>2.72</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>98.54</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P7" s="4">
-        <v>20.8</v>
+        <v>18.95</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>52</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>55</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="P8" s="4">
-        <v>1.36</v>
+        <v>3</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>59</v>
+        <v>32</v>
       </c>
       <c r="J9" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="O9" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="K9" s="4" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>1866.59</v>
+        <v>6.5</v>
       </c>
       <c r="Q9" s="4">
-        <v>161.9</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>8.67</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>8</v>
+        <v>50</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>66</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>59</v>
+        <v>41</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>60</v>
+        <v>42</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>71</v>
+        <v>47</v>
       </c>
       <c r="P10" s="4">
-        <v>3</v>
+        <v>0.96</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K11" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="I11" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K11" s="4" t="s">
+      <c r="L11" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="M11" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="M11" s="4" t="s">
+      <c r="N11" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="N11" s="4" t="s">
+      <c r="O11" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="O11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>6.5</v>
+        <v>12.74</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>7.48</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>58.75</v>
       </c>
       <c r="S11" s="4">
-        <v>50</v>
+        <v>75</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>77</v>
       </c>
-      <c r="I12" s="13"/>
-      <c r="J12" s="13"/>
+      <c r="I12" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>42</v>
+      </c>
       <c r="K12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>81</v>
+        <v>70</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>82</v>
+        <v>47</v>
       </c>
       <c r="P12" s="4">
-        <v>51.8</v>
+        <v>0.96</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="I13" s="13"/>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="M13" s="4" t="s">
         <v>84</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="N13" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="O13" s="4" t="s">
         <v>85</v>
       </c>
-      <c r="M13" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>38.27</v>
+        <v>20.8</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>32</v>
+        <v>86</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
+        <v>87</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
+      <c r="K14" s="4" t="s">
         <v>88</v>
       </c>
-      <c r="I14" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K14" s="4" t="s">
+      <c r="L14" s="4" t="s">
         <v>89</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="M14" s="4" t="s">
         <v>90</v>
       </c>
-      <c r="M14" s="4" t="s">
+      <c r="N14" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="O14" s="4" t="s">
         <v>91</v>
       </c>
-      <c r="N14" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>0.96</v>
+        <v>1.36</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
+        <v>92</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
+      <c r="K15" s="4" t="s">
         <v>93</v>
       </c>
-      <c r="I15" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K15" s="4" t="s">
+      <c r="L15" s="4" t="s">
         <v>94</v>
       </c>
-      <c r="L15" s="4" t="s">
+      <c r="M15" s="4" t="s">
         <v>95</v>
       </c>
-      <c r="M15" s="4" t="s">
+      <c r="N15" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="O15" s="4" t="s">
         <v>96</v>
       </c>
-      <c r="N15" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P15" s="4">
-        <v>12.74</v>
+        <v>51.8</v>
       </c>
       <c r="Q15" s="4">
-        <v>7.48</v>
+        <v>0</v>
       </c>
       <c r="R15" s="4">
-        <v>58.75</v>
+        <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>75</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
+        <v>97</v>
+      </c>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
+      <c r="K16" s="4" t="s">
         <v>98</v>
       </c>
-      <c r="I16" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K16" s="4" t="s">
+      <c r="L16" s="4" t="s">
         <v>99</v>
       </c>
-      <c r="L16" s="4" t="s">
+      <c r="M16" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="N16" s="4" t="s">
         <v>100</v>
       </c>
-      <c r="M16" s="4" t="s">
+      <c r="O16" s="4" t="s">
         <v>101</v>
       </c>
-      <c r="N16" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P16" s="4">
-        <v>0.96</v>
+        <v>38.27</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
         <v>102</v>
       </c>
       <c r="I17" s="13" t="s">
-        <v>59</v>
+        <v>32</v>
       </c>
       <c r="J17" s="13" t="s">
-        <v>60</v>
+        <v>33</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>103</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>104</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>105</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>106</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>107</v>
       </c>
       <c r="P17" s="4">
         <v>19.06</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>