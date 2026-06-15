--- v1 (2026-03-03)
+++ v2 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="107">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="119">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -330,50 +330,86 @@
     <t>1815/SWD-I</t>
   </si>
   <si>
     <t>07/07/2025</t>
   </si>
   <si>
     <t>05/09/2025</t>
   </si>
   <si>
     <t>RAJLAXMI CONSTRUCTION</t>
   </si>
   <si>
     <t>Continuation order for the work of Hiring of 1 (one) No additional Motor Cab with engine capacity less than or equal to 2000 cc, in good condition with driver and cleaner for inspection of sites of JJM works within Mograhat-II Block for the Assistant Engineer, RWS, Alipore Sub-Division, P.H.E. Dte. under south 24-Pgns, W/S Division-I, P.H.E. Dte, Govt of West Bengal with all costs towards the owner except cost of fuel and lubricant. (SM/14549) [w.e.f. 01/08/2025 to 31/01/2026] [Vehicle No:- WB-04-F-9231]</t>
   </si>
   <si>
     <t>ORD/000120/2025-2026</t>
   </si>
   <si>
     <t>1941/SWD-I</t>
   </si>
   <si>
     <t>23/07/2025</t>
   </si>
   <si>
     <t>23/01/2026</t>
+  </si>
+  <si>
+    <t>Quotation for new service connection at P.H. NO.2 of Jugdia w/s scheme . Application no.1008435682 .</t>
+  </si>
+  <si>
+    <t>BILL/03090/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-627</t>
+  </si>
+  <si>
+    <t>29/03/2025</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
+  </si>
+  <si>
+    <t>Quotation for new service connection at P.H. NO.3 of Jugdia w/s scheme .Application no.1008435740 .</t>
+  </si>
+  <si>
+    <t>BILL/03089/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-626</t>
+  </si>
+  <si>
+    <t>Quotation for new service connection at P.H. NO.1 of Jugdia w/s scheme . Application no.1008435646 .</t>
+  </si>
+  <si>
+    <t>BILL/03088/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-628</t>
+  </si>
+  <si>
+    <t>28/03/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -762,70 +798,70 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W17"/>
+  <dimension ref="A1:W20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="47.131348" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
@@ -1157,54 +1193,54 @@
       <c r="I7" s="13" t="s">
         <v>49</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>50</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P7" s="4">
         <v>0.87</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>2.1</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>241.14</v>
       </c>
       <c r="S7" s="4">
         <v>60</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1218,54 +1254,54 @@
       <c r="I8" s="13" t="s">
         <v>49</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>57</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P8" s="4">
         <v>0.87</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>2.09</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>240.07</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1340,54 +1376,54 @@
       <c r="I10" s="13" t="s">
         <v>49</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>62</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="P10" s="4">
         <v>47.45</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>29.67</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>62.53</v>
       </c>
       <c r="S10" s="4">
         <v>90</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1397,54 +1433,54 @@
       </c>
       <c r="H11" s="13" t="s">
         <v>73</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="P11" s="4">
         <v>2.77</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>2.73</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>98.44</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1519,54 +1555,54 @@
       <c r="I13" s="13" t="s">
         <v>49</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>62</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>89</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P13" s="4">
         <v>0.76</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>2.01</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>264.33</v>
       </c>
       <c r="S13" s="4">
         <v>40</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1580,54 +1616,54 @@
       <c r="I14" s="13" t="s">
         <v>49</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>62</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>91</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>92</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>93</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>94</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P14" s="4">
         <v>0.86</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>1.92</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>223.47</v>
       </c>
       <c r="S14" s="4">
         <v>19</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
@@ -1712,87 +1748,258 @@
       </c>
       <c r="N16" s="4" t="s">
         <v>105</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P16" s="4">
         <v>0.87</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>17</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
-      <c r="A17" s="7" t="s">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3"/>
+      <c r="D17" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H17" s="13" t="s">
         <v>106</v>
       </c>
-      <c r="B17" s="7"/>
-[...22 lines deleted...]
-      <c r="S17" s="8"/>
+      <c r="I17" s="13"/>
+      <c r="J17" s="13"/>
+      <c r="K17" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="P17" s="4">
+        <v>7.78</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>0</v>
+      </c>
+      <c r="R17" s="4">
+        <v>0</v>
+      </c>
+      <c r="S17" s="4">
+        <v>0</v>
+      </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="3">
+        <v>16</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="3"/>
+      <c r="D18" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H18" s="13" t="s">
+        <v>111</v>
+      </c>
+      <c r="I18" s="13"/>
+      <c r="J18" s="13"/>
+      <c r="K18" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="O18" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="P18" s="4">
+        <v>7.69</v>
+      </c>
+      <c r="Q18" s="4">
+        <v>0</v>
+      </c>
+      <c r="R18" s="4">
+        <v>0</v>
+      </c>
+      <c r="S18" s="4">
+        <v>0</v>
+      </c>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
+    <row r="19" spans="1:23">
+      <c r="A19" s="3">
+        <v>17</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C19" s="3"/>
+      <c r="D19" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="E19" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H19" s="13" t="s">
+        <v>114</v>
+      </c>
+      <c r="I19" s="13"/>
+      <c r="J19" s="13"/>
+      <c r="K19" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="L19" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="M19" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="N19" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="O19" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="P19" s="4">
+        <v>6.41</v>
+      </c>
+      <c r="Q19" s="4">
+        <v>0</v>
+      </c>
+      <c r="R19" s="4">
+        <v>0</v>
+      </c>
+      <c r="S19" s="4">
+        <v>0</v>
+      </c>
+      <c r="T19" s="1"/>
+      <c r="U19" s="1"/>
+      <c r="V19" s="1"/>
+      <c r="W19" s="1"/>
+    </row>
+    <row r="20" spans="1:23">
+      <c r="A20" s="7" t="s">
+        <v>118</v>
+      </c>
+      <c r="B20" s="7"/>
+      <c r="C20" s="7"/>
+      <c r="D20" s="7"/>
+      <c r="E20" s="11"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="14"/>
+      <c r="I20" s="14"/>
+      <c r="J20" s="14"/>
+      <c r="K20" s="8"/>
+      <c r="L20" s="8"/>
+      <c r="M20" s="8"/>
+      <c r="N20" s="8"/>
+      <c r="O20" s="8">
+        <v>848.29</v>
+      </c>
+      <c r="P20" s="8">
+        <v>40.52</v>
+      </c>
+      <c r="Q20" s="8">
+        <v>4.78</v>
+      </c>
+      <c r="R20" s="8"/>
+      <c r="S20" s="8"/>
+      <c r="T20" s="1"/>
+      <c r="U20" s="1"/>
+      <c r="V20" s="1"/>
+      <c r="W20" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A17:N17"/>
+    <mergeCell ref="A20:N20"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>