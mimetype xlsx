--- v2 (2026-06-15)
+++ v3 (2026-08-28)
@@ -77,255 +77,255 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
+    <t>S24 Pgns Mechanical</t>
+  </si>
+  <si>
+    <t>Proposed Ground water based JUGDIA piped water supply scheme to accommodate FHTC in MAGRAHAT-II block under South 24 Parganas W/S Division-I, South 24 Parganas District for AUGMENTATION of surface water based Water Supply scheme in the Arsenic Affected Ar</t>
+  </si>
+  <si>
+    <t>SM/14549</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1,2&amp;3 of Jugdia water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Mograhat-II]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000413/2022-2023</t>
+  </si>
+  <si>
+    <t>3811/SMD</t>
+  </si>
+  <si>
+    <t>29/12/2022</t>
+  </si>
+  <si>
+    <t>28/06/2023</t>
+  </si>
+  <si>
+    <t>SINHA ELECTRICALS</t>
+  </si>
+  <si>
     <t>South 24 Pgs W/S Division I</t>
   </si>
   <si>
-    <t>Proposed Ground water based JUGDIA piped water supply scheme to accommodate FHTC in MAGRAHAT-II block under South 24 Parganas W/S Division-I, South 24 Parganas District for AUGMENTATION of surface water based Water Supply scheme in the Arsenic Affected Ar</t>
-[...5 lines deleted...]
-    <t>Augmentation</t>
+    <t>Preparation and submission of Detailed Project Report of Ground Water Based Jugdia Piped Water Supply Scheme to accommodate FHTC in Magrahat-II Block under South 24-Pgs W/S Division-I, PHE Dte for Augmentation of Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns. district.</t>
+  </si>
+  <si>
+    <t>ORD/000983/2022-2023</t>
+  </si>
+  <si>
+    <t>1457/SWD-I</t>
+  </si>
+  <si>
+    <t>26/09/2022</t>
+  </si>
+  <si>
+    <t>26/10/2022</t>
+  </si>
+  <si>
+    <t>GEO SOLUTION</t>
+  </si>
+  <si>
+    <t>Construction of 500 cum capacity OHR (20 mtr. Staging Height), Chlorine Room (3 Nos.) along with Laying Distribution System, Rising Main, Functional Household Tap Connection (FHTC) including design drawing of Pile Foundation &amp; pile cap after soil investigation for Augmentation of JUGDIA Mouza of MOGRAHAT-II Block of Surface Water based Water Supply Scheme in the arsenic affected areas of South 24 Pgns District. (No of FHTC = 3406) [TSM/016726]</t>
+  </si>
+  <si>
+    <t>AE RWS, Alipore Division</t>
+  </si>
+  <si>
+    <t>JE, RWS, DH-II</t>
+  </si>
+  <si>
+    <t>ORD/000081/2023-2024</t>
+  </si>
+  <si>
+    <t>415/SWD-I</t>
+  </si>
+  <si>
+    <t>02/05/2023</t>
+  </si>
+  <si>
+    <t>01/05/2025</t>
+  </si>
+  <si>
+    <t>ROSENBLUTH CONSTRUCTION PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Hiring of 1 (one) No additional Motor Cab with engine capacity less than or equal to 2000 cc, in good condition with driver and cleaner for inspection of sites of JJM works within Mograhat-II Block for the Assistant Engineer, RWS, Alipore Sub-Division, P.H.E. Dte. under south 24-Pgns, W/S Division-I, P.H.E. Dte, Govt of West Bengal with all costs towards the owner except cost of fuel and lubricant. (TSM/016726) [w.e.f. 25/08/2023 to 23/02/2024]</t>
+  </si>
+  <si>
+    <t>JE RWS, HQ</t>
+  </si>
+  <si>
+    <t>ORD/000665/2023-2024</t>
+  </si>
+  <si>
+    <t>1958/SWD-I</t>
+  </si>
+  <si>
+    <t>24/08/2023</t>
+  </si>
+  <si>
+    <t>23/02/2024</t>
+  </si>
+  <si>
+    <t>AJAY KUMAR</t>
+  </si>
+  <si>
+    <t>Sinking of 03 (Three) nos. Rig bored 250mm x 150mm dia. &amp; 300 mtr. deep Tubewell by Rotary method for JUGDIA PWSS of MOGRAHAT-II block under South 24-Parganas W/S Division-I, P.H.E. Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs district. [TSM/016726] (2nd Call)</t>
+  </si>
+  <si>
+    <t>ORD/000118/2023-2024</t>
+  </si>
+  <si>
+    <t>530/SWD-I</t>
+  </si>
+  <si>
+    <t>11/05/2023</t>
+  </si>
+  <si>
+    <t>31/10/2024</t>
+  </si>
+  <si>
+    <t>SHANTI CONSTRUCTION</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000129/2022-2023</t>
   </si>
   <si>
     <t>3388/SWD-I</t>
   </si>
   <si>
     <t>10/03/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000163/2023-2024</t>
   </si>
   <si>
     <t>19/05/2023</t>
   </si>
   <si>
     <t>Development of land, Construction of Boundary wall (length = 133.54m) &amp; Construction of Approach Road (length = 30.00m) at OHR site (1st Tube well Site) for JUGDIA PWSS to accommodate FHTC in Mograhat-II Block under South 24 Pgns. W/S Division-I, PHE Dte. for Augmentation of Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24 Parganas District. (SM/14549)</t>
   </si>
   <si>
     <t>ORD/000369/2024-2025</t>
   </si>
   <si>
     <t>3508/SWD-I</t>
   </si>
   <si>
     <t>07/08/2024</t>
   </si>
   <si>
     <t>21/09/2024</t>
   </si>
   <si>
     <t>TIYASHA ENTERPRISE</t>
   </si>
   <si>
     <t>NAN</t>
   </si>
   <si>
-    <t>S24 Pgns Mechanical</t>
-[...47 lines deleted...]
-    <t>AJAY KUMAR</t>
+    <t>Continuation order for the work of Hiring of 1 (one) No additional Motor Cab with engine capacity less than or equal to 2000 cc, in good condition with driver and cleaner for inspection of sites of JJM works within Mograhat-II Block for the Assistant Engineer, RWS, Alipore Sub-Division, P.H.E. Dte. under south 24-Pgns, W/S Division-I, P.H.E. Dte, Govt of West Bengal with all costs towards the owner except cost of fuel and lubricant. (SM/14549) [w.e.f. 25/08/2024 to 31/01/2025] [Vehicle No:- WB-04-F-9231]</t>
+  </si>
+  <si>
+    <t>ORD/000428/2024-2025</t>
+  </si>
+  <si>
+    <t>3700/SWD-I</t>
+  </si>
+  <si>
+    <t>22/08/2024</t>
+  </si>
+  <si>
+    <t>29/01/2025</t>
   </si>
   <si>
     <t>Continuation order for the work of Hiring of 1 (one) No additional Motor Cab with engine capacity less than or equal to 2000 cc, in good condition with driver and cleaner for inspection of sites of JJM works within Mograhat-II Block for the Assistant Engineer, RWS, Alipore Sub-Division, P.H.E. Dte. under south 24-Pgns, W/S Division-I, P.H.E. Dte, Govt of West Bengal with all costs towards the owner except cost of fuel and lubricant. (SM/14549) [w.e.f. 24/02/2024 to 24/08/2024] [Vehicle No:- WB-04-F-9231]</t>
   </si>
   <si>
     <t>JE RWS, HQ,JE, RWS, DH-II</t>
   </si>
   <si>
     <t>ORD/000811/2023-2024</t>
   </si>
   <si>
     <t>854/SWD-I</t>
   </si>
   <si>
     <t>19/02/2024</t>
   </si>
   <si>
     <t>20/08/2024</t>
   </si>
   <si>
-    <t>JE, RWS, DH-II</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000379/2024-2025</t>
   </si>
   <si>
     <t>3571/SWD-I</t>
   </si>
   <si>
     <t>12/08/2024</t>
   </si>
   <si>
     <t>26/09/2024</t>
-  </si>
-[...67 lines deleted...]
-    <t>29/01/2025</t>
   </si>
   <si>
     <t>Continuation order for the work of Hiring of 1 (one) No additional Motor Cab with engine capacity less than or equal to 2000 cc, in good condition with driver and cleaner for inspection of sites of JJM works within Mograhat-II Block for the Assistant Engineer, RWS, Alipore Sub-Division, P.H.E. Dte. under south 24-Pgns, W/S Division-I, P.H.E. Dte, Govt of West Bengal with all costs towards the owner except cost of fuel and lubricant. (SM/14549) [w.e.f. 01/02/2025 to 31/07/2025] [Vehicle No:- WB-04-F-9231]</t>
   </si>
   <si>
     <t>ORD/001178/2024-2025</t>
   </si>
   <si>
     <t>299/SWD-I</t>
   </si>
   <si>
     <t>27/01/2025</t>
   </si>
   <si>
     <t>27/07/2025</t>
   </si>
   <si>
     <t>Additional Laying of pipeline for distribution system for Proposed Ground water based JUGDIA piped water supply scheme to accommodate FHTC in MAGRAHAT-II block under South 24 Parganas W/S Division-I, South 24 Parganas District for AUGMENTATION of surface water based Water Supply scheme in the Arsenic Affected Areas of South 24 Parganas District. (SM/14549)</t>
   </si>
   <si>
     <t>ORD/000102/2025-2026</t>
   </si>
   <si>
     <t>1815/SWD-I</t>
   </si>
@@ -936,753 +936,753 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>20.98</v>
+        <v>33.56</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>25</v>
+        <v>34</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>630</v>
+        <v>35</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>29</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>28.59</v>
+        <v>2.77</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>2.73</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>98.44</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>40</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>42</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>33</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>34</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>37</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>0</v>
+        <v>621.42</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
-      <c r="R5" s="4" t="s">
-        <v>38</v>
+      <c r="R5" s="4">
+        <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>45</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>40</v>
+        <v>48</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>41</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>45</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="P6" s="4">
-        <v>33.56</v>
+        <v>0.87</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>2.1</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>241.14</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
+        <v>55</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>49</v>
+        <v>41</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>50</v>
+        <v>42</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="P7" s="4">
-        <v>0.87</v>
+        <v>47.45</v>
       </c>
       <c r="Q7" s="4">
-        <v>2.1</v>
+        <v>29.67</v>
       </c>
       <c r="R7" s="4">
-        <v>241.14</v>
+        <v>62.53</v>
       </c>
       <c r="S7" s="4">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>56</v>
-[...6 lines deleted...]
-      </c>
+        <v>61</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>55</v>
+        <v>65</v>
       </c>
       <c r="P8" s="4">
-        <v>0.87</v>
+        <v>20.98</v>
       </c>
       <c r="Q8" s="4">
-        <v>2.09</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>240.07</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>32</v>
-[...6 lines deleted...]
-      </c>
+        <v>61</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-        <v>64</v>
+        <v>66</v>
+      </c>
+      <c r="L9" s="4">
+        <v>630</v>
       </c>
       <c r="M9" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="O9" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="N9" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>26.83</v>
+        <v>28.59</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>67</v>
-[...6 lines deleted...]
-      </c>
+        <v>68</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="P10" s="4">
-        <v>47.45</v>
+        <v>0</v>
       </c>
       <c r="Q10" s="4">
-        <v>29.67</v>
-[...2 lines deleted...]
-        <v>62.53</v>
+        <v>0</v>
+      </c>
+      <c r="R10" s="4" t="s">
+        <v>74</v>
       </c>
       <c r="S10" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-      <c r="J11" s="13"/>
+        <v>75</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>42</v>
+      </c>
       <c r="K11" s="4" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>78</v>
+        <v>54</v>
       </c>
       <c r="P11" s="4">
-        <v>2.77</v>
+        <v>0.76</v>
       </c>
       <c r="Q11" s="4">
-        <v>2.73</v>
+        <v>2.01</v>
       </c>
       <c r="R11" s="4">
-        <v>98.44</v>
+        <v>264.33</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>40</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>49</v>
+        <v>41</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>62</v>
+        <v>81</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>84</v>
+        <v>54</v>
       </c>
       <c r="P12" s="4">
-        <v>621.42</v>
+        <v>0.87</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>2.09</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>240.07</v>
       </c>
       <c r="S12" s="4">
-        <v>45</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>85</v>
+        <v>68</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>49</v>
+        <v>41</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>62</v>
+        <v>42</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>89</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="P13" s="4">
-        <v>0.76</v>
+        <v>26.83</v>
       </c>
       <c r="Q13" s="4">
-        <v>2.01</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>264.33</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>90</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>49</v>
+        <v>41</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>62</v>
+        <v>42</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>91</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>92</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>93</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>94</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="P14" s="4">
         <v>0.86</v>
       </c>
       <c r="Q14" s="4">
         <v>1.92</v>
       </c>
       <c r="R14" s="4">
         <v>223.47</v>
       </c>
       <c r="S14" s="4">
         <v>19</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>95</v>
       </c>
       <c r="I15" s="13"/>
       <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
         <v>96</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>97</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>98</v>
       </c>
       <c r="N15" s="4" t="s">
@@ -1695,112 +1695,112 @@
         <v>40.58</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>101</v>
       </c>
       <c r="I16" s="13" t="s">
-        <v>49</v>
+        <v>41</v>
       </c>
       <c r="J16" s="13" t="s">
-        <v>62</v>
+        <v>42</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>102</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>103</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>104</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>105</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="P16" s="4">
         <v>0.87</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>17</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
         <v>106</v>
       </c>
       <c r="I17" s="13"/>
       <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
         <v>107</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>108</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>109</v>
       </c>
       <c r="N17" s="4" t="s">
@@ -1813,51 +1813,51 @@
         <v>7.78</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
         <v>111</v>
       </c>
       <c r="I18" s="13"/>
       <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
         <v>112</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>113</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>109</v>
       </c>
       <c r="N18" s="4" t="s">
@@ -1870,51 +1870,51 @@
         <v>7.69</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
         <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
         <v>114</v>
       </c>
       <c r="I19" s="13"/>
       <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
         <v>115</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>116</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>117</v>
       </c>
       <c r="N19" s="4" t="s">