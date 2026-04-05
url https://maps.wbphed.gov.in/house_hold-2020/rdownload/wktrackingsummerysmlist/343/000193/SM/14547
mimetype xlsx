--- v2 (2026-03-03)
+++ v3 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -89,131 +89,92 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
     <t>South 24 Pgs W/S Division I</t>
   </si>
   <si>
     <t>Ground water based BAGI piped water supply scheme to accommodate FHTC in BISHNUPUR-I block under South 24 Parganas W/S Division-I, South 24 Parganas District for AUGMENTATION of surface water based Water Supply scheme in the Arsenic Affected Areas of Sout</t>
   </si>
   <si>
     <t>SM/14547</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
-    <t>Construction of 03 (three) nos. different capacities 20 mtr. staging height R.C.C. Over Head Reservoirs as per departmental design, drawing &amp; specification with R.C.C. Bored Pile &amp; Pile Cap including Soil investigation and foundation design for KANNYANAGAR, BAGI &amp; BHANDARIA PWSS of Bishnupur-I Block for Augmentation of Surface Water based Water Supply Schme in the arsenic affected areas of South 24 Parganas District under South 24-Pgns. W/S Division-I, PHE Dte. [TSM/018432, TSM/017332, TSM/017323]</t>
+    <t>Preparation and submission of Detailed Project Report of Ground Water Based Bagi Piped Water Supply Scheme to accommodate FHTC in Bishnupur-I Block under South 24-Pgns W/S Division-I, PHE Dte for Augmentation of Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns. district.</t>
+  </si>
+  <si>
+    <t>ORD/000959/2022-2023</t>
+  </si>
+  <si>
+    <t>1138/SWD-I</t>
+  </si>
+  <si>
+    <t>25/08/2022</t>
+  </si>
+  <si>
+    <t>24/09/2022</t>
+  </si>
+  <si>
+    <t>GEO SOLUTION</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000088/2022-2023</t>
+  </si>
+  <si>
+    <t>3249/SWD-I</t>
+  </si>
+  <si>
+    <t>01/03/2023</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
+    <t>Laying Distribution System with providing Functional Household Tap Connection (FHTC) and Construction of Pump House with water supply and sanitary arrangement (as per deptt. drawing) of BAGI PIPE WATER SUPPLY SCHEME in BISHNUPUR-I Block for Augmentation of surface water based water supply scheme in the arsenic affected areas of South 24 Parganas District. (No of FHTC = 4890) [TSM/017322].</t>
   </si>
   <si>
     <t>AE SWSD-II</t>
   </si>
   <si>
-    <t>JE1,JE4</t>
-[...52 lines deleted...]
-  <si>
     <t>JE4</t>
   </si>
   <si>
-    <t>ORD/000548/2022-2023</t>
-[...16 lines deleted...]
-  <si>
     <t>ORD/000159/2023-2024</t>
   </si>
   <si>
     <t>841/SWD-I</t>
   </si>
   <si>
     <t>05/06/2023</t>
   </si>
   <si>
     <t>03/09/2023</t>
   </si>
   <si>
     <t>ALOK ENTERPRISE (A UNIT OF SAKET TREXIM PVT. LTD.)</t>
   </si>
   <si>
     <t>Construction of boundary wall &amp; other allied works at Head Work Site of BAGI PWSS at Bishnupur-I block District- South 24-Parganas for augmentation of Surface Water Based W/S scheme in the Arsenic affected areas of South 24-Parganas District. [TSM/017322] (2nd call)</t>
   </si>
   <si>
     <t>ORD/000237/2023-2024</t>
   </si>
   <si>
     <t>1420/SWD-I</t>
   </si>
   <si>
     <t>17/07/2023</t>
@@ -266,66 +227,84 @@
   <si>
     <t>23/09/2024</t>
   </si>
   <si>
     <t>M/S B.N. ENTERPRISES</t>
   </si>
   <si>
     <t>Additional laying of pipeline for distribution system due to revision of Laying Distribution System drawing for providing Functional Household Tap Connection (FHTC) for Proposed BAGI PIPE WATER SUPPLY SCHEME to accommodate FHTC in Bishnupur-I Block under South 24 Pgs W/S Sub-Division-I, P.H.E. Dte. for augmentation of surface water based water supply scheme in the arsenic affected areas of South 24 Parganas District. (SM/14547)</t>
   </si>
   <si>
     <t>ORD/000016/2025-2026</t>
   </si>
   <si>
     <t>968/SWD-I</t>
   </si>
   <si>
     <t>09/04/2025</t>
   </si>
   <si>
     <t>24/05/2025</t>
   </si>
   <si>
     <t>RAJLAXMI CONSTRUCTION</t>
   </si>
   <si>
-    <t>Construction of 02 nos. (4.80 Mtr. X 3.66 Mtr.) Pump House with water supply &amp; sanitary arrangement (as per Deptt. drawing) for 2nd and 3rd Tubewell sites of BAGI Pipe Water Supply Scheme to accommodate FHTC in Bishnupur-I Block under South 24 Parganas district, South 24 Pgns WS Division-I, P.H.E Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic affected areas of South 24-Parganas District. (SM/14547)</t>
-[...14 lines deleted...]
-    <t>ROYAL CONSTRUCTION</t>
+    <t>Sinking of Rig bored 250mm x 150mm dia. &amp; 300 mtr. deepTubewell having 66 mtr. housing pipe by Rotary method for BAGI PWSS of BISHNUPUR-I block for Augmentaion of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs district under South 24-Parganas W/S Division-I, P.H.E. Dte. [TSM/017322]</t>
+  </si>
+  <si>
+    <t>ORD/000580/2022-2023</t>
+  </si>
+  <si>
+    <t>3098/SWD-I</t>
+  </si>
+  <si>
+    <t>23/02/2023</t>
+  </si>
+  <si>
+    <t>08/10/2024</t>
+  </si>
+  <si>
+    <t>PIYALI CONSTRUCTION &amp; GENERAL ORDER SUPPLIER</t>
+  </si>
+  <si>
+    <t>Sinking of 02 (Two) nos. Rig Ground bored 250mm x 150mm dia &amp; 300 mtr. deep Tubewell having 66 mtr. housing pipe by Rotary method at 2nd and 3rd tubewell site for BAGI Piped Water Supply Scheme to accommodate FHTC in Bishnupur-I Block for augmentation of surface water based water supply scheme in the Arsenic affected areas of South 24-Pgns. Dist. under South 24 Paraganas W/S Division-I, PHE Dte. (SM/14547)</t>
+  </si>
+  <si>
+    <t>ORD/000688/2024-2025</t>
+  </si>
+  <si>
+    <t>4483/SWD-I</t>
+  </si>
+  <si>
+    <t>30/10/2024</t>
+  </si>
+  <si>
+    <t>16/02/2025</t>
+  </si>
+  <si>
+    <t>MONDAL TUBEWELL</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -714,51 +693,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="60.128174" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -852,663 +831,602 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13" t="s">
+      <c r="I3" s="13"/>
+      <c r="J3" s="13"/>
+      <c r="K3" s="4" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13" t="s">
+      <c r="L3" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="K3" s="4" t="s">
+      <c r="M3" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="L3" s="4" t="s">
+      <c r="N3" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="M3" s="4" t="s">
+      <c r="O3" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="N3" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P3" s="4">
-        <v>572.68</v>
+        <v>3.16</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="M4" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="N4" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="O4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="M4" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>3.16</v>
+        <v>70.75</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="I5" s="13"/>
-[...1 lines deleted...]
-      <c r="K5" s="4" t="s">
+      <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="M5" s="4" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
-        <v>70.75</v>
+        <v>749.97</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>44</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="J6" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="K6" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="K6" s="4" t="s">
+      <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="M6" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="M6" s="4" t="s">
+      <c r="N6" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="N6" s="4" t="s">
+      <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="O6" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>31.8</v>
+        <v>18.75</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>50</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>51</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>26</v>
+        <v>52</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>45</v>
+        <v>53</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="P7" s="4">
-        <v>749.97</v>
+        <v>33.33</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>45</v>
+        <v>38</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="P8" s="4">
-        <v>18.75</v>
+        <v>201.23</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>63</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>64</v>
-[...1 lines deleted...]
-      <c r="I9" s="13" t="s">
         <v>65</v>
       </c>
-      <c r="J9" s="13" t="s">
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
+      <c r="K9" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="K9" s="4" t="s">
+      <c r="L9" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="M9" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="M9" s="4" t="s">
+      <c r="N9" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="N9" s="4" t="s">
+      <c r="O9" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="O9" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>33.33</v>
+        <v>43.03</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="K10" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="I10" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K10" s="4" t="s">
+      <c r="L10" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="M10" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="M10" s="4" t="s">
+      <c r="N10" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="N10" s="4" t="s">
+      <c r="O10" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="O10" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>201.23</v>
+        <v>15.87</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>98</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
+        <v>77</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="K11" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="I11" s="13"/>
-[...1 lines deleted...]
-      <c r="K11" s="4" t="s">
+      <c r="L11" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="M11" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="M11" s="4" t="s">
+      <c r="N11" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="N11" s="4" t="s">
+      <c r="O11" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="O11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>43.03</v>
+        <v>31.71</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>98</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="3">
-[...53 lines deleted...]
-      </c>
+      <c r="A12" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>1167.8</v>
+      </c>
+      <c r="P12" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>0</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
-    <row r="13" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>