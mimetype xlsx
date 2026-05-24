--- v3 (2026-04-05)
+++ v4 (2026-05-24)
@@ -852,54 +852,54 @@
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>26</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="P3" s="4">
         <v>3.16</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>3.14</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>99.26</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1366,54 +1366,54 @@
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
         <v>83</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8">
         <v>1167.8</v>
       </c>
       <c r="P12" s="8">
-        <v>0</v>
+        <v>3.14</v>
       </c>
       <c r="Q12" s="8">
-        <v>0</v>
+        <v>0.27</v>
       </c>
       <c r="R12" s="8"/>
       <c r="S12" s="8"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>