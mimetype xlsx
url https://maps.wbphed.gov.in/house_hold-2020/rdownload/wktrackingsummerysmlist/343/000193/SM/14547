--- v4 (2026-05-24)
+++ v5 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="113">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -261,50 +261,137 @@
     <t>23/02/2023</t>
   </si>
   <si>
     <t>08/10/2024</t>
   </si>
   <si>
     <t>PIYALI CONSTRUCTION &amp; GENERAL ORDER SUPPLIER</t>
   </si>
   <si>
     <t>Sinking of 02 (Two) nos. Rig Ground bored 250mm x 150mm dia &amp; 300 mtr. deep Tubewell having 66 mtr. housing pipe by Rotary method at 2nd and 3rd tubewell site for BAGI Piped Water Supply Scheme to accommodate FHTC in Bishnupur-I Block for augmentation of surface water based water supply scheme in the Arsenic affected areas of South 24-Pgns. Dist. under South 24 Paraganas W/S Division-I, PHE Dte. (SM/14547)</t>
   </si>
   <si>
     <t>ORD/000688/2024-2025</t>
   </si>
   <si>
     <t>4483/SWD-I</t>
   </si>
   <si>
     <t>30/10/2024</t>
   </si>
   <si>
     <t>16/02/2025</t>
   </si>
   <si>
     <t>MONDAL TUBEWELL</t>
+  </si>
+  <si>
+    <t>Land development of approach road of OHR site at BAGI PWSS to accommodate FHTC in Bishnupur-I Block under South 24-Pgs. W/S Divn.-I, P.H.E. Dte., for augmentation of surface water based water supply scheme in the arsenic affected areas of South 24 Parganas District. (SM/14547)</t>
+  </si>
+  <si>
+    <t>ORD/000004/2025-2026</t>
+  </si>
+  <si>
+    <t>907/SWD-I</t>
+  </si>
+  <si>
+    <t>02/04/2025</t>
+  </si>
+  <si>
+    <t>02/05/2025</t>
+  </si>
+  <si>
+    <t>Payment of Quotation for new service connection at Bagi PWSS PH No- 3 under Bishnupur-I Block. Application No- 1008610069 Reference ID- 107081012 Memo No- 1008610069/Quot/03</t>
+  </si>
+  <si>
+    <t>BILL/00583/2025-2026</t>
+  </si>
+  <si>
+    <t>25/08/2025</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
+  </si>
+  <si>
+    <t>Payment of quotation for new service connection at Bagi PWSS, PH No-2 under Bishnupur-I Block. Application No- 1008268348 Reference Id- 106861497 Quotation Date-12/12/2024 Memo No- 1008268348/Quot/03</t>
+  </si>
+  <si>
+    <t>BILL/02495/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-535</t>
+  </si>
+  <si>
+    <t>24/01/2025</t>
+  </si>
+  <si>
+    <t>Payment of Quotation for new service connection at Bagi PWSS PH No- 1 under Bishnupur-I Block. Application No- 1008550986 Reference ID- 107048841 Memo No- 1008550986/Quot/03</t>
+  </si>
+  <si>
+    <t>BILL/00365/2025-2026</t>
+  </si>
+  <si>
+    <t>01/08/2025</t>
+  </si>
+  <si>
+    <t>Construction of 03 (three) nos. different capacities 20 mtr. staging height R.C.C. Over Head Reservoirs as per departmental design, drawing &amp; specification with R.C.C. Bored Pile &amp; Pile Cap including Soil investigation and foundation design for KANNYANAGAR, BAGI &amp; BHANDARIA PWSS of Bishnupur-I Block for Augmentation of Surface Water based Water Supply Schme in the arsenic affected areas of South 24 Parganas District under South 24-Pgns. W/S Division-I, PHE Dte. [TSM/018432, TSM/017332, TSM/017323]</t>
+  </si>
+  <si>
+    <t>JE1,JE4</t>
+  </si>
+  <si>
+    <t>ORD/000422/2023-2024</t>
+  </si>
+  <si>
+    <t>1969/SWD-I</t>
+  </si>
+  <si>
+    <t>24/08/2023</t>
+  </si>
+  <si>
+    <t>19/06/2024</t>
+  </si>
+  <si>
+    <t>H. T. R. CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Construction of 02 nos. (4.80 Mtr. X 3.66 Mtr.) Pump House with water supply &amp; sanitary arrangement (as per Deptt. drawing) for 2nd and 3rd Tubewell sites of BAGI Pipe Water Supply Scheme to accommodate FHTC in Bishnupur-I Block under South 24 Parganas district, South 24 Pgns WS Division-I, P.H.E Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic affected areas of South 24-Parganas District. (SM/14547)</t>
+  </si>
+  <si>
+    <t>ORD/001147/2024-2025</t>
+  </si>
+  <si>
+    <t>328/SWD-I</t>
+  </si>
+  <si>
+    <t>29/01/2025</t>
+  </si>
+  <si>
+    <t>24/01/2026</t>
+  </si>
+  <si>
+    <t>ROYAL CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -693,70 +780,70 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="60.128174" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
@@ -1346,87 +1433,441 @@
       </c>
       <c r="N11" s="4" t="s">
         <v>81</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>82</v>
       </c>
       <c r="P11" s="4">
         <v>31.71</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>98</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3"/>
+      <c r="D12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H12" s="13" t="s">
         <v>83</v>
       </c>
-      <c r="B12" s="7"/>
-[...22 lines deleted...]
-      <c r="S12" s="8"/>
+      <c r="I12" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="P12" s="4">
+        <v>5.28</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>95</v>
+      </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H13" s="13" t="s">
+        <v>88</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
+      <c r="K13" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="L13" s="4">
+        <v>42154</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="P13" s="4">
+        <v>9.65</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>0</v>
+      </c>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H14" s="13" t="s">
+        <v>92</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
+      <c r="K14" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="P14" s="4">
+        <v>6.35</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>0</v>
+      </c>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3"/>
+      <c r="D15" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H15" s="13" t="s">
+        <v>96</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
+      <c r="K15" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="L15" s="4">
+        <v>42152</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="P15" s="4">
+        <v>18.52</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>0</v>
+      </c>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3"/>
+      <c r="D16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H16" s="13" t="s">
+        <v>99</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>100</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="P16" s="4">
+        <v>572.68</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>0</v>
+      </c>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3"/>
+      <c r="D17" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H17" s="13" t="s">
+        <v>106</v>
+      </c>
+      <c r="I17" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="P17" s="4">
+        <v>11.52</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>0</v>
+      </c>
+      <c r="R17" s="4">
+        <v>0</v>
+      </c>
+      <c r="S17" s="4">
+        <v>96</v>
+      </c>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7"/>
+      <c r="E18" s="11"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="14"/>
+      <c r="I18" s="14"/>
+      <c r="J18" s="14"/>
+      <c r="K18" s="8"/>
+      <c r="L18" s="8"/>
+      <c r="M18" s="8"/>
+      <c r="N18" s="8"/>
+      <c r="O18" s="8">
+        <v>1791.79</v>
+      </c>
+      <c r="P18" s="8">
+        <v>3.14</v>
+      </c>
+      <c r="Q18" s="8">
+        <v>0.17</v>
+      </c>
+      <c r="R18" s="8"/>
+      <c r="S18" s="8"/>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A18:N18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>