--- v5 (2026-06-15)
+++ v6 (2026-08-28)
@@ -107,291 +107,291 @@
   <si>
     <t>SM/14547</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
     <t>Preparation and submission of Detailed Project Report of Ground Water Based Bagi Piped Water Supply Scheme to accommodate FHTC in Bishnupur-I Block under South 24-Pgns W/S Division-I, PHE Dte for Augmentation of Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns. district.</t>
   </si>
   <si>
     <t>ORD/000959/2022-2023</t>
   </si>
   <si>
     <t>1138/SWD-I</t>
   </si>
   <si>
     <t>25/08/2022</t>
   </si>
   <si>
     <t>24/09/2022</t>
   </si>
   <si>
     <t>GEO SOLUTION</t>
   </si>
   <si>
+    <t>S24 Pgns Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1,2&amp;3, of Bagi water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Bishnupur-I]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer -II</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000514/2022-2023</t>
+  </si>
+  <si>
+    <t>371/SMD</t>
+  </si>
+  <si>
+    <t>13/02/2023</t>
+  </si>
+  <si>
+    <t>01/01/2026</t>
+  </si>
+  <si>
+    <t>SWAPAN ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Laying Distribution System with providing Functional Household Tap Connection (FHTC) and Construction of Pump House with water supply and sanitary arrangement (as per deptt. drawing) of BAGI PIPE WATER SUPPLY SCHEME in BISHNUPUR-I Block for Augmentation of surface water based water supply scheme in the arsenic affected areas of South 24 Parganas District. (No of FHTC = 4890) [TSM/017322].</t>
+  </si>
+  <si>
+    <t>AE SWSD-II</t>
+  </si>
+  <si>
+    <t>JE4</t>
+  </si>
+  <si>
+    <t>ORD/000159/2023-2024</t>
+  </si>
+  <si>
+    <t>841/SWD-I</t>
+  </si>
+  <si>
+    <t>05/06/2023</t>
+  </si>
+  <si>
+    <t>03/09/2023</t>
+  </si>
+  <si>
+    <t>ALOK ENTERPRISE (A UNIT OF SAKET TREXIM PVT. LTD.)</t>
+  </si>
+  <si>
+    <t>Construction of boundary wall &amp; other allied works at Head Work Site of BAGI PWSS at Bishnupur-I block District- South 24-Parganas for augmentation of Surface Water Based W/S scheme in the Arsenic affected areas of South 24-Parganas District. [TSM/017322] (2nd call)</t>
+  </si>
+  <si>
+    <t>ORD/000237/2023-2024</t>
+  </si>
+  <si>
+    <t>1420/SWD-I</t>
+  </si>
+  <si>
+    <t>17/07/2023</t>
+  </si>
+  <si>
+    <t>15/09/2023</t>
+  </si>
+  <si>
+    <t>MS KRISHNA MONDAL</t>
+  </si>
+  <si>
+    <t>Construction of 03 (three) nos. different capacities 20 mtr. staging height R.C.C. Over Head Reservoirs as per departmental design, drawing &amp; specification with R.C.C. Bored Pile &amp; Pile Cap including Soil investigation and foundation design for KANNYANAGAR, BAGI &amp; BHANDARIA PWSS of Bishnupur-I Block for Augmentation of Surface Water based Water Supply Schme in the arsenic affected areas of South 24 Parganas District under South 24-Pgns. W/S Division-I, PHE Dte. [TSM/018432, TSM/017332, TSM/017323]</t>
+  </si>
+  <si>
+    <t>JE1,JE4</t>
+  </si>
+  <si>
+    <t>ORD/000422/2023-2024</t>
+  </si>
+  <si>
+    <t>1969/SWD-I</t>
+  </si>
+  <si>
+    <t>24/08/2023</t>
+  </si>
+  <si>
+    <t>19/06/2024</t>
+  </si>
+  <si>
+    <t>H. T. R. CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Sinking of Rig bored 250mm x 150mm dia. &amp; 300 mtr. deepTubewell having 66 mtr. housing pipe by Rotary method for BAGI PWSS of BISHNUPUR-I block for Augmentaion of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs district under South 24-Parganas W/S Division-I, P.H.E. Dte. [TSM/017322]</t>
+  </si>
+  <si>
+    <t>ORD/000580/2022-2023</t>
+  </si>
+  <si>
+    <t>3098/SWD-I</t>
+  </si>
+  <si>
+    <t>23/02/2023</t>
+  </si>
+  <si>
+    <t>08/10/2024</t>
+  </si>
+  <si>
+    <t>PIYALI CONSTRUCTION &amp; GENERAL ORDER SUPPLIER</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000088/2022-2023</t>
   </si>
   <si>
     <t>3249/SWD-I</t>
   </si>
   <si>
     <t>01/03/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Laying Distribution System with providing Functional Household Tap Connection (FHTC) and Construction of Pump House with water supply and sanitary arrangement (as per deptt. drawing) of BAGI PIPE WATER SUPPLY SCHEME in BISHNUPUR-I Block for Augmentation of surface water based water supply scheme in the arsenic affected areas of South 24 Parganas District. (No of FHTC = 4890) [TSM/017322].</t>
-[...67 lines deleted...]
-  <si>
     <t>Laying rising main and additional pipeline for distribution system, construction of boundary wall, pump house, approach road and land development for BAGI PWSS of Bishnupur -I Block under South 24-Pgns W/S Divn-I, PHE Dte. Dist. South 24 Paraganas (SM/14547)</t>
   </si>
   <si>
     <t>ORD/000346/2024-2025</t>
   </si>
   <si>
     <t>3345/SWD-I</t>
   </si>
   <si>
     <t>25/07/2024</t>
   </si>
   <si>
     <t>23/09/2024</t>
   </si>
   <si>
     <t>M/S B.N. ENTERPRISES</t>
   </si>
   <si>
+    <t>Sinking of 02 (Two) nos. Rig Ground bored 250mm x 150mm dia &amp; 300 mtr. deep Tubewell having 66 mtr. housing pipe by Rotary method at 2nd and 3rd tubewell site for BAGI Piped Water Supply Scheme to accommodate FHTC in Bishnupur-I Block for augmentation of surface water based water supply scheme in the Arsenic affected areas of South 24-Pgns. Dist. under South 24 Paraganas W/S Division-I, PHE Dte. (SM/14547)</t>
+  </si>
+  <si>
+    <t>ORD/000688/2024-2025</t>
+  </si>
+  <si>
+    <t>4483/SWD-I</t>
+  </si>
+  <si>
+    <t>30/10/2024</t>
+  </si>
+  <si>
+    <t>16/02/2025</t>
+  </si>
+  <si>
+    <t>MONDAL TUBEWELL</t>
+  </si>
+  <si>
     <t>Additional laying of pipeline for distribution system due to revision of Laying Distribution System drawing for providing Functional Household Tap Connection (FHTC) for Proposed BAGI PIPE WATER SUPPLY SCHEME to accommodate FHTC in Bishnupur-I Block under South 24 Pgs W/S Sub-Division-I, P.H.E. Dte. for augmentation of surface water based water supply scheme in the arsenic affected areas of South 24 Parganas District. (SM/14547)</t>
   </si>
   <si>
     <t>ORD/000016/2025-2026</t>
   </si>
   <si>
     <t>968/SWD-I</t>
   </si>
   <si>
     <t>09/04/2025</t>
   </si>
   <si>
     <t>24/05/2025</t>
   </si>
   <si>
     <t>RAJLAXMI CONSTRUCTION</t>
   </si>
   <si>
-    <t>Sinking of Rig bored 250mm x 150mm dia. &amp; 300 mtr. deepTubewell having 66 mtr. housing pipe by Rotary method for BAGI PWSS of BISHNUPUR-I block for Augmentaion of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs district under South 24-Parganas W/S Division-I, P.H.E. Dte. [TSM/017322]</t>
-[...32 lines deleted...]
-    <t>MONDAL TUBEWELL</t>
+    <t>Construction of 02 nos. (4.80 Mtr. X 3.66 Mtr.) Pump House with water supply &amp; sanitary arrangement (as per Deptt. drawing) for 2nd and 3rd Tubewell sites of BAGI Pipe Water Supply Scheme to accommodate FHTC in Bishnupur-I Block under South 24 Parganas district, South 24 Pgns WS Division-I, P.H.E Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic affected areas of South 24-Parganas District. (SM/14547)</t>
+  </si>
+  <si>
+    <t>ORD/001147/2024-2025</t>
+  </si>
+  <si>
+    <t>328/SWD-I</t>
+  </si>
+  <si>
+    <t>29/01/2025</t>
+  </si>
+  <si>
+    <t>24/01/2026</t>
+  </si>
+  <si>
+    <t>ROYAL CONSTRUCTION</t>
   </si>
   <si>
     <t>Land development of approach road of OHR site at BAGI PWSS to accommodate FHTC in Bishnupur-I Block under South 24-Pgs. W/S Divn.-I, P.H.E. Dte., for augmentation of surface water based water supply scheme in the arsenic affected areas of South 24 Parganas District. (SM/14547)</t>
   </si>
   <si>
     <t>ORD/000004/2025-2026</t>
   </si>
   <si>
     <t>907/SWD-I</t>
   </si>
   <si>
     <t>02/04/2025</t>
   </si>
   <si>
     <t>02/05/2025</t>
   </si>
   <si>
+    <t>Payment of quotation for new service connection at Bagi PWSS, PH No-2 under Bishnupur-I Block. Application No- 1008268348 Reference Id- 106861497 Quotation Date-12/12/2024 Memo No- 1008268348/Quot/03</t>
+  </si>
+  <si>
+    <t>BILL/02495/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-535</t>
+  </si>
+  <si>
+    <t>24/01/2025</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
+  </si>
+  <si>
     <t>Payment of Quotation for new service connection at Bagi PWSS PH No- 3 under Bishnupur-I Block. Application No- 1008610069 Reference ID- 107081012 Memo No- 1008610069/Quot/03</t>
   </si>
   <si>
     <t>BILL/00583/2025-2026</t>
   </si>
   <si>
     <t>25/08/2025</t>
   </si>
   <si>
-    <t>WBSEDCL</t>
-[...13 lines deleted...]
-  <si>
     <t>Payment of Quotation for new service connection at Bagi PWSS PH No- 1 under Bishnupur-I Block. Application No- 1008550986 Reference ID- 107048841 Memo No- 1008550986/Quot/03</t>
   </si>
   <si>
     <t>BILL/00365/2025-2026</t>
   </si>
   <si>
     <t>01/08/2025</t>
-  </si>
-[...37 lines deleted...]
-    <t>ROYAL CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -961,869 +961,869 @@
         <v>3.16</v>
       </c>
       <c r="Q3" s="4">
         <v>3.14</v>
       </c>
       <c r="R3" s="4">
         <v>99.26</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>32</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>34</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>70.75</v>
+        <v>33.33</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
         <v>749.97</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
         <v>18.75</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>50</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>52</v>
+        <v>41</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="P7" s="4">
-        <v>33.33</v>
+        <v>572.68</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="P8" s="4">
-        <v>201.23</v>
+        <v>15.87</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>98</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="P9" s="4">
-        <v>43.03</v>
+        <v>70.75</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="P10" s="4">
-        <v>15.87</v>
+        <v>201.23</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>98</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="P11" s="4">
         <v>31.71</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>98</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>83</v>
-[...6 lines deleted...]
-      </c>
+        <v>84</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>64</v>
+        <v>89</v>
       </c>
       <c r="P12" s="4">
-        <v>5.28</v>
+        <v>43.03</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>95</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>50</v>
+        <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>88</v>
-[...2 lines deleted...]
-      <c r="J13" s="13"/>
+        <v>90</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>42</v>
+      </c>
       <c r="K13" s="4" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-        <v>42154</v>
+        <v>91</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>92</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="P13" s="4">
-        <v>9.65</v>
+        <v>11.52</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>96</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>50</v>
+        <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>92</v>
-[...2 lines deleted...]
-      <c r="J14" s="13"/>
+        <v>96</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>42</v>
+      </c>
       <c r="K14" s="4" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="M14" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="P14" s="4">
+        <v>5.28</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
         <v>95</v>
-      </c>
-[...16 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>50</v>
+        <v>31</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>96</v>
+        <v>101</v>
       </c>
       <c r="I15" s="13"/>
       <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>97</v>
-[...2 lines deleted...]
-        <v>42152</v>
+        <v>102</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>103</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>98</v>
+        <v>104</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>98</v>
+        <v>104</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>91</v>
+        <v>105</v>
       </c>
       <c r="P15" s="4">
-        <v>18.52</v>
+        <v>6.35</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>99</v>
-[...6 lines deleted...]
-      </c>
+        <v>106</v>
+      </c>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
-        <v>101</v>
-[...2 lines deleted...]
-        <v>102</v>
+        <v>107</v>
+      </c>
+      <c r="L16" s="4">
+        <v>42154</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>103</v>
+        <v>108</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>105</v>
       </c>
       <c r="P16" s="4">
-        <v>572.68</v>
+        <v>9.65</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>106</v>
-[...6 lines deleted...]
-      </c>
+        <v>109</v>
+      </c>
+      <c r="I17" s="13"/>
+      <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
-        <v>107</v>
-[...2 lines deleted...]
-        <v>108</v>
+        <v>110</v>
+      </c>
+      <c r="L17" s="4">
+        <v>42152</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
       <c r="P17" s="4">
-        <v>11.52</v>
+        <v>18.52</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>96</v>
+        <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="7" t="s">
         <v>112</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="11"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="14"/>
       <c r="I18" s="14"/>
       <c r="J18" s="14"/>
       <c r="K18" s="8"/>
       <c r="L18" s="8"/>
       <c r="M18" s="8"/>
       <c r="N18" s="8"/>
       <c r="O18" s="8">
         <v>1791.79</v>