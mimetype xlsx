--- v1 (2026-03-03)
+++ v2 (2026-04-21)
@@ -989,54 +989,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>30.02</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>26.73</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>89.03</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1048,54 +1048,54 @@
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P4" s="4">
         <v>3.13</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>3.13</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1809,54 +1809,54 @@
       <c r="I17" s="13" t="s">
         <v>96</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>97</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>98</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>99</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>100</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>101</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>102</v>
       </c>
       <c r="P17" s="4">
         <v>633.23</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>74.51</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>11.77</v>
       </c>
       <c r="S17" s="4">
         <v>50</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
@@ -2045,88 +2045,88 @@
       <c r="I21" s="13" t="s">
         <v>56</v>
       </c>
       <c r="J21" s="13" t="s">
         <v>57</v>
       </c>
       <c r="K21" s="4" t="s">
         <v>124</v>
       </c>
       <c r="L21" s="4" t="s">
         <v>125</v>
       </c>
       <c r="M21" s="4" t="s">
         <v>126</v>
       </c>
       <c r="N21" s="4" t="s">
         <v>127</v>
       </c>
       <c r="O21" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P21" s="4">
         <v>23.37</v>
       </c>
       <c r="Q21" s="4">
-        <v>0</v>
+        <v>10.99</v>
       </c>
       <c r="R21" s="4">
-        <v>0</v>
+        <v>47.01</v>
       </c>
       <c r="S21" s="4">
         <v>100</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="7" t="s">
         <v>128</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="11"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="14"/>
       <c r="I22" s="14"/>
       <c r="J22" s="14"/>
       <c r="K22" s="8"/>
       <c r="L22" s="8"/>
       <c r="M22" s="8"/>
       <c r="N22" s="8"/>
       <c r="O22" s="8">
         <v>837.77</v>
       </c>
       <c r="P22" s="8">
-        <v>0</v>
+        <v>115.36</v>
       </c>
       <c r="Q22" s="8">
-        <v>0</v>
+        <v>13.77</v>
       </c>
       <c r="R22" s="8"/>
       <c r="S22" s="8"/>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1"/>
       <c r="W22" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A22:N22"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>