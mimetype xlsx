--- v2 (2026-04-21)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="129">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="121">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -297,74 +297,50 @@
     <t>04/09/2023</t>
   </si>
   <si>
     <t>19/09/2023</t>
   </si>
   <si>
     <t>Distressed / Affected stretches of different road under P&amp;RD Deptt. in West Bengal due to pipeline laying work by PHED [Sl. No.21]</t>
   </si>
   <si>
     <t>BILL/00480/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-293</t>
   </si>
   <si>
     <t>11/09/2024</t>
   </si>
   <si>
     <t>WBSRDA SOUTH 24 PGS ALIPORE</t>
   </si>
   <si>
     <t>Distressed / Affected stretches of different road under P&amp;RD Deptt. in West Bengal due to pipeline laying work by PHED [Sl. No.20]</t>
   </si>
   <si>
     <t>BILL/00479/2024-2025</t>
-  </si>
-[...22 lines deleted...]
-    <t>EFFLUENT AND WATER TREATMENT ENGINEERS PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Renovation of Pumphouse, Chlorine room, Office room, Land Development, Construction of Pathway &amp; Drain of Sangur PWSS within Sonarpur Block "Sangur Piped Water Supply Scheme to accommodate FHTC in Sonarpur Block under South 24-Parganas, W/S Division-I, PHE Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic affected areas of South 24-Pargnas District under Jal Jeevan Mission. (SM/14545)</t>
   </si>
   <si>
     <t>ORD/001103/2024-2025</t>
   </si>
   <si>
     <t>62/SWD-I</t>
   </si>
   <si>
     <t>06/01/2025</t>
   </si>
   <si>
     <t>20/02/2025</t>
   </si>
   <si>
     <t>MIDHAH ENTERPRISE</t>
   </si>
   <si>
     <t>Construction of Boundary Wall, Pathway, Drain, Development of Land &amp; other allied works of " SANGUR Piped Water Supply Scheme to accommodate FHTC in Sonarpur Block under South 24-Parganas, W/S Division-I, PHE Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission" (SM/14545).</t>
   </si>
   <si>
     <t>Assistant engineer (contractual)</t>
   </si>
@@ -828,73 +804,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W22"/>
+  <dimension ref="A1:W21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="64.841309" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="35.2771" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1337,54 +1313,54 @@
       <c r="I9" s="13" t="s">
         <v>56</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>57</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P9" s="4">
         <v>0.9</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>0.9</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>99.61</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>45</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1398,54 +1374,54 @@
       <c r="I10" s="13" t="s">
         <v>56</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>57</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P10" s="4">
         <v>0.44</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>0.37</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>82.99</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>45</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1455,54 +1431,54 @@
       </c>
       <c r="H11" s="13" t="s">
         <v>68</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
         <v>69</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="P11" s="4">
         <v>0.78</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>0.78</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>45</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1516,54 +1492,54 @@
       <c r="I12" s="13" t="s">
         <v>56</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>57</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>75</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>76</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="P12" s="4">
         <v>0.86</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>0.86</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>45</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1577,54 +1553,54 @@
       <c r="I13" s="13" t="s">
         <v>56</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>57</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>81</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>60</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P13" s="4">
         <v>0.29</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>0.29</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>45</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1634,54 +1610,54 @@
       </c>
       <c r="H14" s="13" t="s">
         <v>83</v>
       </c>
       <c r="I14" s="13"/>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
         <v>84</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>85</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>86</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P14" s="4">
         <v>0.9</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>0.9</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
@@ -1784,362 +1760,301 @@
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
         <v>95</v>
       </c>
-      <c r="I17" s="13" t="s">
+      <c r="I17" s="13"/>
+      <c r="J17" s="13"/>
+      <c r="K17" s="4" t="s">
         <v>96</v>
       </c>
-      <c r="J17" s="13" t="s">
+      <c r="L17" s="4" t="s">
         <v>97</v>
       </c>
-      <c r="K17" s="4" t="s">
+      <c r="M17" s="4" t="s">
         <v>98</v>
       </c>
-      <c r="L17" s="4" t="s">
+      <c r="N17" s="4" t="s">
         <v>99</v>
       </c>
-      <c r="M17" s="4" t="s">
+      <c r="O17" s="4" t="s">
         <v>100</v>
       </c>
-      <c r="N17" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P17" s="4">
-        <v>633.23</v>
+        <v>22.12</v>
       </c>
       <c r="Q17" s="4">
-        <v>74.51</v>
+        <v>0</v>
       </c>
       <c r="R17" s="4">
-        <v>11.77</v>
+        <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
+        <v>101</v>
+      </c>
+      <c r="I18" s="13" t="s">
+        <v>102</v>
+      </c>
+      <c r="J18" s="13" t="s">
         <v>103</v>
       </c>
-      <c r="I18" s="13"/>
-      <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
         <v>104</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>105</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>106</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>107</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>108</v>
       </c>
       <c r="P18" s="4">
-        <v>22.12</v>
+        <v>42.97</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
         <v>109</v>
       </c>
-      <c r="I19" s="13" t="s">
+      <c r="I19" s="13"/>
+      <c r="J19" s="13"/>
+      <c r="K19" s="4" t="s">
         <v>110</v>
       </c>
-      <c r="J19" s="13" t="s">
+      <c r="L19" s="4" t="s">
         <v>111</v>
       </c>
-      <c r="K19" s="4" t="s">
+      <c r="M19" s="4" t="s">
         <v>112</v>
       </c>
-      <c r="L19" s="4" t="s">
+      <c r="N19" s="4" t="s">
         <v>113</v>
       </c>
-      <c r="M19" s="4" t="s">
+      <c r="O19" s="4" t="s">
         <v>114</v>
       </c>
-      <c r="N19" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P19" s="4">
-        <v>42.97</v>
+        <v>10.94</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
-        <v>21</v>
+        <v>45</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
+        <v>115</v>
+      </c>
+      <c r="I20" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="J20" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="K20" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="L20" s="4" t="s">
         <v>117</v>
       </c>
-      <c r="I20" s="13"/>
-[...1 lines deleted...]
-      <c r="K20" s="4" t="s">
+      <c r="M20" s="4" t="s">
         <v>118</v>
       </c>
-      <c r="L20" s="4" t="s">
+      <c r="N20" s="4" t="s">
         <v>119</v>
       </c>
-      <c r="M20" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O20" s="4" t="s">
-        <v>122</v>
+        <v>62</v>
       </c>
       <c r="P20" s="4">
-        <v>10.94</v>
+        <v>23.37</v>
       </c>
       <c r="Q20" s="4">
-        <v>0</v>
+        <v>21.61</v>
       </c>
       <c r="R20" s="4">
-        <v>0</v>
+        <v>92.46</v>
       </c>
       <c r="S20" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
-      <c r="A21" s="3">
-[...53 lines deleted...]
-      </c>
+      <c r="A21" s="7" t="s">
+        <v>120</v>
+      </c>
+      <c r="B21" s="7"/>
+      <c r="C21" s="7"/>
+      <c r="D21" s="7"/>
+      <c r="E21" s="11"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="14"/>
+      <c r="I21" s="14"/>
+      <c r="J21" s="14"/>
+      <c r="K21" s="8"/>
+      <c r="L21" s="8"/>
+      <c r="M21" s="8"/>
+      <c r="N21" s="8"/>
+      <c r="O21" s="8">
+        <v>204.54</v>
+      </c>
+      <c r="P21" s="8">
+        <v>55.57</v>
+      </c>
+      <c r="Q21" s="8">
+        <v>27.17</v>
+      </c>
+      <c r="R21" s="8"/>
+      <c r="S21" s="8"/>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
-    <row r="22" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A22:N22"/>
+    <mergeCell ref="A21:N21"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>