--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="121">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="129">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -372,50 +372,74 @@
     <t>964/SWD-I</t>
   </si>
   <si>
     <t>09/04/2025</t>
   </si>
   <si>
     <t>24/05/2025</t>
   </si>
   <si>
     <t>M/S. JAYDEEP DASGUPTA</t>
   </si>
   <si>
     <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1&amp;2, of Sangur water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Sonarpur]</t>
   </si>
   <si>
     <t>ORD/000339/2022-2023</t>
   </si>
   <si>
     <t>3743/SMD</t>
   </si>
   <si>
     <t>29/12/2022</t>
   </si>
   <si>
     <t>01/06/2024</t>
+  </si>
+  <si>
+    <t>Construction of 300 cum. Over Head Reservoir (OHR), (20 mtr. Staging Height) including design and drawing of pile foundation and pile cap after soil investigation along with Pump House, Rising Main, Laying distribution system, Functional Household Tap Connection (FHTC) to all households for SANGUR Piped Water Supply Scheme to accommodate FHTC in Sonarpur Block under South 24-Partganas, W/S Division-I for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission. [No. of FHTC = 2506]</t>
+  </si>
+  <si>
+    <t>AE HQ-I,AE HQ-II,Assistant engineer (contractual)</t>
+  </si>
+  <si>
+    <t>JE RWS, Sonarpur Block</t>
+  </si>
+  <si>
+    <t>ORD/000008/2023-2024</t>
+  </si>
+  <si>
+    <t>30/SWD-I</t>
+  </si>
+  <si>
+    <t>05/04/2023</t>
+  </si>
+  <si>
+    <t>27/06/2026</t>
+  </si>
+  <si>
+    <t>EFFLUENT AND WATER TREATMENT ENGINEERS PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -804,73 +828,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W21"/>
+  <dimension ref="A1:W22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="35.2771" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="64.841309" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1974,87 +1998,148 @@
       </c>
       <c r="N20" s="4" t="s">
         <v>119</v>
       </c>
       <c r="O20" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P20" s="4">
         <v>23.37</v>
       </c>
       <c r="Q20" s="4">
         <v>21.61</v>
       </c>
       <c r="R20" s="4">
         <v>92.46</v>
       </c>
       <c r="S20" s="4">
         <v>100</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
-      <c r="A21" s="7" t="s">
+      <c r="A21" s="3">
+        <v>19</v>
+      </c>
+      <c r="B21" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C21" s="3"/>
+      <c r="D21" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E21" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F21" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H21" s="13" t="s">
         <v>120</v>
       </c>
-      <c r="B21" s="7"/>
-[...22 lines deleted...]
-      <c r="S21" s="8"/>
+      <c r="I21" s="13" t="s">
+        <v>121</v>
+      </c>
+      <c r="J21" s="13" t="s">
+        <v>122</v>
+      </c>
+      <c r="K21" s="4" t="s">
+        <v>123</v>
+      </c>
+      <c r="L21" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="M21" s="4" t="s">
+        <v>125</v>
+      </c>
+      <c r="N21" s="4" t="s">
+        <v>126</v>
+      </c>
+      <c r="O21" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="P21" s="4">
+        <v>633.23</v>
+      </c>
+      <c r="Q21" s="4">
+        <v>375.81</v>
+      </c>
+      <c r="R21" s="4">
+        <v>59.35</v>
+      </c>
+      <c r="S21" s="4">
+        <v>50</v>
+      </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
+    <row r="22" spans="1:23">
+      <c r="A22" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="B22" s="7"/>
+      <c r="C22" s="7"/>
+      <c r="D22" s="7"/>
+      <c r="E22" s="11"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="14"/>
+      <c r="I22" s="14"/>
+      <c r="J22" s="14"/>
+      <c r="K22" s="8"/>
+      <c r="L22" s="8"/>
+      <c r="M22" s="8"/>
+      <c r="N22" s="8"/>
+      <c r="O22" s="8">
+        <v>837.77</v>
+      </c>
+      <c r="P22" s="8">
+        <v>431.39</v>
+      </c>
+      <c r="Q22" s="8">
+        <v>51.49</v>
+      </c>
+      <c r="R22" s="8"/>
+      <c r="S22" s="8"/>
+      <c r="T22" s="1"/>
+      <c r="U22" s="1"/>
+      <c r="V22" s="1"/>
+      <c r="W22" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A21:N21"/>
+    <mergeCell ref="A22:N22"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>