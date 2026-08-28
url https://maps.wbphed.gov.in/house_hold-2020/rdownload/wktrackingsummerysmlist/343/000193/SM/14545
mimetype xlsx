--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -77,369 +77,369 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
+    <t>S24 Pgns Mechanical</t>
+  </si>
+  <si>
+    <t>SANGUR piped water supply scheme to accommodate FHTC in SONARPUR block under South 24 Parganas W/S Division-I for AUGMENTATION of surface water based W/S scheme in the Arsenic Affected Areas of South 24 Parganas District Under JJM</t>
+  </si>
+  <si>
+    <t>SM/14545</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1&amp;2, of Sangur water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Sonarpur]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000339/2022-2023</t>
+  </si>
+  <si>
+    <t>3743/SMD</t>
+  </si>
+  <si>
+    <t>29/12/2022</t>
+  </si>
+  <si>
+    <t>01/06/2024</t>
+  </si>
+  <si>
+    <t>EASTERN INDIA SALES &amp; SERVICE</t>
+  </si>
+  <si>
     <t>South 24 Pgs W/S Division I</t>
   </si>
   <si>
-    <t>SANGUR piped water supply scheme to accommodate FHTC in SONARPUR block under South 24 Parganas W/S Division-I for AUGMENTATION of surface water based W/S scheme in the Arsenic Affected Areas of South 24 Parganas District Under JJM</t>
-[...5 lines deleted...]
-    <t>Augmentation</t>
+    <t>Construction of 300 cum. Over Head Reservoir (OHR), (20 mtr. Staging Height) including design and drawing of pile foundation and pile cap after soil investigation along with Pump House, Rising Main, Laying distribution system, Functional Household Tap Connection (FHTC) to all households for SANGUR Piped Water Supply Scheme to accommodate FHTC in Sonarpur Block under South 24-Partganas, W/S Division-I for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission. [No. of FHTC = 2506]</t>
+  </si>
+  <si>
+    <t>AE HQ-I,AE HQ-II,Assistant engineer (contractual)</t>
+  </si>
+  <si>
+    <t>JE RWS, Sonarpur Block,JE-3</t>
+  </si>
+  <si>
+    <t>ORD/000008/2023-2024</t>
+  </si>
+  <si>
+    <t>30/SWD-I</t>
+  </si>
+  <si>
+    <t>05/04/2023</t>
+  </si>
+  <si>
+    <t>27/06/2026</t>
+  </si>
+  <si>
+    <t>EFFLUENT AND WATER TREATMENT ENGINEERS PRIVATE LIMITED</t>
   </si>
   <si>
     <t>SINKING OF 02 (TWO) NOS. TUBE WELL (250X150)MM DIA, 300M DEEP FOR SANGUR PIPED WATER SUPPLY SCHEME AT HEADWORK SITE AND 2ND TUBE WELL SITE, BLOCK- SONARPUR, UNDER SOUTH 24 PARGANAS WATER SUPPLY DIV-I, PHE. DTE. (TSM/017137)</t>
   </si>
   <si>
     <t>AE HQ-I</t>
   </si>
   <si>
     <t>ORD/000560/2022-2023</t>
   </si>
   <si>
     <t>3052/SWD-I</t>
   </si>
   <si>
     <t>20/02/2023</t>
   </si>
   <si>
     <t>22/03/2023</t>
   </si>
   <si>
     <t>BARI ENTERPRISE</t>
   </si>
   <si>
     <t>Additional work for sinking of 02 (two) nos. Rig bored 250 mm x 150 mm dia. &amp; 300 mtr. deep Tube well to achieve 66 mtr. housing pipe by Rotary Method for SANGUR PWSS at headwork site &amp; 2nd Tubewell site of SONARPUR Block under South 24- Parganas W/S Division- I, P.H.E. Dte. [TSM/017137]</t>
   </si>
   <si>
     <t>ORD/000777/2022-2023</t>
   </si>
   <si>
     <t>3653/SWD-I</t>
   </si>
   <si>
     <t>28/03/2023</t>
   </si>
   <si>
     <t>12/04/2023</t>
   </si>
   <si>
+    <t>Supply &amp; installation of LED board at PH-1&amp;2 of Sangur W/S Scheme under South 24-Pgs Mechanical Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001650/2023-2024</t>
+  </si>
+  <si>
+    <t>.1469/SMSD</t>
+  </si>
+  <si>
+    <t>01/12/2023</t>
+  </si>
+  <si>
+    <t>16/12/2023</t>
+  </si>
+  <si>
+    <t>S.B.ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Supply &amp; Fixing main switch &amp; Bus bar at Pump House no- 2 of Sangur W/S Scheme under SMD, P.H.E. Dte.(Block-Baruipur)</t>
+  </si>
+  <si>
+    <t>ORD/002656/2023-2024</t>
+  </si>
+  <si>
+    <t>1426/SMSD</t>
+  </si>
+  <si>
+    <t>21/11/2023</t>
+  </si>
+  <si>
+    <t>06/12/2023</t>
+  </si>
+  <si>
+    <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no.2 of Sangur W/S Scheme under SMD, P.H.E. Dte. (Block-Sonarpur</t>
+  </si>
+  <si>
+    <t>ORD/002662/2023-2024</t>
+  </si>
+  <si>
+    <t>1427/SMSD</t>
+  </si>
+  <si>
+    <t>Supply &amp; Fixing main switch &amp; Bus bar at Pump House no-1 of Sangur W/S Scheme under SMD, P.H.E. Dte.(Block-Sonarpur)</t>
+  </si>
+  <si>
+    <t>ORD/002663/2023-2024</t>
+  </si>
+  <si>
+    <t>1180/SMSD</t>
+  </si>
+  <si>
+    <t>05/09/2023</t>
+  </si>
+  <si>
+    <t>20/09/2023</t>
+  </si>
+  <si>
+    <t>Improvement of outdoor illumination arrangement with allied works at pump house no.1 of Sangur W/S Scheme under SMD, PHE Dte. (Block-Sonarpur)</t>
+  </si>
+  <si>
+    <t>ORD/002972/2023-2024</t>
+  </si>
+  <si>
+    <t>..1172/SMSD</t>
+  </si>
+  <si>
+    <t>04/09/2023</t>
+  </si>
+  <si>
+    <t>19/09/2023</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000031/2023-2024</t>
   </si>
   <si>
     <t>286/SWD-I</t>
   </si>
   <si>
     <t>24/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000255/2023-2024</t>
   </si>
   <si>
     <t>1006/SWD-I</t>
   </si>
   <si>
     <t>09/06/2023</t>
   </si>
   <si>
-    <t>S24 Pgns Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>Payment of electricity bill for new service connection under SMD, PHE Dte.</t>
   </si>
   <si>
     <t>BILL/01500/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-176</t>
   </si>
   <si>
     <t>02/08/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>PAYMENT OF ELECTRICITY BILL FOR NEW SERVICE CONNECTION UNDER SMD PHE DTE.</t>
   </si>
   <si>
     <t>BILL/00514/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-77</t>
   </si>
   <si>
     <t>13/06/2023</t>
   </si>
   <si>
-    <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no.2 of Sangur W/S Scheme under SMD, P.H.E. Dte. (Block-Sonarpur</t>
-[...53 lines deleted...]
-    <t>S.B.ENTERPRISE</t>
+    <t>Construction of Boundary Wall, Pathway, Drain, Development of Land &amp; other allied works of " SANGUR Piped Water Supply Scheme to accommodate FHTC in Sonarpur Block under South 24-Parganas, W/S Division-I, PHE Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission" (SM/14545).</t>
+  </si>
+  <si>
+    <t>Assistant engineer (contractual)</t>
+  </si>
+  <si>
+    <t>JE-3</t>
+  </si>
+  <si>
+    <t>ORD/000234/2024-2025</t>
+  </si>
+  <si>
+    <t>2654/SWD-I</t>
+  </si>
+  <si>
+    <t>07/06/2024</t>
+  </si>
+  <si>
+    <t>17/10/2025</t>
+  </si>
+  <si>
+    <t>SAHI MASUM</t>
   </si>
   <si>
     <t>Supply, delivery stand by submersible pump for Sangur W/S Scheme under SMD PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000313/2024-2025</t>
   </si>
   <si>
     <t>1115/SMSD</t>
   </si>
   <si>
     <t>06/08/2024</t>
   </si>
   <si>
     <t>21/08/2024</t>
   </si>
   <si>
     <t>BANERJEE ENTERPRISE</t>
   </si>
   <si>
-    <t>Supply &amp; Fixing main switch &amp; Bus bar at Pump House no- 2 of Sangur W/S Scheme under SMD, P.H.E. Dte.(Block-Baruipur)</t>
-[...22 lines deleted...]
-  <si>
     <t>Distressed / Affected stretches of different road under P&amp;RD Deptt. in West Bengal due to pipeline laying work by PHED [Sl. No.21]</t>
   </si>
   <si>
     <t>BILL/00480/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-293</t>
   </si>
   <si>
     <t>11/09/2024</t>
   </si>
   <si>
     <t>WBSRDA SOUTH 24 PGS ALIPORE</t>
   </si>
   <si>
     <t>Distressed / Affected stretches of different road under P&amp;RD Deptt. in West Bengal due to pipeline laying work by PHED [Sl. No.20]</t>
   </si>
   <si>
     <t>BILL/00479/2024-2025</t>
   </si>
   <si>
     <t>Renovation of Pumphouse, Chlorine room, Office room, Land Development, Construction of Pathway &amp; Drain of Sangur PWSS within Sonarpur Block "Sangur Piped Water Supply Scheme to accommodate FHTC in Sonarpur Block under South 24-Parganas, W/S Division-I, PHE Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic affected areas of South 24-Pargnas District under Jal Jeevan Mission. (SM/14545)</t>
   </si>
   <si>
     <t>ORD/001103/2024-2025</t>
   </si>
   <si>
     <t>62/SWD-I</t>
   </si>
   <si>
     <t>06/01/2025</t>
   </si>
   <si>
     <t>20/02/2025</t>
   </si>
   <si>
     <t>MIDHAH ENTERPRISE</t>
   </si>
   <si>
-    <t>Construction of Boundary Wall, Pathway, Drain, Development of Land &amp; other allied works of " SANGUR Piped Water Supply Scheme to accommodate FHTC in Sonarpur Block under South 24-Parganas, W/S Division-I, PHE Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission" (SM/14545).</t>
-[...22 lines deleted...]
-  <si>
     <t>Rejuvenation / upgradation of Existing R.C.C. Reservoir of capacity 550 CUM and staging height 20 mtr at 2nd Tubewell site of "SANGUR Piped Water Supply Scheme to accommodate FHTC in Sonarpur Block under South 24-Parganas, W/S Division-I, PHE Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission". (SM/14545)</t>
   </si>
   <si>
     <t>ORD/000012/2025-2026</t>
   </si>
   <si>
     <t>964/SWD-I</t>
   </si>
   <si>
     <t>09/04/2025</t>
   </si>
   <si>
     <t>24/05/2025</t>
   </si>
   <si>
     <t>M/S. JAYDEEP DASGUPTA</t>
-  </si>
-[...37 lines deleted...]
-    <t>EFFLUENT AND WATER TREATMENT ENGINEERS PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -969,1133 +969,1133 @@
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13"/>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>30.02</v>
+        <v>23.37</v>
       </c>
       <c r="Q3" s="4">
-        <v>26.73</v>
+        <v>21.61</v>
       </c>
       <c r="R3" s="4">
-        <v>89.03</v>
+        <v>92.46</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>31</v>
+        <v>41</v>
       </c>
       <c r="P4" s="4">
-        <v>3.13</v>
+        <v>633.23</v>
       </c>
       <c r="Q4" s="4">
-        <v>3.13</v>
+        <v>375.81</v>
       </c>
       <c r="R4" s="4">
-        <v>100</v>
+        <v>59.35</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="I5" s="13"/>
+        <v>42</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>43</v>
+      </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>40</v>
+        <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>41</v>
+        <v>48</v>
       </c>
       <c r="P5" s="4">
-        <v>34.19</v>
+        <v>30.02</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>26.73</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>89.03</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="I6" s="13"/>
+        <v>49</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>43</v>
+      </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>44</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>44</v>
+        <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>41</v>
+        <v>48</v>
       </c>
       <c r="P6" s="4">
-        <v>15.44</v>
+        <v>3.13</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>3.13</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>45</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>46</v>
+        <v>54</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>47</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>48</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>49</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="P7" s="4">
-        <v>3.01</v>
+        <v>0.78</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>0.78</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>45</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>60</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>52</v>
+        <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>53</v>
+        <v>62</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>54</v>
+        <v>63</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>54</v>
+        <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>50</v>
+        <v>32</v>
       </c>
       <c r="P8" s="4">
-        <v>2.85</v>
+        <v>0.29</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>0.29</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>45</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>55</v>
+        <v>65</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>56</v>
+        <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>57</v>
+        <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>58</v>
+        <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>59</v>
+        <v>67</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>62</v>
+        <v>32</v>
       </c>
       <c r="P9" s="4">
         <v>0.9</v>
       </c>
       <c r="Q9" s="4">
         <v>0.9</v>
       </c>
       <c r="R9" s="4">
         <v>99.61</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>45</v>
+        <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>56</v>
+        <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>57</v>
+        <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>62</v>
+        <v>32</v>
       </c>
       <c r="P10" s="4">
         <v>0.44</v>
       </c>
       <c r="Q10" s="4">
         <v>0.37</v>
       </c>
       <c r="R10" s="4">
         <v>82.99</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>45</v>
+        <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>69</v>
+        <v>74</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>73</v>
+        <v>32</v>
       </c>
       <c r="P11" s="4">
-        <v>0.78</v>
+        <v>0.9</v>
       </c>
       <c r="Q11" s="4">
-        <v>0.78</v>
+        <v>0.9</v>
       </c>
       <c r="R11" s="4">
         <v>100</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>45</v>
+        <v>33</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>74</v>
-[...6 lines deleted...]
-      </c>
+        <v>78</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="P12" s="4">
-        <v>0.86</v>
+        <v>34.19</v>
       </c>
       <c r="Q12" s="4">
-        <v>0.86</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>45</v>
+        <v>33</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>80</v>
-[...6 lines deleted...]
-      </c>
+        <v>78</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="L13" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="O13" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="M13" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>0.29</v>
+        <v>15.44</v>
       </c>
       <c r="Q13" s="4">
-        <v>0.29</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>45</v>
+        <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="I14" s="13"/>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>62</v>
+        <v>90</v>
       </c>
       <c r="P14" s="4">
-        <v>0.9</v>
+        <v>3.01</v>
       </c>
       <c r="Q14" s="4">
-        <v>0.9</v>
+        <v>0</v>
       </c>
       <c r="R14" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="I15" s="13"/>
       <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="L15" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="O15" s="4" t="s">
         <v>90</v>
       </c>
-      <c r="M15" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P15" s="4">
-        <v>5.39</v>
+        <v>2.85</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>93</v>
-[...2 lines deleted...]
-      <c r="J16" s="13"/>
+        <v>95</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>96</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>97</v>
+      </c>
       <c r="K16" s="4" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>90</v>
+        <v>99</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>91</v>
+        <v>100</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>91</v>
+        <v>101</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>92</v>
+        <v>102</v>
       </c>
       <c r="P16" s="4">
-        <v>6.93</v>
+        <v>42.97</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>95</v>
-[...2 lines deleted...]
-      <c r="J17" s="13"/>
+        <v>103</v>
+      </c>
+      <c r="I17" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K17" s="4" t="s">
-        <v>96</v>
+        <v>104</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>97</v>
+        <v>105</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>98</v>
+        <v>106</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>99</v>
+        <v>107</v>
       </c>
       <c r="O17" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="P17" s="4">
+        <v>0.86</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>0.86</v>
+      </c>
+      <c r="R17" s="4">
         <v>100</v>
       </c>
-      <c r="P17" s="4">
-[...7 lines deleted...]
-      </c>
       <c r="S17" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>101</v>
-[...6 lines deleted...]
-      </c>
+        <v>109</v>
+      </c>
+      <c r="I18" s="13"/>
+      <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>105</v>
+        <v>111</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>106</v>
+        <v>112</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>107</v>
+        <v>112</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>108</v>
+        <v>113</v>
       </c>
       <c r="P18" s="4">
-        <v>42.97</v>
+        <v>5.39</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>109</v>
+        <v>114</v>
       </c>
       <c r="I19" s="13"/>
       <c r="J19" s="13"/>
       <c r="K19" s="4" t="s">
-        <v>110</v>
+        <v>115</v>
       </c>
       <c r="L19" s="4" t="s">
         <v>111</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>112</v>
       </c>
       <c r="N19" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="O19" s="4" t="s">
         <v>113</v>
       </c>
-      <c r="O19" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P19" s="4">
-        <v>10.94</v>
+        <v>6.93</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3"/>
       <c r="D20" s="3" t="s">
-        <v>45</v>
+        <v>33</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>115</v>
-[...6 lines deleted...]
-      </c>
+        <v>116</v>
+      </c>
+      <c r="I20" s="13"/>
+      <c r="J20" s="13"/>
       <c r="K20" s="4" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>62</v>
+        <v>121</v>
       </c>
       <c r="P20" s="4">
-        <v>23.37</v>
+        <v>22.12</v>
       </c>
       <c r="Q20" s="4">
-        <v>21.61</v>
+        <v>0</v>
       </c>
       <c r="R20" s="4">
-        <v>92.46</v>
+        <v>0</v>
       </c>
       <c r="S20" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>120</v>
-[...4 lines deleted...]
-      <c r="J21" s="13" t="s">
         <v>122</v>
       </c>
+      <c r="I21" s="13"/>
+      <c r="J21" s="13"/>
       <c r="K21" s="4" t="s">
         <v>123</v>
       </c>
       <c r="L21" s="4" t="s">
         <v>124</v>
       </c>
       <c r="M21" s="4" t="s">
         <v>125</v>
       </c>
       <c r="N21" s="4" t="s">
         <v>126</v>
       </c>
       <c r="O21" s="4" t="s">
         <v>127</v>
       </c>
       <c r="P21" s="4">
-        <v>633.23</v>
+        <v>10.94</v>
       </c>
       <c r="Q21" s="4">
-        <v>375.81</v>
+        <v>0</v>
       </c>
       <c r="R21" s="4">
-        <v>59.35</v>
+        <v>0</v>
       </c>
       <c r="S21" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="7" t="s">
         <v>128</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="11"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="14"/>
       <c r="I22" s="14"/>
       <c r="J22" s="14"/>
       <c r="K22" s="8"/>
       <c r="L22" s="8"/>
       <c r="M22" s="8"/>
       <c r="N22" s="8"/>
       <c r="O22" s="8">
         <v>837.77</v>