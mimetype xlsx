--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -77,86 +77,134 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
+    <t>S24 Pgns Mechanical</t>
+  </si>
+  <si>
+    <t>TARDAHA piped water supply scheme to accommodate FHTC in SONARPUR block under South 24 Parganas W/S Division-I for AUGMENTATION of surface water based W/S scheme in the Arsenic Affected Areas of South 24 Parganas District Under JJM</t>
+  </si>
+  <si>
+    <t>SM/14488</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1&amp;2, of Tardaha water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Sonarpur]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000340/2022-2023</t>
+  </si>
+  <si>
+    <t>3744/SMD</t>
+  </si>
+  <si>
+    <t>29/12/2022</t>
+  </si>
+  <si>
+    <t>29/03/2023</t>
+  </si>
+  <si>
+    <t>MAA KALI ENTERPRISE</t>
+  </si>
+  <si>
     <t>South 24 Pgs W/S Division I</t>
   </si>
   <si>
-    <t>TARDAHA piped water supply scheme to accommodate FHTC in SONARPUR block under South 24 Parganas W/S Division-I for AUGMENTATION of surface water based W/S scheme in the Arsenic Affected Areas of South 24 Parganas District Under JJM</t>
-[...7 lines deleted...]
-  <si>
     <t>SINKING OF 02 (TWO) NOS. TUBE WELL (250X150)MM DIA, 300M DEEP FOR TARDAHA PIPED WATER SUPPLY SCHEME AT HEADWORK SITE AND 2ND TUBE WELL SITE, BLOCK- SONARPUR, UNDER SOUTH 24 PARGANAS WATER SUPPLY DIV-I, PHE.DTE. (TSM/016779)</t>
   </si>
   <si>
     <t>AE HQ-I</t>
   </si>
   <si>
     <t>JE-3</t>
   </si>
   <si>
     <t>ORD/000457/2022-2023</t>
   </si>
   <si>
     <t>2748/SWD-I</t>
   </si>
   <si>
     <t>27/01/2023</t>
   </si>
   <si>
     <t>26/02/2023</t>
   </si>
   <si>
     <t>SAHI MASUM</t>
   </si>
   <si>
+    <t>Construction of 300 cum. Over Head Reservoir (OHR), (20 mtr. Staging Height) including design and drawing of pile foundation and pile cap after soil investigation along with Pump House, Rising Main, Laying distribution system, Functional Household Tap Connection (FHTC) to all households for TARDAHA Piped Water Supply Scheme to accommodate FHTC in Sonarpur Block under South 24-Partganas, W/S Division-I for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission. [No. of FHTC = 2297]</t>
+  </si>
+  <si>
+    <t>AE HQ-I,Assistant engineer (contractual)</t>
+  </si>
+  <si>
+    <t>ORD/000675/2022-2023</t>
+  </si>
+  <si>
+    <t>3446/SWD-I</t>
+  </si>
+  <si>
+    <t>13/03/2023</t>
+  </si>
+  <si>
+    <t>01/01/2026</t>
+  </si>
+  <si>
+    <t>MRA NIRMAN UDYOG</t>
+  </si>
+  <si>
     <t>Additional work for sinking of 02 (two) nos. Rig bored 250 mm x 150 mm dia. &amp; 300 mtr. deep Tube well to achieve 66 mtr. housing pipe by Rotary Method for TARDAHA PWSS at headwork site &amp; 2nd Tubewell site of SONARPUR Block under South 24-Parganas W/S Division- I, P.H.E. Dte. [TSM/016779]</t>
   </si>
   <si>
     <t>ORD/000720/2022-2023</t>
   </si>
   <si>
     <t>3559/SWD-I</t>
   </si>
   <si>
     <t>22/03/2023</t>
   </si>
   <si>
     <t>06/04/2023</t>
   </si>
   <si>
     <t>Earthwork in filling in Head Work Site with good earth for proposed TARDAHA Pipe water supply scheme to accommodate FHTC in Sonarpur Block under South 24 parganas, W/S Division-I for Augmentation of Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24 Parganas Dist. under Jal Jeevan Mission.(SM/14488)</t>
   </si>
   <si>
     <t>ORD/000667/2023-2024</t>
   </si>
   <si>
     <t>3017/SWD-I</t>
   </si>
   <si>
     <t>30/11/2023</t>
@@ -170,198 +218,150 @@
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000032/2023-2024</t>
   </si>
   <si>
     <t>286/SWD-I</t>
   </si>
   <si>
     <t>24/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000241/2023-2024</t>
   </si>
   <si>
     <t>1006/SWD-I</t>
   </si>
   <si>
     <t>09/06/2023</t>
   </si>
   <si>
-    <t>S24 Pgns Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>Payment of electricity bill for new service connection under SMD, PHE Dte.</t>
   </si>
   <si>
     <t>BILL/01102/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-146</t>
   </si>
   <si>
     <t>24/07/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
-    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1&amp;2, of Tardaha water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Sonarpur]</t>
-[...20 lines deleted...]
-    <t>MAA KALI ENTERPRISE</t>
+    <t>Construction of Boundary wall for Head works site of TARDAHA Piped Water Supply Scheme to accommodate FHTC in Sonarpur Block under South 24-Parganas, W/S Division-I, PHE Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission under South 24-Pgns W/S Divn-I, PHE Dte. Dist. South 24 Parganas. (Length-150.0 mtr.) [SM/14488]</t>
+  </si>
+  <si>
+    <t>Assistant engineer (contractual)</t>
+  </si>
+  <si>
+    <t>ORD/000752/2023-2024</t>
+  </si>
+  <si>
+    <t>554/SWD-I</t>
+  </si>
+  <si>
+    <t>31/01/2024</t>
+  </si>
+  <si>
+    <t>16/03/2024</t>
+  </si>
+  <si>
+    <t>MONDAL ENTERPRISE (SANDESHKHALI-2)</t>
   </si>
   <si>
     <t>Upgradation of Pump house, Chlorine room, Office Room, Boundary wall, Land Development Construction of pathway, drain &amp; other allied work of "TARDAHA Piped Water Supply Scheme to accommodate FHTC in Sonarpur Block under South 24-Parganas, W/S Division-I, PHE Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission". (SM/14488)</t>
   </si>
   <si>
     <t>ORD/000745/2024-2025</t>
   </si>
   <si>
     <t>4667/SWD-I</t>
   </si>
   <si>
     <t>18/11/2024</t>
   </si>
   <si>
     <t>17/01/2025</t>
   </si>
   <si>
     <t>R.K ENTERPRISE</t>
   </si>
   <si>
     <t>Construction of Pathway, Drain &amp; others allied works at HW Site of " TARDAHA Piped Water Supply Scheme to accommodate FHTC in Sonarpur Block under South 24-Parganas, W/S Division-I, PHE Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission. (SM/14488)</t>
   </si>
   <si>
-    <t>Assistant engineer (contractual)</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000233/2024-2025</t>
   </si>
   <si>
     <t>2653/SWD-I</t>
   </si>
   <si>
     <t>07/06/2024</t>
   </si>
   <si>
     <t>22/07/2024</t>
   </si>
   <si>
-    <t>MRA NIRMAN UDYOG</t>
-[...1 lines deleted...]
-  <si>
     <t>Supply &amp; Fixing main switch &amp; Bus bar at Pump House no-1 &amp; 2 of Tardaha W/S Scheme under SMD, P.H.E. Dte.(Block-Sonarpur)(SM/14488)</t>
   </si>
   <si>
     <t>ORD/002794/2023-2024</t>
   </si>
   <si>
     <t>76/SMSD</t>
   </si>
   <si>
     <t>19/01/2024</t>
   </si>
   <si>
     <t>03/02/2024</t>
   </si>
   <si>
     <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no. 2 of Tardaha W/S Scheme under SMD, P.H.E. Dte. (Block-Sonarpur)(SM/14488)</t>
   </si>
   <si>
     <t>ORD/002796/2023-2024</t>
   </si>
   <si>
     <t>78/SMSD</t>
   </si>
   <si>
     <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no. 1 of Tardaha W/S Scheme under SMD, P.H.E. Dte. (Block-Sonarpur)(SM/14488)</t>
   </si>
   <si>
     <t>ORD/002795/2023-2024</t>
   </si>
   <si>
     <t>77/SMSD</t>
-  </si>
-[...34 lines deleted...]
-    <t>MONDAL ENTERPRISE (SANDESHKHALI-2)</t>
   </si>
   <si>
     <t>Rejuvenation / upgradation of Existing R.C.C. Reservoir of capacity 700 CUM and staging height 20 mtr at 2nd Tubewell site of "TARDAHA Piped Water Supply Scheme to accommodate FHTC in Sonarpur Block under South 24-Parganas, W/S Division-I, PHE Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission". (SM/14488)</t>
   </si>
   <si>
     <t>ORD/000013/2025-2026</t>
   </si>
   <si>
     <t>965/SWD-I</t>
   </si>
   <si>
     <t>09/04/2025</t>
   </si>
   <si>
     <t>24/05/2025</t>
   </si>
   <si>
     <t>J.D. CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -928,851 +928,851 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>29.69</v>
+        <v>22.34</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>10.1</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>45.2</v>
       </c>
       <c r="S3" s="4">
-        <v>50</v>
+        <v>40</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="P4" s="4">
-        <v>3.14</v>
+        <v>29.69</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>13.91</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>46.85</v>
       </c>
       <c r="S4" s="4">
         <v>50</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>26</v>
+        <v>43</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="P5" s="4">
-        <v>11.42</v>
+        <v>783.17</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>428.91</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>54.77</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>60</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="I6" s="13"/>
+        <v>49</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>35</v>
+      </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>48</v>
+        <v>41</v>
       </c>
       <c r="P6" s="4">
-        <v>13.83</v>
+        <v>3.14</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>1.57</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>54</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>49</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>51</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>51</v>
+        <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>48</v>
+        <v>59</v>
       </c>
       <c r="P7" s="4">
-        <v>14.15</v>
+        <v>11.42</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>11.37</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>99.53</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>52</v>
+        <v>33</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>56</v>
+        <v>63</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>56</v>
+        <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>57</v>
+        <v>64</v>
       </c>
       <c r="P8" s="4">
-        <v>3.24</v>
+        <v>13.83</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>52</v>
+        <v>33</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>58</v>
-[...4 lines deleted...]
-      <c r="J9" s="13" t="s">
         <v>60</v>
       </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="N9" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="O9" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="O9" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>22.34</v>
+        <v>14.15</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="P10" s="4">
-        <v>19.12</v>
+        <v>3.24</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="P11" s="4">
-        <v>13.19</v>
+        <v>20.64</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>52</v>
+        <v>33</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>79</v>
-[...6 lines deleted...]
-      </c>
+        <v>80</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>65</v>
+        <v>85</v>
       </c>
       <c r="P12" s="4">
-        <v>0.58</v>
+        <v>19.12</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>52</v>
+        <v>33</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>59</v>
+        <v>74</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>60</v>
+        <v>36</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>82</v>
+        <v>89</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>83</v>
+        <v>90</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>65</v>
+        <v>48</v>
       </c>
       <c r="P13" s="4">
-        <v>0.89</v>
+        <v>13.19</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>52</v>
+        <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>59</v>
+        <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>60</v>
+        <v>27</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>89</v>
+        <v>93</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>82</v>
+        <v>94</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>83</v>
+        <v>95</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>65</v>
+        <v>32</v>
       </c>
       <c r="P14" s="4">
-        <v>0.89</v>
+        <v>0.58</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>90</v>
+        <v>96</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>91</v>
+        <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>93</v>
+        <v>98</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>94</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>95</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>78</v>
+        <v>32</v>
       </c>
       <c r="P15" s="4">
-        <v>783.17</v>
+        <v>0.89</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="I16" s="13" t="s">
-        <v>73</v>
+        <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K16" s="4" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>99</v>
+        <v>94</v>
       </c>
       <c r="N16" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="P16" s="4">
+        <v>0.89</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0.88</v>
+      </c>
+      <c r="R16" s="4">
+        <v>99.21</v>
+      </c>
+      <c r="S16" s="4">
         <v>100</v>
-      </c>
-[...13 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
         <v>102</v>
       </c>
       <c r="I17" s="13"/>
       <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
         <v>103</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>104</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>105</v>
       </c>
       <c r="N17" s="4" t="s">
@@ -1797,54 +1797,54 @@
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="7" t="s">
         <v>108</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="11"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="14"/>
       <c r="I18" s="14"/>
       <c r="J18" s="14"/>
       <c r="K18" s="8"/>
       <c r="L18" s="8"/>
       <c r="M18" s="8"/>
       <c r="N18" s="8"/>
       <c r="O18" s="8">
         <v>947.36</v>
       </c>
       <c r="P18" s="8">
-        <v>0</v>
+        <v>466.73</v>
       </c>
       <c r="Q18" s="8">
-        <v>0</v>
+        <v>49.27</v>
       </c>
       <c r="R18" s="8"/>
       <c r="S18" s="8"/>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A18:N18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>