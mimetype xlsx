--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="97">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="102">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -300,50 +300,65 @@
     <t>4229/SWD-I</t>
   </si>
   <si>
     <t>30/09/2024</t>
   </si>
   <si>
     <t>29/11/2024</t>
   </si>
   <si>
     <t>Construction of Boundary Wall and others allied works at 2nd Tubewell site of CHANDPUR PWSS within Bhangar-I Block "CHANDPUR Piped Water Supply Scheme to accommodate FHTC in Bhangar-I Block under South 24-Parganas, W/S Division-I, PHE Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission. (SM/14419) (2nd call)</t>
   </si>
   <si>
     <t>ORD/001149/2024-2025</t>
   </si>
   <si>
     <t>334/SWD-I</t>
   </si>
   <si>
     <t>29/01/2025</t>
   </si>
   <si>
     <t>15/03/2025</t>
   </si>
   <si>
     <t>MAHABUB RAHAMAN LASKAR</t>
+  </si>
+  <si>
+    <t>ORD/000259/2024-2025</t>
+  </si>
+  <si>
+    <t>2801/SWD-I</t>
+  </si>
+  <si>
+    <t>18/06/2024</t>
+  </si>
+  <si>
+    <t>12/06/2025</t>
+  </si>
+  <si>
+    <t>ASHIANA INFRASTRUCTURE CONSULTANTS PVT LTD.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -732,73 +747,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="41.132813" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="51.844482" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1080,54 +1095,54 @@
       </c>
       <c r="H6" s="13" t="s">
         <v>48</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P6" s="4">
         <v>0.89</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>2.35</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>265.16</v>
       </c>
       <c r="S6" s="4">
         <v>60</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
@@ -1261,54 +1276,54 @@
       <c r="I9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P9" s="4">
         <v>581.79</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>281.58</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>48.4</v>
       </c>
       <c r="S9" s="4">
         <v>50</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
@@ -1324,54 +1339,54 @@
       <c r="I10" s="13" t="s">
         <v>68</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>69</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P10" s="4">
         <v>0.89</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>2.11</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>237.2</v>
       </c>
       <c r="S10" s="4">
         <v>30</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
@@ -1446,54 +1461,54 @@
       <c r="I12" s="13" t="s">
         <v>68</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>69</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P12" s="4">
         <v>0.89</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>2.37</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>267.12</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
@@ -1578,87 +1593,150 @@
       </c>
       <c r="N14" s="4" t="s">
         <v>94</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>95</v>
       </c>
       <c r="P14" s="4">
         <v>11.37</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" s="7" t="s">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D15" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H15" s="13" t="s">
+        <v>74</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K15" s="4" t="s">
         <v>96</v>
       </c>
-      <c r="B15" s="7"/>
-[...22 lines deleted...]
-      <c r="S15" s="8"/>
+      <c r="L15" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="P15" s="4">
+        <v>15.88</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>100</v>
+      </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="7" t="s">
+        <v>101</v>
+      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="8"/>
+      <c r="O16" s="8">
+        <v>809.97</v>
+      </c>
+      <c r="P16" s="8">
+        <v>288.41</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>35.61</v>
+      </c>
+      <c r="R16" s="8"/>
+      <c r="S16" s="8"/>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>