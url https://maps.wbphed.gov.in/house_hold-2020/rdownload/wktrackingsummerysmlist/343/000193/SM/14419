--- v2 (2026-05-24)
+++ v3 (2026-08-28)
@@ -158,207 +158,207 @@
   <si>
     <t>24/01/2023</t>
   </si>
   <si>
     <t>24/04/2023</t>
   </si>
   <si>
     <t>WEST BENGAL ENGINEERING CO.</t>
   </si>
   <si>
     <t>Additional work for sinking of 02 (two) nos. Rig bored 250 mm x 150 mm dia. &amp; 300 mtr. deep Tube well to achieve 66 mtr. housing pipe by Rotary Method for CHANDPUR PWSS at headwork site (Dag No. 893, 894, 895 &amp; 896/1231, Khatian No. 2422, JL. No. 124, Mouza- Chandpur) &amp; 2nd Tube-well site (Dag No. 12 Khatian No. 359, JL No. 126, Mouza- Srirampur) of BHANGAR-I Block under South 24-Parganas W/S Division- I, P.H.E. Dte. [TSM/010665]</t>
   </si>
   <si>
     <t>ORD/000741/2022-2023</t>
   </si>
   <si>
     <t>3569/SWD-I</t>
   </si>
   <si>
     <t>22/03/2023</t>
   </si>
   <si>
     <t>06/04/2023</t>
   </si>
   <si>
+    <t>Construction of 300 cum. capacity 20 mtr. staging height RCC Over Head Reservoir alongwith Soil Investigation work, Laying Distribution System and Rising Main, providing Functional Household Tap Connection (FHTC), Construction of Pump House cum Chlorine Room etc. for Chandpur Piped Water Supply Scheme, Block-Bhangar-I, District-South 24-Parganas for for implementation of JJM under South 24-Pgns. W/S Division-I, P.H.E. Dte. [No. of FHTC = 2810]</t>
+  </si>
+  <si>
+    <t>ORD/000085/2023-2024</t>
+  </si>
+  <si>
+    <t>419/SWD-I</t>
+  </si>
+  <si>
+    <t>02/05/2023</t>
+  </si>
+  <si>
+    <t>26/02/2024</t>
+  </si>
+  <si>
+    <t>MAHMOOD ASSOCIATES PRIVATE LIMITED</t>
+  </si>
+  <si>
     <t>Continuation order for the work of "Hiring of diesel driven Non-Air conditioner Maxi Cab having BS-III &amp; above category (Luxury Ambassador / Indica / Swift Dezire Car) with driver for official use of the Deputy Secretary / Assistant Secretary, Public Health Engineering Department, Govt. of West Bengal under South 24- Parganas Water Supply Division-I, PHE Dte " [w.e.f 01/04/2023 to 30/09/2023]</t>
   </si>
   <si>
     <t>ORD/000878/2022-2023</t>
   </si>
   <si>
     <t>3730/SWD-I</t>
   </si>
   <si>
     <t>31/03/2023</t>
   </si>
   <si>
     <t>30/09/2023</t>
   </si>
   <si>
     <t>AJAY KUMAR</t>
   </si>
   <si>
+    <t>Continuation order for the work of "Hiring of diesel driven Non-Air conditioner Maxi Cab having BS-III &amp; above category (Luxury Ambassador / Indica / Swift Dezire Car) with driver for official use of the Deputy Secretary / Assistant Secretary, Public Health Engineering Department, Govt. of West Bengal under South 24- Parganas Water Supply Division-I, PHE Dte " [w.e.f 01/10/2023 to 31/03/2024]</t>
+  </si>
+  <si>
+    <t>AE HQ-II</t>
+  </si>
+  <si>
+    <t>JE-2</t>
+  </si>
+  <si>
+    <t>ORD/000663/2023-2024</t>
+  </si>
+  <si>
+    <t>2387/SWD-I</t>
+  </si>
+  <si>
+    <t>27/09/2023</t>
+  </si>
+  <si>
+    <t>28/03/2024</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000051/2023-2024</t>
   </si>
   <si>
     <t>287/SWD-I</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000219/2023-2024</t>
   </si>
   <si>
     <t>1007/SWD- I</t>
   </si>
   <si>
     <t>09/06/2023</t>
   </si>
   <si>
-    <t>Construction of 300 cum. capacity 20 mtr. staging height RCC Over Head Reservoir alongwith Soil Investigation work, Laying Distribution System and Rising Main, providing Functional Household Tap Connection (FHTC), Construction of Pump House cum Chlorine Room etc. for Chandpur Piped Water Supply Scheme, Block-Bhangar-I, District-South 24-Parganas for for implementation of JJM under South 24-Pgns. W/S Division-I, P.H.E. Dte. [No. of FHTC = 2810]</t>
-[...37 lines deleted...]
-  <si>
     <t>Sinking of big dia Tubewell 250mm X 150mm dia &amp; 300 mtr. deep for CHANDPUR piped water supply scheme at headwork site under Bhangar-I Block, Dist.- South 24-Pgns. Under South 24 Parganas W/S Division-I, PHE Dte. [SM/14419]</t>
   </si>
   <si>
     <t>ORD/000783/2023-2024</t>
   </si>
   <si>
     <t>853/SWD-I</t>
   </si>
   <si>
     <t>19/02/2024</t>
   </si>
   <si>
     <t>05/03/2024</t>
   </si>
   <si>
     <t>M/S SABITA ENTERPRISE</t>
   </si>
   <si>
     <t>Continuation order for the work of "Hiring of diesel driven Non-Air conditioner Maxi Cab having BS-III &amp; above category (Luxury Ambassador / Indica / Swift Dezire Car) with driver for official use of the Deputy Secretary / Assistant Secretary, Public Health Engineering Department, Govt. of West Bengal under South 24- Parganas Water Supply Division-I, PHE Dte " [w.e.f 01/04/2024 to 30/09/2024] [Vehicle No- WB-09-1725]</t>
   </si>
   <si>
     <t>ORD/000914/2023-2024</t>
   </si>
   <si>
     <t>1496/SWD-I</t>
   </si>
   <si>
     <t>30/03/2024</t>
   </si>
   <si>
     <t>29/09/2024</t>
   </si>
   <si>
     <t>Construction of Boundary Wall and others allied works at HW site of CHANDPUR PWSS within Bhangar-I Block CHANDPUR Piped Water Supply Scheme to accommodate FHTC in Bhangar-I Block under South 24-Parganas, W/S Division-I, PHE Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission (SM/14419).</t>
   </si>
   <si>
     <t>ORD/000556/2024-2025</t>
   </si>
   <si>
     <t>4229/SWD-I</t>
   </si>
   <si>
     <t>30/09/2024</t>
   </si>
   <si>
     <t>29/11/2024</t>
   </si>
   <si>
+    <t>ORD/000259/2024-2025</t>
+  </si>
+  <si>
+    <t>2801/SWD-I</t>
+  </si>
+  <si>
+    <t>18/06/2024</t>
+  </si>
+  <si>
+    <t>12/06/2025</t>
+  </si>
+  <si>
+    <t>ASHIANA INFRASTRUCTURE CONSULTANTS PVT LTD.</t>
+  </si>
+  <si>
     <t>Construction of Boundary Wall and others allied works at 2nd Tubewell site of CHANDPUR PWSS within Bhangar-I Block "CHANDPUR Piped Water Supply Scheme to accommodate FHTC in Bhangar-I Block under South 24-Parganas, W/S Division-I, PHE Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission. (SM/14419) (2nd call)</t>
   </si>
   <si>
     <t>ORD/001149/2024-2025</t>
   </si>
   <si>
     <t>334/SWD-I</t>
   </si>
   <si>
     <t>29/01/2025</t>
   </si>
   <si>
     <t>15/03/2025</t>
   </si>
   <si>
     <t>MAHABUB RAHAMAN LASKAR</t>
-  </si>
-[...13 lines deleted...]
-    <t>ASHIANA INFRASTRUCTURE CONSULTANTS PVT LTD.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1074,322 +1074,322 @@
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>48</v>
       </c>
-      <c r="I6" s="13"/>
-      <c r="J6" s="13"/>
+      <c r="I6" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>0.89</v>
+        <v>581.79</v>
       </c>
       <c r="Q6" s="4">
-        <v>2.35</v>
+        <v>281.58</v>
       </c>
       <c r="R6" s="4">
-        <v>265.16</v>
+        <v>48.4</v>
       </c>
       <c r="S6" s="4">
-        <v>60</v>
+        <v>50</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>54</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>41</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>41</v>
+        <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="P7" s="4">
-        <v>14.98</v>
+        <v>0.89</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>2.35</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>265.16</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>60</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>62</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="L8" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="M8" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>17.31</v>
+        <v>0.89</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>2.11</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>237.2</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>61</v>
-[...6 lines deleted...]
-      </c>
+        <v>67</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>62</v>
+        <v>68</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>63</v>
+        <v>69</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>64</v>
+        <v>41</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>65</v>
+        <v>41</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="P9" s="4">
-        <v>581.79</v>
+        <v>14.98</v>
       </c>
       <c r="Q9" s="4">
-        <v>281.58</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>48.4</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>67</v>
       </c>
-      <c r="I10" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>53</v>
+        <v>70</v>
       </c>
       <c r="P10" s="4">
-        <v>0.89</v>
+        <v>17.31</v>
       </c>
       <c r="Q10" s="4">
-        <v>2.11</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>237.2</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
@@ -1437,69 +1437,69 @@
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>80</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>68</v>
+        <v>61</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>69</v>
+        <v>62</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="P12" s="4">
         <v>0.89</v>
       </c>
       <c r="Q12" s="4">
         <v>2.37</v>
       </c>
       <c r="R12" s="4">
         <v>267.12</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
@@ -1514,185 +1514,185 @@
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>85</v>
       </c>
       <c r="I13" s="13"/>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>89</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>66</v>
+        <v>53</v>
       </c>
       <c r="P13" s="4">
         <v>96.12</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
+        <v>74</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K14" s="4" t="s">
         <v>90</v>
       </c>
-      <c r="I14" s="13"/>
-[...1 lines deleted...]
-      <c r="K14" s="4" t="s">
+      <c r="L14" s="4" t="s">
         <v>91</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="M14" s="4" t="s">
         <v>92</v>
       </c>
-      <c r="M14" s="4" t="s">
+      <c r="N14" s="4" t="s">
         <v>93</v>
       </c>
-      <c r="N14" s="4" t="s">
+      <c r="O14" s="4" t="s">
         <v>94</v>
       </c>
-      <c r="O14" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>11.37</v>
+        <v>15.88</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>74</v>
-[...6 lines deleted...]
-      </c>
+        <v>95</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
         <v>96</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>97</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>98</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>99</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>100</v>
       </c>
       <c r="P15" s="4">
-        <v>15.88</v>
+        <v>11.37</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="7" t="s">
         <v>101</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="11"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="14"/>
       <c r="I16" s="14"/>
       <c r="J16" s="14"/>
       <c r="K16" s="8"/>
       <c r="L16" s="8"/>
       <c r="M16" s="8"/>
       <c r="N16" s="8"/>
       <c r="O16" s="8">
         <v>809.97</v>