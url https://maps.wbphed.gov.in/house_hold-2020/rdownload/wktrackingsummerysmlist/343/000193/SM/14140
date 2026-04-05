--- v0 (2026-03-03)
+++ v1 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -224,102 +224,81 @@
   <si>
     <t>03/12/2024</t>
   </si>
   <si>
     <t>Moydah-Khakudah-Beliachandi Road-Repairing &amp; Restoration of Road side flank from 0.30Km to 2.00 Km(Right Side) 2.30 Km to 3.50 Km (R/S). from 6.60 Km to 7.25Km (both side) (Total length- 4200.00m under South 24-Parganas Highway Division.</t>
   </si>
   <si>
     <t>BILL/00666/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-396</t>
   </si>
   <si>
     <t>04/10/2024</t>
   </si>
   <si>
     <t>EXECUTIVE ENGINEER, SOUTH 24 PGS HIGHWAY DIVISION PW (ROADS) DTE</t>
   </si>
   <si>
     <t>Joynagar-Moydah-Jibonmondalerhat Road from1.50Kmp to 6.00kmp and 7.30 Kmp to 8.40Kmp. Restoration of Hard Shoulder due to laying of Pipeline by PHED. Go WO under Lakshmikantapur Highway Sub-Division of Diamond Harbour Highway Division, P.W.(Roads Directorate in District of South 24- Parganas.</t>
   </si>
   <si>
     <t>BILL/00656/2024-2025</t>
   </si>
   <si>
-    <t>Construction of 1250 Cum. capacity OHR (20 mtr. staging height) along with Laying of Distribution System, Rising Main, Providing Functional Household Tap Connection (FHTC) including design and drawing of pile foundation and pile cap after soil investigation for Augmentation of ZONE-I NAYAPUKURIA MOUZA Piped Water Supply Scheme of JOYNAGAR-II Block for implementation of JJM under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns district. [No. of FHTC = 10830] [TSM/015333 &amp; TSM/011546]</t>
-[...37 lines deleted...]
-  <si>
     <t>Three months trial run for secondary grid D.I pipe lines of different diameters including GLR cleaning for JOYNAGAR-II Block under Augmentation of laying distribution system to extend the benefit of 100% Household in ZONE-I at JOYNAGAR-II block within Mega surface water based water supply scheme of Falta-Mathurapur dist.- South 24 pgns. Under south 24 pgns water supply division-I, PHE Dte. [SM/14140]</t>
   </si>
   <si>
     <t>JE-2</t>
   </si>
   <si>
     <t>ORD/000654/2024-2025</t>
   </si>
   <si>
     <t>4377/SWD-I</t>
   </si>
   <si>
     <t>BISWAS CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Providing support service for detail surveying, cross checking of available LOP with making permission drawings for other department by using Survey Instrument like Remotely Piloted Aircraft System / DGPS/ Total station etc. and detailed design of pipeline by using watergems Software on the besis of the population density within the zone-I of Joynagar-II block under Mega Surface water based water supply scheme for Falta-Mathurapur, Dist- South 24-Pgns.</t>
+  </si>
+  <si>
+    <t>ORD/000773/2020-2021</t>
+  </si>
+  <si>
+    <t>1038/SWD-I</t>
+  </si>
+  <si>
+    <t>05/10/2020</t>
+  </si>
+  <si>
+    <t>19/10/2020</t>
+  </si>
+  <si>
+    <t>DEVELOPMENT CONSULTANTS PVT LTD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -708,51 +687,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="76.552734" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1382,235 +1361,174 @@
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>70</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>71</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>72</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>73</v>
       </c>
       <c r="M12" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="O12" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="N12" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>1544.66</v>
+        <v>15.58</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>75</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>71</v>
+        <v>53</v>
       </c>
       <c r="K13" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="M13" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="N13" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="M13" s="4" t="s">
+      <c r="O13" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="N13" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>478.06</v>
+        <v>4.75</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>40</v>
+        <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="3">
-[...53 lines deleted...]
-      </c>
+      <c r="A14" s="7" t="s">
+        <v>81</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>446.13</v>
+      </c>
+      <c r="P14" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>0</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
-    <row r="15" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>