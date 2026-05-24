--- v1 (2026-04-05)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -255,50 +255,68 @@
     <t>ORD/000654/2024-2025</t>
   </si>
   <si>
     <t>4377/SWD-I</t>
   </si>
   <si>
     <t>BISWAS CONSTRUCTION</t>
   </si>
   <si>
     <t>Providing support service for detail surveying, cross checking of available LOP with making permission drawings for other department by using Survey Instrument like Remotely Piloted Aircraft System / DGPS/ Total station etc. and detailed design of pipeline by using watergems Software on the besis of the population density within the zone-I of Joynagar-II block under Mega Surface water based water supply scheme for Falta-Mathurapur, Dist- South 24-Pgns.</t>
   </si>
   <si>
     <t>ORD/000773/2020-2021</t>
   </si>
   <si>
     <t>1038/SWD-I</t>
   </si>
   <si>
     <t>05/10/2020</t>
   </si>
   <si>
     <t>19/10/2020</t>
   </si>
   <si>
     <t>DEVELOPMENT CONSULTANTS PVT LTD</t>
+  </si>
+  <si>
+    <t>Construction of RCC pathway, Masonry surface drain and other allied works inside GLR-9 under Mega Surface project in connection with Augmentation of laying distribution system to extend the benefit of 100% Household in ZONE-I at JOYNAGAR-II block within Mega surface water based water supply scheme of Falta-Mathurapur dist.- South 24 pgns. Under south 24 pgns water supply division-I, PHE Dte. [SM/14140]</t>
+  </si>
+  <si>
+    <t>ORD/001175/2024-2025</t>
+  </si>
+  <si>
+    <t>464/SWD-I</t>
+  </si>
+  <si>
+    <t>12/02/2025</t>
+  </si>
+  <si>
+    <t>29/03/2025</t>
+  </si>
+  <si>
+    <t>MILAN GHOSH</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -687,51 +705,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="76.552734" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -848,54 +866,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>33.44</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>31.65</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>94.65</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1137,54 +1155,54 @@
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>53</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P8" s="4">
         <v>9.4</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>9.39</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>99.97</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1198,54 +1216,54 @@
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>53</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P9" s="4">
         <v>3.81</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>3.8</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>99.72</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1448,87 +1466,148 @@
       </c>
       <c r="N13" s="4" t="s">
         <v>79</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>80</v>
       </c>
       <c r="P13" s="4">
         <v>4.75</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="7" t="s">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H14" s="13" t="s">
         <v>81</v>
       </c>
-      <c r="B14" s="7"/>
-[...22 lines deleted...]
-      <c r="S14" s="8"/>
+      <c r="I14" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="P14" s="4">
+        <v>46.62</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>100</v>
+      </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="7" t="s">
+        <v>87</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>492.74</v>
+      </c>
+      <c r="P15" s="8">
+        <v>44.84</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>9.1</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>