--- v2 (2026-05-24)
+++ v3 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="106">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -273,50 +273,104 @@
     <t>05/10/2020</t>
   </si>
   <si>
     <t>19/10/2020</t>
   </si>
   <si>
     <t>DEVELOPMENT CONSULTANTS PVT LTD</t>
   </si>
   <si>
     <t>Construction of RCC pathway, Masonry surface drain and other allied works inside GLR-9 under Mega Surface project in connection with Augmentation of laying distribution system to extend the benefit of 100% Household in ZONE-I at JOYNAGAR-II block within Mega surface water based water supply scheme of Falta-Mathurapur dist.- South 24 pgns. Under south 24 pgns water supply division-I, PHE Dte. [SM/14140]</t>
   </si>
   <si>
     <t>ORD/001175/2024-2025</t>
   </si>
   <si>
     <t>464/SWD-I</t>
   </si>
   <si>
     <t>12/02/2025</t>
   </si>
   <si>
     <t>29/03/2025</t>
   </si>
   <si>
     <t>MILAN GHOSH</t>
+  </si>
+  <si>
+    <t>Supply and delivery of different dia sluice valves at Joynagar-II Block for Secondary Grid under Augmentation of laying distribution system to extend the benefit of 100% househod in Zone-I at JOYNAGAR-II block within Mega surface water based water supply scheme of Falta-Mathurapur South 24 pgns. District under South 24 pgns Water Supply Division-I, PHE Dte. (SM 14140)</t>
+  </si>
+  <si>
+    <t>ORD/000101/2025-2026</t>
+  </si>
+  <si>
+    <t>1814/SWD-I</t>
+  </si>
+  <si>
+    <t>07/07/2025</t>
+  </si>
+  <si>
+    <t>05/09/2025</t>
+  </si>
+  <si>
+    <t>SSPR VALVE MANUFACTURING PVT LTD</t>
+  </si>
+  <si>
+    <t>Construction of 1250 Cum. capacity OHR (20 mtr. staging height) along with Laying of Distribution System, Rising Main, Providing Functional Household Tap Connection (FHTC) including design and drawing of pile foundation and pile cap after soil investigation for Augmentation of ZONE-I NAYAPUKURIA MOUZA Piped Water Supply Scheme of JOYNAGAR-II Block for implementation of JJM under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns district. [No. of FHTC = 10830] [TSM/015333 &amp; TSM/011546]</t>
+  </si>
+  <si>
+    <t>JE RWS</t>
+  </si>
+  <si>
+    <t>ORD/000568/2023-2024</t>
+  </si>
+  <si>
+    <t>2650/SWD-I</t>
+  </si>
+  <si>
+    <t>27/10/2023</t>
+  </si>
+  <si>
+    <t>18/04/2026</t>
+  </si>
+  <si>
+    <t>M/S GHOSH AND CO.</t>
+  </si>
+  <si>
+    <t>Additional work for Laying Distribution System of ZONE-I at JOYNAGAR-II Block, for implementation of JJM under Augmentation of Surface Based Water Supply Scheme in the Arsenic affected areas of South 24-Parganas district. under Baruipur Sub-Division of South 24 pgns. W/S Division -I P.H.E Dte. (SM/14140)</t>
+  </si>
+  <si>
+    <t>ORD/000727/2024-2025</t>
+  </si>
+  <si>
+    <t>4614/SWD-I</t>
+  </si>
+  <si>
+    <t>13/11/2024</t>
+  </si>
+  <si>
+    <t>14/09/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -705,51 +759,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="76.552734" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1527,87 +1581,270 @@
       </c>
       <c r="N14" s="4" t="s">
         <v>85</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>86</v>
       </c>
       <c r="P14" s="4">
         <v>46.62</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" s="7" t="s">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3"/>
+      <c r="D15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H15" s="13" t="s">
         <v>87</v>
       </c>
-      <c r="B15" s="7"/>
-[...22 lines deleted...]
-      <c r="S15" s="8"/>
+      <c r="I15" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="P15" s="4">
+        <v>10.7</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>100</v>
+      </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3"/>
+      <c r="D16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H16" s="13" t="s">
+        <v>93</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="P16" s="4">
+        <v>1544.66</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>214.33</v>
+      </c>
+      <c r="R16" s="4">
+        <v>13.88</v>
+      </c>
+      <c r="S16" s="4">
+        <v>80</v>
+      </c>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3"/>
+      <c r="D17" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H17" s="13" t="s">
+        <v>100</v>
+      </c>
+      <c r="I17" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="P17" s="4">
+        <v>478.06</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>0</v>
+      </c>
+      <c r="R17" s="4">
+        <v>0</v>
+      </c>
+      <c r="S17" s="4">
+        <v>60</v>
+      </c>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="7" t="s">
+        <v>105</v>
+      </c>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7"/>
+      <c r="E18" s="11"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="14"/>
+      <c r="I18" s="14"/>
+      <c r="J18" s="14"/>
+      <c r="K18" s="8"/>
+      <c r="L18" s="8"/>
+      <c r="M18" s="8"/>
+      <c r="N18" s="8"/>
+      <c r="O18" s="8">
+        <v>2526.17</v>
+      </c>
+      <c r="P18" s="8">
+        <v>259.17</v>
+      </c>
+      <c r="Q18" s="8">
+        <v>10.26</v>
+      </c>
+      <c r="R18" s="8"/>
+      <c r="S18" s="8"/>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A18:N18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>