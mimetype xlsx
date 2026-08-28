--- v3 (2026-06-15)
+++ v4 (2026-08-28)
@@ -89,288 +89,288 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
     <t>South 24 Pgs W/S Division I</t>
   </si>
   <si>
     <t>Augmentation of laying distribution system to extend the benefit of 100% Household in ZONE-I at JOYNAGAR-II block within Mega surface water based water supply scheme of Falta-Mathurapur dist.- South 24 pgns. Under south 24 pgns water supply division-I, PH</t>
   </si>
   <si>
     <t>SM/14140</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Providing support service for detail surveying, cross checking of available LOP with making permission drawings for other department by using Survey Instrument like Remotely Piloted Aircraft System / DGPS/ Total station etc. and detailed design of pipeline by using watergems Software on the besis of the population density within the zone-I of Joynagar-II block under Mega Surface water based water supply scheme for Falta-Mathurapur, Dist- South 24-Pgns.</t>
+  </si>
+  <si>
+    <t>AE BSD</t>
+  </si>
+  <si>
+    <t>JE-1</t>
+  </si>
+  <si>
+    <t>ORD/000773/2020-2021</t>
+  </si>
+  <si>
+    <t>1038/SWD-I</t>
+  </si>
+  <si>
+    <t>05/10/2020</t>
+  </si>
+  <si>
+    <t>19/10/2020</t>
+  </si>
+  <si>
+    <t>DEVELOPMENT CONSULTANTS PVT LTD</t>
+  </si>
+  <si>
     <t>Construction of boundary wall along with humepipe culvert bridge for the approch road of proposed OHR Site at Nayapukuria Mouza, JL No.43, Khatian No. 1079, Plot No. 661 &amp; 662; within Joynagar-II block, under Mega Surface Water Based Water Supply Secheme for Falta-Mathurapur, Dist. South 24 Paraganas. [Length - 180.0 mtr.]</t>
   </si>
   <si>
-    <t>AE BSD</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000378/2021-2022</t>
   </si>
   <si>
     <t>1581/SWD-I</t>
   </si>
   <si>
     <t>27/12/2021</t>
   </si>
   <si>
     <t>27/03/2022</t>
   </si>
   <si>
     <t>SANKAR HALDER</t>
   </si>
   <si>
+    <t>Construction of 1250 Cum. capacity OHR (20 mtr. staging height) along with Laying of Distribution System, Rising Main, Providing Functional Household Tap Connection (FHTC) including design and drawing of pile foundation and pile cap after soil investigation for Augmentation of ZONE-I NAYAPUKURIA MOUZA Piped Water Supply Scheme of JOYNAGAR-II Block for implementation of JJM under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns district. [No. of FHTC = 10830] [TSM/015333 &amp; TSM/011546]</t>
+  </si>
+  <si>
+    <t>JE RWS</t>
+  </si>
+  <si>
+    <t>ORD/000568/2023-2024</t>
+  </si>
+  <si>
+    <t>2650/SWD-I</t>
+  </si>
+  <si>
+    <t>27/10/2023</t>
+  </si>
+  <si>
+    <t>18/04/2026</t>
+  </si>
+  <si>
+    <t>M/S GHOSH AND CO.</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000206/2023-2024</t>
   </si>
   <si>
     <t>382/SWD-I</t>
   </si>
   <si>
     <t>27/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000299/2023-2024</t>
   </si>
   <si>
     <t>2438/SWD-I</t>
   </si>
   <si>
     <t>30/09/2023</t>
   </si>
   <si>
+    <t>Additional work for Laying Distribution System of ZONE-I at JOYNAGAR-II Block, for implementation of JJM under Augmentation of Surface Based Water Supply Scheme in the Arsenic affected areas of South 24-Parganas district. under Baruipur Sub-Division of South 24 pgns. W/S Division -I P.H.E Dte. (SM/14140)</t>
+  </si>
+  <si>
+    <t>ORD/000727/2024-2025</t>
+  </si>
+  <si>
+    <t>4614/SWD-I</t>
+  </si>
+  <si>
+    <t>13/11/2024</t>
+  </si>
+  <si>
+    <t>14/09/2025</t>
+  </si>
+  <si>
+    <t>MILAN GHOSH</t>
+  </si>
+  <si>
     <t>Laying of HDPE pipe of 500 mm diameter by Horizontal Directional Drilling (HDD) process for crossing Raidighi River in between nodes 12 &amp; 13 of Secondary Grid of under Augmentation of laying distribution system to extend the benefit of 100% Household within Mega surface water based water supply scheme of Falta-Mathurapur dist.- South 24 pgns. Under south 24 pgns water supply division-I, PHE Dte. (SM/14140)</t>
   </si>
   <si>
     <t>ORD/000775/2024-2025</t>
   </si>
   <si>
     <t>4761/SWD-I</t>
   </si>
   <si>
     <t>21/11/2024</t>
   </si>
   <si>
     <t>21/12/2024</t>
   </si>
   <si>
     <t>ATINDRA CONSTRUCTION PRIVATE LIMITED.</t>
   </si>
   <si>
     <t>Three months trial run for secondary grid D.I pipe lines of different diameters including GLR cleaning for MATHURAPUR-I Block under Augmentation of laying distribution system to extend the benefit of 100% Household in ZONE-I at JOYNAGAR-II block within Mega surface water based water supply scheme of Falta-Mathurapur dist.- South 24 pgns. Under south 24 pgns water supply division-I, PHE Dte. [SM/14140]</t>
   </si>
   <si>
     <t>ORD/000653/2024-2025</t>
   </si>
   <si>
     <t>4376/SWD-I</t>
   </si>
   <si>
     <t>22/10/2024</t>
   </si>
   <si>
     <t>20/01/2025</t>
   </si>
   <si>
     <t>A.P POWER AND CONCRETE</t>
   </si>
   <si>
+    <t>Three months trial run for secondary grid D.I pipe lines of different diameters including GLR cleaning for JOYNAGAR-II Block under Augmentation of laying distribution system to extend the benefit of 100% Household in ZONE-I at JOYNAGAR-II block within Mega surface water based water supply scheme of Falta-Mathurapur dist.- South 24 pgns. Under south 24 pgns water supply division-I, PHE Dte. [SM/14140]</t>
+  </si>
+  <si>
+    <t>JE-2</t>
+  </si>
+  <si>
+    <t>ORD/000654/2024-2025</t>
+  </si>
+  <si>
+    <t>4377/SWD-I</t>
+  </si>
+  <si>
+    <t>BISWAS CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Supply of G.I. Pipe, Collapsible Gate, Laying of 100 mm thick interlocking design concrete paver block (M-15) grade for Mathurapur-I GLR in connection with Mega Surface Water Based Water Supply Scheme for Falta-Mathurapur, Dist.-South 24-Parganas under Baruipur Sub-Division of SWD-I, PHE Dte. (SM/14140)</t>
   </si>
   <si>
-    <t>JE-1</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000760/2024-2025</t>
   </si>
   <si>
     <t>4681/SWD-I</t>
   </si>
   <si>
     <t>18/11/2024</t>
   </si>
   <si>
     <t>18/12/2024</t>
   </si>
   <si>
     <t>DIAMOND ENTERPRISE</t>
   </si>
   <si>
     <t>Balance work for application of protective coating on M.S pipe for Railway crossing at Dakshin Bishnupur Rail gate under Mega Surface water Based Water Supply Scheme for Falta-Mathurapur, Dist. South24-Pgns. of South 24-Pgs. Water Supply Divn.-I, PHE Dte. [SM/14140]</t>
   </si>
   <si>
     <t>ORD/000756/2024-2025</t>
   </si>
   <si>
     <t>4677/SWD-I</t>
   </si>
   <si>
     <t>03/12/2024</t>
   </si>
   <si>
+    <t>Joynagar-Moydah-Jibonmondalerhat Road from1.50Kmp to 6.00kmp and 7.30 Kmp to 8.40Kmp. Restoration of Hard Shoulder due to laying of Pipeline by PHED. Go WO under Lakshmikantapur Highway Sub-Division of Diamond Harbour Highway Division, P.W.(Roads Directorate in District of South 24- Parganas.</t>
+  </si>
+  <si>
+    <t>BILL/00656/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-396</t>
+  </si>
+  <si>
+    <t>04/10/2024</t>
+  </si>
+  <si>
+    <t>EXECUTIVE ENGINEER, SOUTH 24 PGS HIGHWAY DIVISION PW (ROADS) DTE</t>
+  </si>
+  <si>
     <t>Moydah-Khakudah-Beliachandi Road-Repairing &amp; Restoration of Road side flank from 0.30Km to 2.00 Km(Right Side) 2.30 Km to 3.50 Km (R/S). from 6.60 Km to 7.25Km (both side) (Total length- 4200.00m under South 24-Parganas Highway Division.</t>
   </si>
   <si>
     <t>BILL/00666/2024-2025</t>
   </si>
   <si>
-    <t>BP-2024-25-396</t>
-[...46 lines deleted...]
-  <si>
     <t>Construction of RCC pathway, Masonry surface drain and other allied works inside GLR-9 under Mega Surface project in connection with Augmentation of laying distribution system to extend the benefit of 100% Household in ZONE-I at JOYNAGAR-II block within Mega surface water based water supply scheme of Falta-Mathurapur dist.- South 24 pgns. Under south 24 pgns water supply division-I, PHE Dte. [SM/14140]</t>
   </si>
   <si>
     <t>ORD/001175/2024-2025</t>
   </si>
   <si>
     <t>464/SWD-I</t>
   </si>
   <si>
     <t>12/02/2025</t>
   </si>
   <si>
     <t>29/03/2025</t>
   </si>
   <si>
-    <t>MILAN GHOSH</t>
-[...1 lines deleted...]
-  <si>
     <t>Supply and delivery of different dia sluice valves at Joynagar-II Block for Secondary Grid under Augmentation of laying distribution system to extend the benefit of 100% househod in Zone-I at JOYNAGAR-II block within Mega surface water based water supply scheme of Falta-Mathurapur South 24 pgns. District under South 24 pgns Water Supply Division-I, PHE Dte. (SM 14140)</t>
   </si>
   <si>
     <t>ORD/000101/2025-2026</t>
   </si>
   <si>
     <t>1814/SWD-I</t>
   </si>
   <si>
     <t>07/07/2025</t>
   </si>
   <si>
     <t>05/09/2025</t>
   </si>
   <si>
     <t>SSPR VALVE MANUFACTURING PVT LTD</t>
-  </si>
-[...34 lines deleted...]
-    <t>14/09/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -900,907 +900,907 @@
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13"/>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>33.44</v>
+        <v>4.75</v>
       </c>
       <c r="Q3" s="4">
-        <v>31.65</v>
+        <v>0</v>
       </c>
       <c r="R3" s="4">
-        <v>94.65</v>
+        <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="I4" s="13"/>
+        <v>33</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>76.87</v>
+        <v>33.44</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>31.65</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>94.65</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>39</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>40</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>36</v>
+        <v>45</v>
       </c>
       <c r="P5" s="4">
-        <v>132.42</v>
+        <v>1544.66</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>214.33</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>13.88</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="P6" s="4">
-        <v>139.05</v>
+        <v>76.87</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>46</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="O7" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>15.66</v>
+        <v>132.42</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>53</v>
+        <v>40</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="P8" s="4">
-        <v>9.4</v>
+        <v>478.06</v>
       </c>
       <c r="Q8" s="4">
-        <v>9.39</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>99.97</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>60</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>59</v>
-[...6 lines deleted...]
-      </c>
+        <v>60</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>56</v>
+        <v>63</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="P9" s="4">
-        <v>3.81</v>
+        <v>139.05</v>
       </c>
       <c r="Q9" s="4">
-        <v>3.8</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>99.72</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="P10" s="4">
-        <v>3.35</v>
+        <v>15.66</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>68</v>
-[...2 lines deleted...]
-      <c r="J11" s="13"/>
+        <v>72</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>73</v>
+      </c>
       <c r="K11" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="M11" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="L11" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N11" s="4" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>67</v>
+        <v>76</v>
       </c>
       <c r="P11" s="4">
-        <v>11.8</v>
+        <v>15.58</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>70</v>
+        <v>77</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>71</v>
+        <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>73</v>
+        <v>79</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>49</v>
+        <v>80</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>50</v>
+        <v>81</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>74</v>
+        <v>82</v>
       </c>
       <c r="P12" s="4">
-        <v>15.58</v>
+        <v>9.4</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>9.39</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>99.97</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>75</v>
+        <v>83</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>53</v>
+        <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>76</v>
+        <v>84</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>77</v>
+        <v>85</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>79</v>
+        <v>86</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="P13" s="4">
-        <v>4.75</v>
+        <v>3.81</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>3.8</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>99.72</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>81</v>
-[...6 lines deleted...]
-      </c>
+        <v>87</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>82</v>
+        <v>88</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>83</v>
+        <v>89</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>85</v>
+        <v>90</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="P14" s="4">
-        <v>46.62</v>
+        <v>11.8</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>87</v>
-[...6 lines deleted...]
-      </c>
+        <v>92</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>88</v>
+        <v>93</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>89</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>90</v>
       </c>
       <c r="N15" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="O15" s="4" t="s">
         <v>91</v>
       </c>
-      <c r="O15" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P15" s="4">
-        <v>10.7</v>
+        <v>3.35</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
-        <v>94</v>
+        <v>27</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>95</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>96</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>97</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>98</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>99</v>
+        <v>59</v>
       </c>
       <c r="P16" s="4">
-        <v>1544.66</v>
+        <v>46.62</v>
       </c>
       <c r="Q16" s="4">
-        <v>214.33</v>
+        <v>0</v>
       </c>
       <c r="R16" s="4">
-        <v>13.88</v>
+        <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>80</v>
+        <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J17" s="13" t="s">
-        <v>94</v>
+        <v>27</v>
       </c>
       <c r="K17" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="L17" s="4" t="s">
         <v>101</v>
       </c>
-      <c r="L17" s="4" t="s">
+      <c r="M17" s="4" t="s">
         <v>102</v>
       </c>
-      <c r="M17" s="4" t="s">
+      <c r="N17" s="4" t="s">
         <v>103</v>
       </c>
-      <c r="N17" s="4" t="s">
+      <c r="O17" s="4" t="s">
         <v>104</v>
       </c>
-      <c r="O17" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P17" s="4">
-        <v>478.06</v>
+        <v>10.7</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="7" t="s">
         <v>105</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="11"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="14"/>
       <c r="I18" s="14"/>
       <c r="J18" s="14"/>
       <c r="K18" s="8"/>
       <c r="L18" s="8"/>
       <c r="M18" s="8"/>
       <c r="N18" s="8"/>
       <c r="O18" s="8">
         <v>2526.17</v>