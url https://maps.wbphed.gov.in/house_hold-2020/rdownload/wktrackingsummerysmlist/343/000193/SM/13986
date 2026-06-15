--- v1 (2026-03-03)
+++ v2 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="81">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -228,50 +228,74 @@
     <t>28/12/2025</t>
   </si>
   <si>
     <t>KAR CONSTRUCTION</t>
   </si>
   <si>
     <t>Construction of protection work for pipeline, approach road, development of land, and other allied works for Proposed Ground water based JANGALIA piped water supply scheme to accommodate FHTC in JAYNAGAR-I block under South 24 Parganas W/S Division-I, South 24 Parganas District for AUGMENTATION of surface water based Water Supply scheme in the Arsenic Affected Areas of South 24 Parganas District.(SM/13986)</t>
   </si>
   <si>
     <t>JE-2</t>
   </si>
   <si>
     <t>ORD/000225/2024-2025</t>
   </si>
   <si>
     <t>2687/SWD-I</t>
   </si>
   <si>
     <t>07/06/2024</t>
   </si>
   <si>
     <t>22/07/2024</t>
   </si>
   <si>
     <t>KAMALA ENTERPRISE (DIAMOND HARBOUR)</t>
+  </si>
+  <si>
+    <t>Quotation for new service connection at P.H. NO.1 of Jangalia w/s scheme . Application no.1008233784 .</t>
+  </si>
+  <si>
+    <t>BILL/02535/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-559</t>
+  </si>
+  <si>
+    <t>28/01/2025</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
+  </si>
+  <si>
+    <t>Quotation for new service connection at P.H. NO.2 of Jangalia w/s scheme . Application no.1008233803 .</t>
+  </si>
+  <si>
+    <t>BILL/02536/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-560</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -660,51 +684,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="76.552734" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -882,54 +906,54 @@
         <v>34</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>40</v>
       </c>
       <c r="P4" s="4">
         <v>2.63</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>2.54</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>96.63</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1000,54 +1024,54 @@
       <c r="I6" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>47</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P6" s="4">
         <v>31.75</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>29.49</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>92.9</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1193,87 +1217,201 @@
       </c>
       <c r="N9" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P9" s="4">
         <v>16.7</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H10" s="13" t="s">
         <v>72</v>
       </c>
-      <c r="B10" s="7"/>
-[...22 lines deleted...]
-      <c r="S10" s="8"/>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
+      <c r="K10" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="P10" s="4">
+        <v>8.74</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>0</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" s="13" t="s">
+        <v>77</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
+      <c r="K11" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="P11" s="4">
+        <v>7.16</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>0</v>
+      </c>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>1396.12</v>
+      </c>
+      <c r="P12" s="8">
+        <v>32.03</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>2.29</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>