--- v2 (2026-06-15)
+++ v3 (2026-08-28)
@@ -77,201 +77,201 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
+    <t>South 24 Pgs W/S Division I</t>
+  </si>
+  <si>
+    <t>Proposed Ground water based JANGALIA piped water supply scheme to accommodate FHTC in JAYNAGAR-I block under South 24 Parganas W/S Division-I, South 24 Parganas District for AUGMENTATION of surface water based Water Supply scheme in the Arsenic Affected A</t>
+  </si>
+  <si>
+    <t>SM/13986</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Preparation and submission of Detailed Project Report of "JANGALIA Ground Water Based Piped Water Supply Scheme" in JOYNAGAR-I block under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns. district. [2nd call]</t>
+  </si>
+  <si>
+    <t>AE BSD</t>
+  </si>
+  <si>
+    <t>ORD/000755/2022-2023</t>
+  </si>
+  <si>
+    <t>705/SWD-I</t>
+  </si>
+  <si>
+    <t>23/06/2022</t>
+  </si>
+  <si>
+    <t>08/07/2022</t>
+  </si>
+  <si>
+    <t>ECO CARE</t>
+  </si>
+  <si>
     <t>S24 Pgns Mechanical</t>
   </si>
   <si>
-    <t>Proposed Ground water based JANGALIA piped water supply scheme to accommodate FHTC in JAYNAGAR-I block under South 24 Parganas W/S Division-I, South 24 Parganas District for AUGMENTATION of surface water based Water Supply scheme in the Arsenic Affected A</t>
-[...7 lines deleted...]
-  <si>
     <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1&amp;2, of Jangalia water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Jaynagar-I]</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/001495/2022-2023</t>
   </si>
   <si>
     <t>455/SMD</t>
   </si>
   <si>
     <t>17/02/2023</t>
   </si>
   <si>
     <t>18/05/2023</t>
   </si>
   <si>
     <t>DIPALI CONSTRUCTION</t>
   </si>
   <si>
-    <t>South 24 Pgs W/S Division I</t>
-[...20 lines deleted...]
-    <t>ECO CARE</t>
+    <t>Construction of 01 No. 300 Cum. capacity OHR and 02 Nos. 350 Cum capacity OHR (20 mtr. staging height), Boundary Wall, Chlorine Room along with Laying of Distribution System, Rising Main, Providing Functional Household Tap Connection (FHTC) including design and drawing of pile foundation and pile cap after soil investigation for Augmentation of JANGALIA, MASTIKARI and PADMERHAT MOUZA Piped Water Supply Scheme of JOYNAGAR-I Block for implementation of JJM under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns district. [No. of FHTC = 5561]</t>
+  </si>
+  <si>
+    <t>JE-1,JE-2</t>
+  </si>
+  <si>
+    <t>ORD/000212/2023-2024</t>
+  </si>
+  <si>
+    <t>1374/SWD-I</t>
+  </si>
+  <si>
+    <t>12/07/2023</t>
+  </si>
+  <si>
+    <t>28/12/2025</t>
+  </si>
+  <si>
+    <t>KAR CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Sinking of 02 (Two) nos. Rig bored 250mm x 150mm dia. &amp; 300 mtr. deep Tubewell by Rotary method for JANGALIA PWSS of JOYNAGAR-I block under South 24-Parganas W/S Division-I, P.H.E. Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs district. [TSM/017293]</t>
+  </si>
+  <si>
+    <t>JE-1</t>
+  </si>
+  <si>
+    <t>ORD/000619/2022-2023</t>
+  </si>
+  <si>
+    <t>3242/SWD-I</t>
+  </si>
+  <si>
+    <t>01/03/2023</t>
+  </si>
+  <si>
+    <t>31/03/2023</t>
+  </si>
+  <si>
+    <t>MATRI ENTERPRISE</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000159/2023-2024</t>
   </si>
   <si>
     <t>295/SWD-I</t>
   </si>
   <si>
     <t>25/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Sinking of 02 (Two) nos. Rig bored 250mm x 150mm dia. &amp; 300 mtr. deep Tubewell by Rotary method for JANGALIA PWSS of JOYNAGAR-I block under South 24-Parganas W/S Division-I, P.H.E. Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs district. [TSM/017293]</t>
-[...17 lines deleted...]
-    <t>MATRI ENTERPRISE</t>
+    <t>Construction of protection work for pipeline, approach road, development of land, and other allied works for Proposed Ground water based JANGALIA piped water supply scheme to accommodate FHTC in JAYNAGAR-I block under South 24 Parganas W/S Division-I, South 24 Parganas District for AUGMENTATION of surface water based Water Supply scheme in the Arsenic Affected Areas of South 24 Parganas District.(SM/13986)</t>
+  </si>
+  <si>
+    <t>JE-2</t>
+  </si>
+  <si>
+    <t>ORD/000225/2024-2025</t>
+  </si>
+  <si>
+    <t>2687/SWD-I</t>
+  </si>
+  <si>
+    <t>07/06/2024</t>
+  </si>
+  <si>
+    <t>22/07/2024</t>
+  </si>
+  <si>
+    <t>KAMALA ENTERPRISE (DIAMOND HARBOUR)</t>
   </si>
   <si>
     <t>Moydah-Khakudah-Beliachandi Road-Repairing &amp; Restoration of Road side flank from 0.30Km to 2.00 Km(Right Side) 2.30 Km to 3.50 Km (R/S). from 6.60 Km to 7.25Km (both side) (Total length- 4200.00m under South 24-Parganas Highway Division.</t>
   </si>
   <si>
     <t>BILL/00667/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-396</t>
   </si>
   <si>
     <t>04/10/2024</t>
   </si>
   <si>
     <t>EXECUTIVE ENGINEER, SOUTH 24 PGS HIGHWAY DIVISION PW (ROADS) DTE</t>
-  </si>
-[...40 lines deleted...]
-    <t>KAMALA ENTERPRISE (DIAMOND HARBOUR)</t>
   </si>
   <si>
     <t>Quotation for new service connection at P.H. NO.1 of Jangalia w/s scheme . Application no.1008233784 .</t>
   </si>
   <si>
     <t>BILL/02535/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-559</t>
   </si>
   <si>
     <t>28/01/2025</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Quotation for new service connection at P.H. NO.2 of Jangalia w/s scheme . Application no.1008233803 .</t>
   </si>
   <si>
     <t>BILL/02536/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-560</t>
   </si>
@@ -825,451 +825,451 @@
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13" t="s">
+      <c r="J3" s="13"/>
+      <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="K3" s="4" t="s">
+      <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="L3" s="4" t="s">
+      <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="M3" s="4" t="s">
+      <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="N3" s="4" t="s">
+      <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
-      <c r="O3" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P3" s="4">
-        <v>22.37</v>
+        <v>2.63</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.54</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>96.63</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="I4" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="I4" s="13" t="s">
+      <c r="J4" s="13" t="s">
         <v>35</v>
       </c>
-      <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>40</v>
       </c>
       <c r="P4" s="4">
-        <v>2.63</v>
+        <v>22.37</v>
       </c>
       <c r="Q4" s="4">
-        <v>2.54</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>96.63</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>41</v>
       </c>
-      <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>42</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>40.81</v>
+        <v>1262.63</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="P6" s="4">
         <v>31.75</v>
       </c>
       <c r="Q6" s="4">
         <v>29.49</v>
       </c>
       <c r="R6" s="4">
         <v>92.9</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="P7" s="4">
-        <v>3.35</v>
+        <v>40.81</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="P8" s="4">
-        <v>1262.63</v>
+        <v>16.7</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>65</v>
-[...6 lines deleted...]
-      </c>
+        <v>67</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P9" s="4">
-        <v>16.7</v>
+        <v>3.35</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>21</v>
+        <v>32</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>72</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>75</v>
       </c>
       <c r="N10" s="4" t="s">
@@ -1282,51 +1282,51 @@
         <v>8.74</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>21</v>
+        <v>32</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>77</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="N11" s="4" t="s">