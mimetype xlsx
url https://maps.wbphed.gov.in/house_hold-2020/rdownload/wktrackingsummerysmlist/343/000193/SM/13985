--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -234,65 +234,50 @@
     <t>01/02/2025</t>
   </si>
   <si>
     <t>TUMPA ASSOCIATES</t>
   </si>
   <si>
     <t>Hiring of additional 01 (one) no. diesel driven Non-Air conditioner Motor Cab having BS-III &amp; above category (Luxury Ambassador / Indica / Swift Dezire Car) with driver for official use of the Assistant Engineers under South 24-Pgns. W/S Division-I, PHE Dte. [WB04G4525] [SM/13985] [w.e.f. 01/12/2024 to 31/05/2025]</t>
   </si>
   <si>
     <t>JE-2</t>
   </si>
   <si>
     <t>ORD/001110/2024-2025</t>
   </si>
   <si>
     <t>4874/SWD-I</t>
   </si>
   <si>
     <t>28/11/2024</t>
   </si>
   <si>
     <t>29/05/2025</t>
   </si>
   <si>
     <t>AJAY KUMAR</t>
-  </si>
-[...13 lines deleted...]
-    <t>27/11/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -681,51 +666,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="39.990234" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1218,148 +1203,87 @@
       </c>
       <c r="N9" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>73</v>
       </c>
       <c r="P9" s="4">
         <v>0.86</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>11</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="3">
-[...18 lines deleted...]
-      <c r="H10" s="13" t="s">
+      <c r="A10" s="7" t="s">
         <v>74</v>
       </c>
-      <c r="I10" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>774.49</v>
+      </c>
+      <c r="P10" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>0</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
-    <row r="11" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>