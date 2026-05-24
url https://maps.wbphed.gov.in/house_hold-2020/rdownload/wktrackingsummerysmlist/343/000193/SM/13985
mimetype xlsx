--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -949,54 +949,54 @@
         <v>42</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>43</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>48</v>
       </c>
       <c r="P5" s="4">
         <v>2.83</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>2.63</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>93.15</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1128,54 +1128,54 @@
       <c r="I8" s="13" t="s">
         <v>61</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>64</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P8" s="4">
         <v>427.98</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>26.72</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>6.24</v>
       </c>
       <c r="S8" s="4">
         <v>55</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1189,88 +1189,88 @@
       <c r="I9" s="13" t="s">
         <v>54</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>68</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>70</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>71</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>73</v>
       </c>
       <c r="P9" s="4">
         <v>0.86</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>1.92</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>221.97</v>
       </c>
       <c r="S9" s="4">
         <v>11</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>74</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>774.49</v>
       </c>
       <c r="P10" s="8">
-        <v>0</v>
+        <v>31.28</v>
       </c>
       <c r="Q10" s="8">
-        <v>0</v>
+        <v>4.04</v>
       </c>
       <c r="R10" s="8"/>
       <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>