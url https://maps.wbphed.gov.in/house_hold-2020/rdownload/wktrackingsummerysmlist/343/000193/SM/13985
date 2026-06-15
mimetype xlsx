--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -234,50 +234,80 @@
     <t>01/02/2025</t>
   </si>
   <si>
     <t>TUMPA ASSOCIATES</t>
   </si>
   <si>
     <t>Hiring of additional 01 (one) no. diesel driven Non-Air conditioner Motor Cab having BS-III &amp; above category (Luxury Ambassador / Indica / Swift Dezire Car) with driver for official use of the Assistant Engineers under South 24-Pgns. W/S Division-I, PHE Dte. [WB04G4525] [SM/13985] [w.e.f. 01/12/2024 to 31/05/2025]</t>
   </si>
   <si>
     <t>JE-2</t>
   </si>
   <si>
     <t>ORD/001110/2024-2025</t>
   </si>
   <si>
     <t>4874/SWD-I</t>
   </si>
   <si>
     <t>28/11/2024</t>
   </si>
   <si>
     <t>29/05/2025</t>
   </si>
   <si>
     <t>AJAY KUMAR</t>
+  </si>
+  <si>
+    <t>Quotation for new service connection at P.H. No.1 of Hansuri w/s scheme . Application no.1008079139.</t>
+  </si>
+  <si>
+    <t>BILL/02410/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-522</t>
+  </si>
+  <si>
+    <t>10/01/2025</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
+  </si>
+  <si>
+    <t>Continuation order for the work of Hiring of additional 01 (one) no. diesel driven Non-Air conditioner Motor Cab having BS-III &amp; above category (Luxury Ambassador / Indica / Swift Dezire Car) with driver for official use of the Assistant Engineers under South 24-Pgns. W/S Division-I, PHE Dte. [WB04G4525] [SM/13985] [w.e.f. 01/06/2025 to 30/11/2025]</t>
+  </si>
+  <si>
+    <t>ORD/000119/2025-2026</t>
+  </si>
+  <si>
+    <t>1436/SWD-I</t>
+  </si>
+  <si>
+    <t>28/05/2025</t>
+  </si>
+  <si>
+    <t>27/11/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -666,70 +696,70 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="39.990234" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
@@ -1203,87 +1233,205 @@
       </c>
       <c r="N9" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>73</v>
       </c>
       <c r="P9" s="4">
         <v>0.86</v>
       </c>
       <c r="Q9" s="4">
         <v>1.92</v>
       </c>
       <c r="R9" s="4">
         <v>221.97</v>
       </c>
       <c r="S9" s="4">
         <v>11</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H10" s="13" t="s">
         <v>74</v>
       </c>
-      <c r="B10" s="7"/>
-[...22 lines deleted...]
-      <c r="S10" s="8"/>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
+      <c r="K10" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="P10" s="4">
+        <v>5.52</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>0</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" s="13" t="s">
+        <v>79</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>68</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="P11" s="4">
+        <v>0.87</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>0</v>
+      </c>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="7" t="s">
+        <v>84</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>780.87</v>
+      </c>
+      <c r="P12" s="8">
+        <v>31.28</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>4.01</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>