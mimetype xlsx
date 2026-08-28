--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -89,225 +89,225 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
     <t>South 24 Pgs W/S Division I</t>
   </si>
   <si>
     <t>Proposed Ground water based HANSURI piped water supply scheme to accommodate FHTC in MAGRAHAT-II block under South 24 Parganas W/S Division-I, South 24 Parganas District for AUGMENTATION of surface water based Water Supply scheme in the Arsenic Affected A</t>
   </si>
   <si>
     <t>SM/13985</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Preparation and submission of Detailed Project Report of "HANSURI Ground Water Based Piped Water Supply Scheme" in MOGRAHAT-II block under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns. district.</t>
+  </si>
+  <si>
+    <t>AE BSD</t>
+  </si>
+  <si>
+    <t>ORD/000893/2022-2023</t>
+  </si>
+  <si>
+    <t>403/SWD-I</t>
+  </si>
+  <si>
+    <t>20/05/2022</t>
+  </si>
+  <si>
+    <t>04/06/2022</t>
+  </si>
+  <si>
+    <t>GEO SOLUTION</t>
+  </si>
+  <si>
     <t>Sinking of 02 (Two) nos. Rig bored 250mm x 150mm dia. &amp; 300 mtr. deepTubewell by Rotary method for HANSURI PWSS of MOGRAHAT-II block under South 24-Parganas W/S Division-I, P.H.E. Dte. forAugmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs. district. [SM/13985][2nd Call]</t>
   </si>
   <si>
     <t>AE SWSD-II</t>
   </si>
   <si>
     <t>JE3</t>
   </si>
   <si>
     <t>ORD/000684/2022-2023</t>
   </si>
   <si>
     <t>3483/SWD-I</t>
   </si>
   <si>
     <t>15/03/2023</t>
   </si>
   <si>
     <t>14/04/2023</t>
   </si>
   <si>
     <t>K.P.D. &amp; SONS.</t>
   </si>
   <si>
+    <t>Construction of 300 Cum. capacity OHR (20 mtr. staging height), Boundary Wall, Chlorine Room along with Laying of Distribution System, Rising Main, Providing Functional Household Tap Connection (FHTC) including design and drawing of pile foundation and pile cap after soil investigation for Augmentation of HANSURI MOUZA of Mograhat-II Block under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns district. [No. of FHTC = 2556] [TSM/015218]</t>
+  </si>
+  <si>
+    <t>AE S24D1,AE SWSD-II</t>
+  </si>
+  <si>
+    <t>ORD/000050/2023-2024</t>
+  </si>
+  <si>
+    <t>269/SWD-I</t>
+  </si>
+  <si>
+    <t>24/04/2023</t>
+  </si>
+  <si>
+    <t>01/02/2025</t>
+  </si>
+  <si>
+    <t>TUMPA ASSOCIATES</t>
+  </si>
+  <si>
     <t>S24 Pgns Mechanical</t>
   </si>
   <si>
     <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1&amp;2 of Hansuri water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Mograhat-II]</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000801/2022-2023</t>
   </si>
   <si>
     <t>773/SMD</t>
   </si>
   <si>
     <t>16/03/2023</t>
   </si>
   <si>
     <t>14/06/2023</t>
   </si>
   <si>
     <t>JAL PRAVAHIKA PVT. LTD.</t>
   </si>
   <si>
-    <t>Preparation and submission of Detailed Project Report of "HANSURI Ground Water Based Piped Water Supply Scheme" in MOGRAHAT-II block under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns. district.</t>
-[...19 lines deleted...]
-  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000152/2023-2024</t>
   </si>
   <si>
     <t>19/05/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
+    <t>Hiring of additional 01 (one) no. diesel driven Non-Air conditioner Motor Cab having BS-III &amp; above category (Luxury Ambassador / Indica / Swift Dezire Car) with driver for official use of the Assistant Engineers under South 24-Pgns. W/S Division-I, PHE Dte. [WB04G4525] [SM/13985] [w.e.f. 01/12/2024 to 31/05/2025]</t>
+  </si>
+  <si>
+    <t>AE S24D1</t>
+  </si>
+  <si>
+    <t>JE-2</t>
+  </si>
+  <si>
+    <t>ORD/001110/2024-2025</t>
+  </si>
+  <si>
+    <t>4874/SWD-I</t>
+  </si>
+  <si>
+    <t>28/11/2024</t>
+  </si>
+  <si>
+    <t>29/05/2025</t>
+  </si>
+  <si>
+    <t>AJAY KUMAR</t>
+  </si>
+  <si>
     <t>Construction of approach road, land development, FHTC Platform, laying of additional pipe line, protection of distribution pipe line and other allied works for Ground Water based HANSURI piped water supply scheme to accommodate FHTC in MAGRAHAT-II block under South 24 Parganas W/S Division-I, South 24 Parganas District for AUGMENTATION of surface water based Water supply scheme in the Arsenic Affected Areas of South 24 Parganas District.</t>
   </si>
   <si>
-    <t>AE S24D1</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000743/2024-2025</t>
   </si>
   <si>
     <t>4641/SWD-I</t>
   </si>
   <si>
     <t>14/11/2024</t>
   </si>
   <si>
     <t>12/02/2025</t>
   </si>
   <si>
     <t>M/S ESSENCE J.V. CONSTRUCTION CO.</t>
   </si>
   <si>
-    <t>Construction of 300 Cum. capacity OHR (20 mtr. staging height), Boundary Wall, Chlorine Room along with Laying of Distribution System, Rising Main, Providing Functional Household Tap Connection (FHTC) including design and drawing of pile foundation and pile cap after soil investigation for Augmentation of HANSURI MOUZA of Mograhat-II Block under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns district. [No. of FHTC = 2556] [TSM/015218]</t>
-[...38 lines deleted...]
-    <t>AJAY KUMAR</t>
+    <t>Continuation order for the work of Hiring of additional 01 (one) no. diesel driven Non-Air conditioner Motor Cab having BS-III &amp; above category (Luxury Ambassador / Indica / Swift Dezire Car) with driver for official use of the Assistant Engineers under South 24-Pgns. W/S Division-I, PHE Dte. [WB04G4525] [SM/13985] [w.e.f. 01/06/2025 to 30/11/2025]</t>
+  </si>
+  <si>
+    <t>ORD/000119/2025-2026</t>
+  </si>
+  <si>
+    <t>1436/SWD-I</t>
+  </si>
+  <si>
+    <t>28/05/2025</t>
+  </si>
+  <si>
+    <t>27/11/2025</t>
   </si>
   <si>
     <t>Quotation for new service connection at P.H. No.1 of Hansuri w/s scheme . Application no.1008079139.</t>
   </si>
   <si>
     <t>BILL/02410/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-522</t>
   </si>
   <si>
     <t>10/01/2025</t>
   </si>
   <si>
     <t>WBSEDCL</t>
-  </si>
-[...13 lines deleted...]
-    <t>27/11/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -837,548 +837,548 @@
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13" t="s">
+      <c r="J3" s="13"/>
+      <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="K3" s="4" t="s">
+      <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="L3" s="4" t="s">
+      <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="M3" s="4" t="s">
+      <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="N3" s="4" t="s">
+      <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
-      <c r="O3" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P3" s="4">
-        <v>31.76</v>
+        <v>2.83</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.63</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>93.15</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="I4" s="13" t="s">
+      <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="J4" s="13" t="s">
+      <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="K4" s="4" t="s">
+      <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="M4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="N4" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>22.36</v>
+        <v>31.76</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="K5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="I5" s="13" t="s">
+      <c r="L5" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="J5" s="13"/>
-      <c r="K5" s="4" t="s">
+      <c r="M5" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="N5" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="M5" s="4" t="s">
+      <c r="O5" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="N5" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>2.83</v>
+        <v>427.98</v>
       </c>
       <c r="Q5" s="4">
-        <v>2.63</v>
+        <v>26.72</v>
       </c>
       <c r="R5" s="4">
-        <v>93.15</v>
+        <v>6.24</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>55</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>21</v>
+        <v>47</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="I6" s="13" t="s">
         <v>49</v>
       </c>
-      <c r="I6" s="13"/>
-      <c r="J6" s="13"/>
+      <c r="J6" s="13" t="s">
+        <v>50</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-        <v>629</v>
+        <v>51</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>52</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="P6" s="4">
-        <v>25.67</v>
+        <v>22.36</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>53</v>
-[...6 lines deleted...]
-      </c>
+        <v>56</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-        <v>56</v>
+        <v>57</v>
+      </c>
+      <c r="L7" s="4">
+        <v>629</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P7" s="4">
-        <v>263.03</v>
+        <v>25.67</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>60</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>61</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>27</v>
+        <v>62</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="P8" s="4">
-        <v>427.98</v>
+        <v>0.86</v>
       </c>
       <c r="Q8" s="4">
-        <v>26.72</v>
+        <v>1.92</v>
       </c>
       <c r="R8" s="4">
-        <v>6.24</v>
+        <v>221.97</v>
       </c>
       <c r="S8" s="4">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>68</v>
+        <v>34</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>70</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>71</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>73</v>
       </c>
       <c r="P9" s="4">
-        <v>0.86</v>
+        <v>263.03</v>
       </c>
       <c r="Q9" s="4">
-        <v>1.92</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>221.97</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>74</v>
       </c>
-      <c r="I10" s="13"/>
-      <c r="J10" s="13"/>
+      <c r="I10" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>62</v>
+      </c>
       <c r="K10" s="4" t="s">
         <v>75</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>76</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>77</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>78</v>
+        <v>67</v>
       </c>
       <c r="P10" s="4">
-        <v>5.52</v>
+        <v>0.87</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>21</v>
+        <v>47</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>79</v>
       </c>
-      <c r="I11" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
         <v>80</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>81</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>82</v>
       </c>
       <c r="N11" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="O11" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="O11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>0.87</v>
+        <v>5.52</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
         <v>84</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>