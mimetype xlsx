--- v1 (2026-03-03)
+++ v2 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -222,50 +222,62 @@
     <t>2610/SWD-I</t>
   </si>
   <si>
     <t>17/10/2023</t>
   </si>
   <si>
     <t>30/07/2025</t>
   </si>
   <si>
     <t>GARAI INFRA PROJECT</t>
   </si>
   <si>
     <t>Development of land, Construction of approach road and other allied works for Ground Water Based KHAKURDAHA Piped Water Supply Scheme to Accommodate FHTC in JAYNAGAR-I Block under South 24 Parganas W/S Division-I, South 24 Parganas District For Augmentation of Surface Water Based Water Supply Scheme In Arsenic Affected Areas of South 24 Parganas District. (SM/13923)</t>
   </si>
   <si>
     <t>ORD/000407/2024-2025</t>
   </si>
   <si>
     <t>3685/SWD-I</t>
   </si>
   <si>
     <t>22/08/2024</t>
   </si>
   <si>
     <t>14/06/2025</t>
+  </si>
+  <si>
+    <t>Quotation for new power connection at P.H. NO.1 of Khakurdaha w/s scheme. Block : Jaynagar-I . Application no.1008407589.</t>
+  </si>
+  <si>
+    <t>BILL/00249/2025-2026</t>
+  </si>
+  <si>
+    <t>01/08/2025</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -654,51 +666,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="76.552734" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -876,54 +888,54 @@
         <v>34</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>40</v>
       </c>
       <c r="P4" s="4">
         <v>2.83</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>2.63</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>92.94</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -994,54 +1006,54 @@
       <c r="I6" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>47</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P6" s="4">
         <v>31.75</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>15.05</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>47.41</v>
       </c>
       <c r="S6" s="4">
         <v>50</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1112,54 +1124,54 @@
       <c r="I8" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>59</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P8" s="4">
         <v>1193.4</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>212.9</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>17.84</v>
       </c>
       <c r="S8" s="4">
         <v>96</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1173,101 +1185,158 @@
       <c r="I9" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>59</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P9" s="4">
         <v>56.45</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>5.87</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>10.39</v>
       </c>
       <c r="S9" s="4">
         <v>25</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H10" s="13" t="s">
         <v>70</v>
       </c>
-      <c r="B10" s="7"/>
-[...15 lines deleted...]
-      <c r="P10" s="8">
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
+      <c r="K10" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="L10" s="4">
+        <v>42152</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="P10" s="4">
+        <v>6.28</v>
+      </c>
+      <c r="Q10" s="4">
         <v>0</v>
       </c>
-      <c r="Q10" s="8">
+      <c r="R10" s="4">
         <v>0</v>
       </c>
-      <c r="R10" s="8"/>
-      <c r="S10" s="8"/>
+      <c r="S10" s="4">
+        <v>0</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="7" t="s">
+        <v>74</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>1362.24</v>
+      </c>
+      <c r="P11" s="8">
+        <v>236.46</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>17.36</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>