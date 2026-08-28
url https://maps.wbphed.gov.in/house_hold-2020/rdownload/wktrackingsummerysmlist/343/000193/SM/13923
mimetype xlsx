--- v2 (2026-06-15)
+++ v3 (2026-08-28)
@@ -77,195 +77,195 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
+    <t>South 24 Pgs W/S Division I</t>
+  </si>
+  <si>
+    <t>Proposed Ground water based KHAKURDAHA piped water supply scheme to accommodate FHTC in JAYNAGAR-I block under South 24 Parganas W/S Division-I, South 24 Parganas District for AUGMENTATION of surface water based Water Supply scheme in the Arsenic Affected</t>
+  </si>
+  <si>
+    <t>SM/13923</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Preparation and submission of Detailed Project Report of "KHAKURDAHA Ground Water Based Piped Water Supply Scheme" in JOYNAGAR-I block under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns. district. [2nd call]</t>
+  </si>
+  <si>
+    <t>AE BSD</t>
+  </si>
+  <si>
+    <t>ORD/000754/2022-2023</t>
+  </si>
+  <si>
+    <t>711/SWD-I</t>
+  </si>
+  <si>
+    <t>23/06/2022</t>
+  </si>
+  <si>
+    <t>08/07/2022</t>
+  </si>
+  <si>
+    <t>ECO CARE</t>
+  </si>
+  <si>
+    <t>Sinking of 02 (Two) nos. Rig bored 250mm x 150mm dia. &amp; 300 mtr. deep Tubewell by Rotary method for KHAKURDAHA PWSS of JOYNAGAR-I block under South 24-Parganas W/S Division-I, P.H.E. Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs district. [TSM/017164]</t>
+  </si>
+  <si>
+    <t>JE-1</t>
+  </si>
+  <si>
+    <t>ORD/000620/2022-2023</t>
+  </si>
+  <si>
+    <t>3244/SWD-I</t>
+  </si>
+  <si>
+    <t>01/03/2023</t>
+  </si>
+  <si>
+    <t>31/03/2023</t>
+  </si>
+  <si>
+    <t>MATRI ENTERPRISE</t>
+  </si>
+  <si>
     <t>S24 Pgns Mechanical</t>
   </si>
   <si>
-    <t>Proposed Ground water based KHAKURDAHA piped water supply scheme to accommodate FHTC in JAYNAGAR-I block under South 24 Parganas W/S Division-I, South 24 Parganas District for AUGMENTATION of surface water based Water Supply scheme in the Arsenic Affected</t>
-[...7 lines deleted...]
-  <si>
     <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1&amp;2, of Khakurdaha water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Jaynagar-I]</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000581/2022-2023</t>
   </si>
   <si>
     <t>616/SMD</t>
   </si>
   <si>
     <t>02/03/2023</t>
   </si>
   <si>
     <t>31/05/2023</t>
   </si>
   <si>
     <t>ROY &amp; BISWAS ENGG. CO.</t>
   </si>
   <si>
-    <t>South 24 Pgs W/S Division I</t>
-[...20 lines deleted...]
-    <t>ECO CARE</t>
+    <t>Construction of 2 Nos. OHR of different capacities including design and drawing of pile cap after soil investigation, Pump House cum Chlorine Room (7 nos.), Boundary Wall along with Laying of Distribution System, Rising Main, Providing Functional Household Tap Connection (FHTC) for Augmentation of TILPI (ZONE-I), TILPI (ZONE-II), KHAKURDAHA &amp; DHOSA Mouza PWSS of JOYNAGAR-I Block under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns district.</t>
+  </si>
+  <si>
+    <t>JE RWS</t>
+  </si>
+  <si>
+    <t>ORD/000563/2023-2024</t>
+  </si>
+  <si>
+    <t>2610/SWD-I</t>
+  </si>
+  <si>
+    <t>17/10/2023</t>
+  </si>
+  <si>
+    <t>30/07/2025</t>
+  </si>
+  <si>
+    <t>GARAI INFRA PROJECT</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000193/2023-2024</t>
   </si>
   <si>
     <t>338/SWD-I</t>
   </si>
   <si>
     <t>26/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Sinking of 02 (Two) nos. Rig bored 250mm x 150mm dia. &amp; 300 mtr. deep Tubewell by Rotary method for KHAKURDAHA PWSS of JOYNAGAR-I block under South 24-Parganas W/S Division-I, P.H.E. Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs district. [TSM/017164]</t>
-[...17 lines deleted...]
-    <t>MATRI ENTERPRISE</t>
+    <t>Development of land, Construction of approach road and other allied works for Ground Water Based KHAKURDAHA Piped Water Supply Scheme to Accommodate FHTC in JAYNAGAR-I Block under South 24 Parganas W/S Division-I, South 24 Parganas District For Augmentation of Surface Water Based Water Supply Scheme In Arsenic Affected Areas of South 24 Parganas District. (SM/13923)</t>
+  </si>
+  <si>
+    <t>ORD/000407/2024-2025</t>
+  </si>
+  <si>
+    <t>3685/SWD-I</t>
+  </si>
+  <si>
+    <t>22/08/2024</t>
+  </si>
+  <si>
+    <t>14/06/2025</t>
   </si>
   <si>
     <t>Moydah-Khakudah-Beliachandi Road-Repairing &amp; Restoration of Road side flank from 0.30Km to 2.00 Km(Right Side) 2.30 Km to 3.50 Km (R/S). from 6.60 Km to 7.25Km (both side) (Total length- 4200.00m under South 24-Parganas Highway Division.</t>
   </si>
   <si>
     <t>BILL/00668/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-396</t>
   </si>
   <si>
     <t>04/10/2024</t>
   </si>
   <si>
     <t>EXECUTIVE ENGINEER, SOUTH 24 PGS HIGHWAY DIVISION PW (ROADS) DTE</t>
-  </si>
-[...34 lines deleted...]
-    <t>14/06/2025</t>
   </si>
   <si>
     <t>Quotation for new power connection at P.H. NO.1 of Khakurdaha w/s scheme. Block : Jaynagar-I . Application no.1008407589.</t>
   </si>
   <si>
     <t>BILL/00249/2025-2026</t>
   </si>
   <si>
     <t>01/08/2025</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
@@ -807,451 +807,451 @@
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13" t="s">
+      <c r="J3" s="13"/>
+      <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="K3" s="4" t="s">
+      <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="L3" s="4" t="s">
+      <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="M3" s="4" t="s">
+      <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="N3" s="4" t="s">
+      <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
-      <c r="O3" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P3" s="4">
-        <v>22.36</v>
+        <v>2.83</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.63</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>92.94</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="I4" s="13" t="s">
+      <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="J4" s="13"/>
-      <c r="K4" s="4" t="s">
+      <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="M4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="N4" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>2.83</v>
+        <v>31.75</v>
       </c>
       <c r="Q4" s="4">
-        <v>2.63</v>
+        <v>15.05</v>
       </c>
       <c r="R4" s="4">
-        <v>92.94</v>
+        <v>47.41</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="I5" s="13" t="s">
         <v>41</v>
       </c>
-      <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
+      <c r="J5" s="13" t="s">
+        <v>42</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>45.83</v>
+        <v>22.36</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="P6" s="4">
-        <v>31.75</v>
+        <v>1193.4</v>
       </c>
       <c r="Q6" s="4">
-        <v>15.05</v>
+        <v>212.9</v>
       </c>
       <c r="R6" s="4">
-        <v>47.41</v>
+        <v>17.84</v>
       </c>
       <c r="S6" s="4">
-        <v>50</v>
+        <v>96</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="P7" s="4">
-        <v>3.35</v>
+        <v>45.83</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>59</v>
+        <v>49</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>64</v>
+        <v>54</v>
       </c>
       <c r="P8" s="4">
-        <v>1193.4</v>
+        <v>56.45</v>
       </c>
       <c r="Q8" s="4">
-        <v>212.9</v>
+        <v>5.87</v>
       </c>
       <c r="R8" s="4">
-        <v>17.84</v>
+        <v>10.39</v>
       </c>
       <c r="S8" s="4">
-        <v>96</v>
+        <v>25</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>65</v>
       </c>
-      <c r="I9" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="N9" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="O9" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="O9" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>56.45</v>
+        <v>3.35</v>
       </c>
       <c r="Q9" s="4">
-        <v>5.87</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>10.39</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>25</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>70</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="L10" s="4">
         <v>42152</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="N10" s="4" t="s">