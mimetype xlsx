--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="94">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -89,179 +89,164 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
     <t>South 24 Pgs W/S Division I</t>
   </si>
   <si>
     <t>Proposed Ground water based KARIMPUR KISMAT piped water supply scheme to accommodate FHTC in BISHNUPUR-I block under South 24 Parganas W/S Division-I, South 24 Parganas District for AUGMENTATION of surface water based Water Supply scheme in the Arsenic Af</t>
   </si>
   <si>
     <t>SM/13922</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
-    <t>Sinking of Rig bored 250mm x 150mm dia. &amp; 300 mtr. deepTubewell having 66 mtr. housing pipe by Rotary method at Second Tubewell site for KARIMPUR KISMAT PWSS of BISHNUPUR-I block for Augmentaion of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs district under South 24-Parganas W/S Division-I, P.H.E. Dte. [TSM/016376]</t>
+    <t>Preparation and submission of Detailed Project Report of KARIMPUR KISMAT AND ADJOINING AREAS Ground Water Based Piped Water Supply Scheme in BISHNUPUR-I (ZONE-XVIII) Block under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns. district.</t>
   </si>
   <si>
     <t>AE SWSD-II</t>
   </si>
   <si>
+    <t>ORD/000419/2021-2022</t>
+  </si>
+  <si>
+    <t>1969/SWD-I</t>
+  </si>
+  <si>
+    <t>27/01/2022</t>
+  </si>
+  <si>
+    <t>26/02/2022</t>
+  </si>
+  <si>
+    <t>GEO SOLUTION</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000094/2022-2023</t>
+  </si>
+  <si>
+    <t>3249/SWD-I</t>
+  </si>
+  <si>
+    <t>01/03/2023</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
+    <t>S24 Pgns Mechanical</t>
+  </si>
+  <si>
+    <t>Payment of electricity bill for new service connection under SMD, PHE Dte.</t>
+  </si>
+  <si>
+    <t>BILL/03756/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-394</t>
+  </si>
+  <si>
+    <t>29/11/2023</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
+  </si>
+  <si>
+    <t>Sinking of Rig bored 250mm x 150mm dia. &amp; 300 mtr. deep Tubewell having 66 mtr. housing pipe by Rotary method for KARIMPUR KISMAT PWSS of BISHNUPUR-I block for Augmentaion of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs district under South 24-Parganas W/S Division-I, P.H.E. Dte. [TSM/016562]</t>
+  </si>
+  <si>
     <t>JE1</t>
   </si>
   <si>
-    <t>ORD/000551/2022-2023</t>
-[...5 lines deleted...]
-    <t>20/02/2023</t>
+    <t>ORD/000600/2022-2023</t>
+  </si>
+  <si>
+    <t>3128/SWD-I</t>
+  </si>
+  <si>
+    <t>24/02/2023</t>
+  </si>
+  <si>
+    <t>26/03/2023</t>
+  </si>
+  <si>
+    <t>MRA NIRMAN UDYOG</t>
+  </si>
+  <si>
+    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1&amp;2, of Karimpur Kismat water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Bishnupur-I]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer -II</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000516/2022-2023</t>
+  </si>
+  <si>
+    <t>373/SMD</t>
+  </si>
+  <si>
+    <t>13/02/2023</t>
+  </si>
+  <si>
+    <t>14/05/2023</t>
+  </si>
+  <si>
+    <t>SARKAR ELECTRICAL</t>
+  </si>
+  <si>
+    <t>Laying Distribution System with providing Functional Household Tap Connection (FHTC) and Construction of Pump House with water supply and sanitary arrangement (as per deptt. drawing) of KARIMPUR KISMAT PIPE WATER SUPPLY SCHEME in BISHNUPUR-I Block for Augmentation of surface water based water supply scheme in the arsenic affected areas of South 24 Parganas District. (No of FHTC = 738) [TSM/016376].</t>
+  </si>
+  <si>
+    <t>JE4</t>
+  </si>
+  <si>
+    <t>ORD/000722/2022-2023</t>
+  </si>
+  <si>
+    <t>3565/SWD-I</t>
   </si>
   <si>
     <t>22/03/2023</t>
   </si>
   <si>
-    <t>TAPAS KUMAR GIRI</t>
-[...106 lines deleted...]
-  <si>
     <t>15/01/2025</t>
   </si>
   <si>
     <t>RAJLAXMI CONSTRUCTION</t>
   </si>
   <si>
     <t>Supply &amp; Delivery of additional materials for PH No.-1 of Karimpur Kismat Water supply scheme under JJM under South 24 Pgs. Mechanical Division, PHE Dte. (Block : Bishnupur-I) [SM/13922]</t>
   </si>
   <si>
     <t>ORD/003014/2023-2024</t>
   </si>
   <si>
     <t>85-AE-II-SMD</t>
   </si>
   <si>
     <t>18/01/2024</t>
   </si>
   <si>
     <t>02/02/2024</t>
   </si>
   <si>
     <t>Miscellaneous renovation works regarding outdoor illumination, LED Board etc. at P.H. No. 1 under Karimpur Kismat Water Supply Scheme, under South 24 Pgs Mechanical Division, PHE Dte. (Block: Bishnupur-I)(SM/13922)</t>
   </si>
   <si>
     <t>ORD/002454/2023-2024</t>
@@ -272,51 +257,51 @@
   <si>
     <t>01/03/2024</t>
   </si>
   <si>
     <t>16/03/2024</t>
   </si>
   <si>
     <t>PS &amp; ASSOCIATES</t>
   </si>
   <si>
     <t>Construction of Boundary Wall &amp; other allied works at 12 (twelve) nos. Head Work Sites of different PWSS within Bishnupur-I Block, Dist.-South 24-Parganas for Augmentation of Surface Water based Water Supply Scheme in the Arsenic Affected areas of South 24-Parganas District.</t>
   </si>
   <si>
     <t>JE1,JE2,JE4</t>
   </si>
   <si>
     <t>ORD/000209/2023-2024</t>
   </si>
   <si>
     <t>1377/SWD-I</t>
   </si>
   <si>
     <t>12/07/2023</t>
   </si>
   <si>
-    <t>01/12/2025</t>
+    <t>19/03/2026</t>
   </si>
   <si>
     <t>CONCORD PROJECTS PVT. LTD.</t>
   </si>
   <si>
     <t>Construction of Boundary wall, Pump House, Development of Land, Laying of Rising Main, Distribution Pipeline and Other Allied works for Karimpur Kismat PWSS to accomodate FHTC in Bishnupur-I Block, under South 24-Pgns W/S Divn-I, PHE Dte. For Augmentation of surface water based W/S scheme in the arsenic affected areas of South 24-Pgns district. (SM/13922)</t>
   </si>
   <si>
     <t>ORD/000257/2024-2025</t>
   </si>
   <si>
     <t>2674/SWD-I</t>
   </si>
   <si>
     <t>07/06/2024</t>
   </si>
   <si>
     <t>30/07/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -723,51 +708,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="31.706543" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -864,723 +849,662 @@
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13" t="s">
+      <c r="J3" s="13"/>
+      <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="K3" s="4" t="s">
+      <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="L3" s="4" t="s">
+      <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="M3" s="4" t="s">
+      <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="N3" s="4" t="s">
+      <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
-      <c r="O3" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P3" s="4">
-        <v>15.9</v>
+        <v>2.55</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>33</v>
-[...3 lines deleted...]
-      </c>
+        <v>32</v>
+      </c>
+      <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="M4" s="4" t="s">
+      <c r="N4" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="O4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="N4" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>2.55</v>
+        <v>4.82</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>21</v>
+        <v>37</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="M5" s="4" t="s">
+      <c r="N5" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="O5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="N5" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>4.82</v>
+        <v>5.86</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>44</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="K6" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="I6" s="13"/>
-[...1 lines deleted...]
-      <c r="K6" s="4" t="s">
+      <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="M6" s="4" t="s">
         <v>47</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P6" s="4">
-        <v>5.86</v>
+        <v>15.89</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>37</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>50</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>26</v>
+        <v>51</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>27</v>
+        <v>52</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="P7" s="4">
-        <v>15.89</v>
+        <v>22.21</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>90</v>
+        <v>50</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>44</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>57</v>
+        <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="P8" s="4">
-        <v>22.21</v>
+        <v>117.95</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>50</v>
+        <v>90</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>21</v>
+        <v>37</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>26</v>
+        <v>51</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>31</v>
+        <v>68</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>69</v>
+        <v>57</v>
       </c>
       <c r="P9" s="4">
-        <v>117.95</v>
+        <v>0.26</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>70</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>57</v>
+        <v>51</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>58</v>
+        <v>52</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>63</v>
+        <v>75</v>
       </c>
       <c r="P10" s="4">
-        <v>0.26</v>
+        <v>0.75</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>44</v>
+        <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>57</v>
+        <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>58</v>
+        <v>77</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="P11" s="4">
-        <v>0.75</v>
+        <v>105.47</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>60</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>82</v>
+        <v>59</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>87</v>
+        <v>64</v>
       </c>
       <c r="P12" s="4">
-        <v>105.47</v>
+        <v>49.25</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>60</v>
+        <v>40</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="3">
-[...18 lines deleted...]
-      <c r="H13" s="13" t="s">
+      <c r="A13" s="7" t="s">
         <v>88</v>
       </c>
-      <c r="I13" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>325</v>
+      </c>
+      <c r="P13" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>0</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
-    <row r="14" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>