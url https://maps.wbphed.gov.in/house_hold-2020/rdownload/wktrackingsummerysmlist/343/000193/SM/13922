--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -263,63 +263,66 @@
   <si>
     <t>PS &amp; ASSOCIATES</t>
   </si>
   <si>
     <t>Construction of Boundary Wall &amp; other allied works at 12 (twelve) nos. Head Work Sites of different PWSS within Bishnupur-I Block, Dist.-South 24-Parganas for Augmentation of Surface Water based Water Supply Scheme in the Arsenic Affected areas of South 24-Parganas District.</t>
   </si>
   <si>
     <t>JE1,JE2,JE4</t>
   </si>
   <si>
     <t>ORD/000209/2023-2024</t>
   </si>
   <si>
     <t>1377/SWD-I</t>
   </si>
   <si>
     <t>12/07/2023</t>
   </si>
   <si>
     <t>19/03/2026</t>
   </si>
   <si>
     <t>CONCORD PROJECTS PVT. LTD.</t>
   </si>
   <si>
-    <t>Construction of Boundary wall, Pump House, Development of Land, Laying of Rising Main, Distribution Pipeline and Other Allied works for Karimpur Kismat PWSS to accomodate FHTC in Bishnupur-I Block, under South 24-Pgns W/S Divn-I, PHE Dte. For Augmentation of surface water based W/S scheme in the arsenic affected areas of South 24-Pgns district. (SM/13922)</t>
-[...11 lines deleted...]
-    <t>30/07/2025</t>
+    <t>Sinking of Rig bored 250mm x 150mm dia. &amp; 300 mtr. deep Tubewell having 66 mtr. housing pipe by Rotary method at 2nd Tubewell site for KARIMPUR KISMAT Piped Water Supply Scheme to accommodate FHTC in BISHNUPUR-I Block under South 24-Parganas W/S Division-I, PHE Dte. for Augmentaion of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs District. [SM/13922]</t>
+  </si>
+  <si>
+    <t>ORD/000690/2024-2025</t>
+  </si>
+  <si>
+    <t>4485/SWD-I</t>
+  </si>
+  <si>
+    <t>30/10/2024</t>
+  </si>
+  <si>
+    <t>02/02/2025</t>
+  </si>
+  <si>
+    <t>M/S SUNDARI CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -869,54 +872,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>2.55</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.51</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>98.47</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1105,54 +1108,54 @@
       <c r="I7" s="13" t="s">
         <v>51</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>52</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P7" s="4">
         <v>22.21</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>10.58</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>47.65</v>
       </c>
       <c r="S7" s="4">
         <v>50</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1166,54 +1169,54 @@
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>59</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P8" s="4">
         <v>117.95</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>85.81</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>72.75</v>
       </c>
       <c r="S8" s="4">
         <v>90</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>37</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1288,54 +1291,54 @@
       <c r="I10" s="13" t="s">
         <v>51</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>52</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>75</v>
       </c>
       <c r="P10" s="4">
         <v>0.75</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>0.75</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1404,94 +1407,94 @@
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>83</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>59</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>85</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>86</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>64</v>
+        <v>88</v>
       </c>
       <c r="P12" s="4">
-        <v>49.25</v>
+        <v>15.72</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>40</v>
+        <v>95</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
-        <v>325</v>
+        <v>291.47</v>
       </c>
       <c r="P13" s="8">
-        <v>0</v>
+        <v>99.65</v>
       </c>
       <c r="Q13" s="8">
-        <v>0</v>
+        <v>34.19</v>
       </c>
       <c r="R13" s="8"/>
       <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>