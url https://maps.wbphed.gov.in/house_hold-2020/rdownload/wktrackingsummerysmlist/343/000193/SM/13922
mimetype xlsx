--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="99">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -279,50 +279,77 @@
     <t>12/07/2023</t>
   </si>
   <si>
     <t>19/03/2026</t>
   </si>
   <si>
     <t>CONCORD PROJECTS PVT. LTD.</t>
   </si>
   <si>
     <t>Sinking of Rig bored 250mm x 150mm dia. &amp; 300 mtr. deep Tubewell having 66 mtr. housing pipe by Rotary method at 2nd Tubewell site for KARIMPUR KISMAT Piped Water Supply Scheme to accommodate FHTC in BISHNUPUR-I Block under South 24-Parganas W/S Division-I, PHE Dte. for Augmentaion of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs District. [SM/13922]</t>
   </si>
   <si>
     <t>ORD/000690/2024-2025</t>
   </si>
   <si>
     <t>4485/SWD-I</t>
   </si>
   <si>
     <t>30/10/2024</t>
   </si>
   <si>
     <t>02/02/2025</t>
   </si>
   <si>
     <t>M/S SUNDARI CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Payment of quotation for new service connection at Karimpur Kismat PWSS, PH No-2 under Bishnupur-I Block. Application No- 1008268332 Reference Id- 106861473 Quotation Date-12/12/2024 Memo No- 1008268332/Quot/03</t>
+  </si>
+  <si>
+    <t>BILL/02489/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-536</t>
+  </si>
+  <si>
+    <t>24/01/2025</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall, Pump House, Development of Land, Laying of Rising Main, Distribution Pipeline and Other Allied works for Karimpur Kismat PWSS to accomodate FHTC in Bishnupur-I Block, under South 24-Pgns W/S Divn-I, PHE Dte. For Augmentation of surface water based W/S scheme in the arsenic affected areas of South 24-Pgns district. (SM/13922)</t>
+  </si>
+  <si>
+    <t>ORD/000257/2024-2025</t>
+  </si>
+  <si>
+    <t>2674/SWD-I</t>
+  </si>
+  <si>
+    <t>07/06/2024</t>
+  </si>
+  <si>
+    <t>26/01/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -711,51 +738,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="31.706543" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1427,87 +1454,205 @@
       </c>
       <c r="N12" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P12" s="4">
         <v>15.72</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>95</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H13" s="13" t="s">
         <v>89</v>
       </c>
-      <c r="B13" s="7"/>
-[...22 lines deleted...]
-      <c r="S13" s="8"/>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
+      <c r="K13" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="P13" s="4">
+        <v>7.8</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>0</v>
+      </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H14" s="13" t="s">
+        <v>93</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="P14" s="4">
+        <v>49.25</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>11.18</v>
+      </c>
+      <c r="R14" s="4">
+        <v>22.7</v>
+      </c>
+      <c r="S14" s="4">
+        <v>75</v>
+      </c>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="7" t="s">
+        <v>98</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>348.53</v>
+      </c>
+      <c r="P15" s="8">
+        <v>110.83</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>31.8</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>