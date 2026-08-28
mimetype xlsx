--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -110,246 +110,246 @@
   <si>
     <t>Augmentation</t>
   </si>
   <si>
     <t>Preparation and submission of Detailed Project Report of KARIMPUR KISMAT AND ADJOINING AREAS Ground Water Based Piped Water Supply Scheme in BISHNUPUR-I (ZONE-XVIII) Block under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns. district.</t>
   </si>
   <si>
     <t>AE SWSD-II</t>
   </si>
   <si>
     <t>ORD/000419/2021-2022</t>
   </si>
   <si>
     <t>1969/SWD-I</t>
   </si>
   <si>
     <t>27/01/2022</t>
   </si>
   <si>
     <t>26/02/2022</t>
   </si>
   <si>
     <t>GEO SOLUTION</t>
   </si>
   <si>
+    <t>Sinking of Rig bored 250mm x 150mm dia. &amp; 300 mtr. deep Tubewell having 66 mtr. housing pipe by Rotary method for KARIMPUR KISMAT PWSS of BISHNUPUR-I block for Augmentaion of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs district under South 24-Parganas W/S Division-I, P.H.E. Dte. [TSM/016562]</t>
+  </si>
+  <si>
+    <t>JE1</t>
+  </si>
+  <si>
+    <t>ORD/000600/2022-2023</t>
+  </si>
+  <si>
+    <t>3128/SWD-I</t>
+  </si>
+  <si>
+    <t>24/02/2023</t>
+  </si>
+  <si>
+    <t>26/03/2023</t>
+  </si>
+  <si>
+    <t>MRA NIRMAN UDYOG</t>
+  </si>
+  <si>
+    <t>S24 Pgns Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1&amp;2, of Karimpur Kismat water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Bishnupur-I]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer -II</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000516/2022-2023</t>
+  </si>
+  <si>
+    <t>373/SMD</t>
+  </si>
+  <si>
+    <t>13/02/2023</t>
+  </si>
+  <si>
+    <t>14/05/2023</t>
+  </si>
+  <si>
+    <t>SARKAR ELECTRICAL</t>
+  </si>
+  <si>
+    <t>Laying Distribution System with providing Functional Household Tap Connection (FHTC) and Construction of Pump House with water supply and sanitary arrangement (as per deptt. drawing) of KARIMPUR KISMAT PIPE WATER SUPPLY SCHEME in BISHNUPUR-I Block for Augmentation of surface water based water supply scheme in the arsenic affected areas of South 24 Parganas District. (No of FHTC = 738) [TSM/016376].</t>
+  </si>
+  <si>
+    <t>JE4</t>
+  </si>
+  <si>
+    <t>ORD/000722/2022-2023</t>
+  </si>
+  <si>
+    <t>3565/SWD-I</t>
+  </si>
+  <si>
+    <t>22/03/2023</t>
+  </si>
+  <si>
+    <t>15/01/2025</t>
+  </si>
+  <si>
+    <t>RAJLAXMI CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall &amp; other allied works at 12 (twelve) nos. Head Work Sites of different PWSS within Bishnupur-I Block, Dist.-South 24-Parganas for Augmentation of Surface Water based Water Supply Scheme in the Arsenic Affected areas of South 24-Parganas District.</t>
+  </si>
+  <si>
+    <t>JE1,JE2,JE4</t>
+  </si>
+  <si>
+    <t>ORD/000209/2023-2024</t>
+  </si>
+  <si>
+    <t>1377/SWD-I</t>
+  </si>
+  <si>
+    <t>12/07/2023</t>
+  </si>
+  <si>
+    <t>15/08/2026</t>
+  </si>
+  <si>
+    <t>CONCORD PROJECTS PVT. LTD.</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000094/2022-2023</t>
   </si>
   <si>
     <t>3249/SWD-I</t>
   </si>
   <si>
     <t>01/03/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>S24 Pgns Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>Payment of electricity bill for new service connection under SMD, PHE Dte.</t>
   </si>
   <si>
     <t>BILL/03756/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-394</t>
   </si>
   <si>
     <t>29/11/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
-    <t>Sinking of Rig bored 250mm x 150mm dia. &amp; 300 mtr. deep Tubewell having 66 mtr. housing pipe by Rotary method for KARIMPUR KISMAT PWSS of BISHNUPUR-I block for Augmentaion of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs district under South 24-Parganas W/S Division-I, P.H.E. Dte. [TSM/016562]</t>
-[...62 lines deleted...]
-    <t>RAJLAXMI CONSTRUCTION</t>
+    <t>Construction of Boundary wall, Pump House, Development of Land, Laying of Rising Main, Distribution Pipeline and Other Allied works for Karimpur Kismat PWSS to accomodate FHTC in Bishnupur-I Block, under South 24-Pgns W/S Divn-I, PHE Dte. For Augmentation of surface water based W/S scheme in the arsenic affected areas of South 24-Pgns district. (SM/13922)</t>
+  </si>
+  <si>
+    <t>ORD/000257/2024-2025</t>
+  </si>
+  <si>
+    <t>2674/SWD-I</t>
+  </si>
+  <si>
+    <t>07/06/2024</t>
+  </si>
+  <si>
+    <t>26/01/2026</t>
   </si>
   <si>
     <t>Supply &amp; Delivery of additional materials for PH No.-1 of Karimpur Kismat Water supply scheme under JJM under South 24 Pgs. Mechanical Division, PHE Dte. (Block : Bishnupur-I) [SM/13922]</t>
   </si>
   <si>
     <t>ORD/003014/2023-2024</t>
   </si>
   <si>
     <t>85-AE-II-SMD</t>
   </si>
   <si>
     <t>18/01/2024</t>
   </si>
   <si>
     <t>02/02/2024</t>
   </si>
   <si>
     <t>Miscellaneous renovation works regarding outdoor illumination, LED Board etc. at P.H. No. 1 under Karimpur Kismat Water Supply Scheme, under South 24 Pgs Mechanical Division, PHE Dte. (Block: Bishnupur-I)(SM/13922)</t>
   </si>
   <si>
     <t>ORD/002454/2023-2024</t>
   </si>
   <si>
     <t>222-AE-II-SMD</t>
   </si>
   <si>
     <t>01/03/2024</t>
   </si>
   <si>
     <t>16/03/2024</t>
   </si>
   <si>
     <t>PS &amp; ASSOCIATES</t>
   </si>
   <si>
-    <t>Construction of Boundary Wall &amp; other allied works at 12 (twelve) nos. Head Work Sites of different PWSS within Bishnupur-I Block, Dist.-South 24-Parganas for Augmentation of Surface Water based Water Supply Scheme in the Arsenic Affected areas of South 24-Parganas District.</t>
-[...19 lines deleted...]
-  <si>
     <t>Sinking of Rig bored 250mm x 150mm dia. &amp; 300 mtr. deep Tubewell having 66 mtr. housing pipe by Rotary method at 2nd Tubewell site for KARIMPUR KISMAT Piped Water Supply Scheme to accommodate FHTC in BISHNUPUR-I Block under South 24-Parganas W/S Division-I, PHE Dte. for Augmentaion of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs District. [SM/13922]</t>
   </si>
   <si>
     <t>ORD/000690/2024-2025</t>
   </si>
   <si>
     <t>4485/SWD-I</t>
   </si>
   <si>
     <t>30/10/2024</t>
   </si>
   <si>
     <t>02/02/2025</t>
   </si>
   <si>
     <t>M/S SUNDARI CONSTRUCTION</t>
   </si>
   <si>
     <t>Payment of quotation for new service connection at Karimpur Kismat PWSS, PH No-2 under Bishnupur-I Block. Application No- 1008268332 Reference Id- 106861473 Quotation Date-12/12/2024 Memo No- 1008268332/Quot/03</t>
   </si>
   <si>
     <t>BILL/02489/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-536</t>
   </si>
   <si>
     <t>24/01/2025</t>
-  </si>
-[...13 lines deleted...]
-    <t>26/01/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -935,680 +935,680 @@
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>4.82</v>
+        <v>15.89</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>40</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>42</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>5.86</v>
+        <v>22.21</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>10.58</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>47.65</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="P6" s="4">
-        <v>15.89</v>
+        <v>117.95</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>85.81</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>72.75</v>
       </c>
       <c r="S6" s="4">
         <v>90</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>37</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>51</v>
+        <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="P7" s="4">
-        <v>22.21</v>
+        <v>105.47</v>
       </c>
       <c r="Q7" s="4">
-        <v>10.58</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>47.65</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>50</v>
+        <v>60</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>58</v>
-[...6 lines deleted...]
-      </c>
+        <v>62</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="P8" s="4">
-        <v>117.95</v>
+        <v>4.82</v>
       </c>
       <c r="Q8" s="4">
-        <v>85.81</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>72.75</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>65</v>
-[...6 lines deleted...]
-      </c>
+        <v>67</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>57</v>
+        <v>71</v>
       </c>
       <c r="P9" s="4">
-        <v>0.26</v>
+        <v>5.86</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>37</v>
+        <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>51</v>
+        <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="O10" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="P10" s="4">
+        <v>49.25</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>11.18</v>
+      </c>
+      <c r="R10" s="4">
+        <v>22.7</v>
+      </c>
+      <c r="S10" s="4">
         <v>75</v>
-      </c>
-[...10 lines deleted...]
-        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>26</v>
+        <v>41</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>77</v>
+        <v>42</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>80</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>81</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>82</v>
+        <v>47</v>
       </c>
       <c r="P11" s="4">
-        <v>105.47</v>
+        <v>0.26</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
+        <v>82</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="K12" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="I12" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K12" s="4" t="s">
+      <c r="L12" s="4" t="s">
         <v>84</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="M12" s="4" t="s">
         <v>85</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="N12" s="4" t="s">
         <v>86</v>
       </c>
-      <c r="N12" s="4" t="s">
+      <c r="O12" s="4" t="s">
         <v>87</v>
       </c>
-      <c r="O12" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>15.72</v>
+        <v>0.75</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>0.75</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S12" s="4">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>37</v>
+        <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
+        <v>88</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="K13" s="4" t="s">
         <v>89</v>
       </c>
-      <c r="I13" s="13"/>
-[...1 lines deleted...]
-      <c r="K13" s="4" t="s">
+      <c r="L13" s="4" t="s">
         <v>90</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="M13" s="4" t="s">
         <v>91</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>92</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>42</v>
+        <v>93</v>
       </c>
       <c r="P13" s="4">
-        <v>7.8</v>
+        <v>15.72</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>93</v>
-[...6 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>97</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>64</v>
+        <v>71</v>
       </c>
       <c r="P14" s="4">
-        <v>49.25</v>
+        <v>7.8</v>
       </c>
       <c r="Q14" s="4">
-        <v>11.18</v>
+        <v>0</v>
       </c>
       <c r="R14" s="4">
-        <v>22.7</v>
+        <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>75</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
         <v>98</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="11"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8">
         <v>348.53</v>