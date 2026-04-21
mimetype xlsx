--- v0 (2026-03-03)
+++ v1 (2026-04-21)
@@ -938,54 +938,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>19</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>1.8</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>9.5</v>
       </c>
       <c r="S3" s="4">
         <v>98</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -999,54 +999,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>2.17</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>2.17</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1058,54 +1058,54 @@
         <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
         <v>6.92</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>6.82</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>98.53</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1117,54 +1117,54 @@
         <v>45</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P6" s="4">
         <v>6.81</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>6.73</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>98.86</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1176,54 +1176,54 @@
         <v>50</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P7" s="4">
         <v>14.64</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>13.31</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>90.94</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1235,54 +1235,54 @@
         <v>56</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P8" s="4">
         <v>6.05</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>6.03</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>99.71</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1294,54 +1294,54 @@
         <v>62</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="P9" s="4">
         <v>5.05</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>5.05</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>68</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1355,54 +1355,54 @@
       <c r="I10" s="13" t="s">
         <v>70</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>71</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>76</v>
       </c>
       <c r="P10" s="4">
         <v>11.7</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>11.22</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>95.97</v>
       </c>
       <c r="S10" s="4">
         <v>55</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1416,54 +1416,54 @@
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>80</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>81</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>82</v>
       </c>
       <c r="P11" s="4">
         <v>4.08</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>4.08</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>99.98</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1477,54 +1477,54 @@
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>85</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>86</v>
       </c>
       <c r="P12" s="4">
         <v>2.02</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>2.01</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>99.13</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1652,54 +1652,54 @@
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>96</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>97</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>98</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>99</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>76</v>
       </c>
       <c r="P15" s="4">
         <v>104.69</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>54.81</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>52.36</v>
       </c>
       <c r="S15" s="4">
         <v>90</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
@@ -1804,54 +1804,54 @@
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="7" t="s">
         <v>111</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="11"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="14"/>
       <c r="I18" s="14"/>
       <c r="J18" s="14"/>
       <c r="K18" s="8"/>
       <c r="L18" s="8"/>
       <c r="M18" s="8"/>
       <c r="N18" s="8"/>
       <c r="O18" s="8">
         <v>202.28</v>
       </c>
       <c r="P18" s="8">
-        <v>0</v>
+        <v>114.04</v>
       </c>
       <c r="Q18" s="8">
-        <v>0</v>
+        <v>56.37</v>
       </c>
       <c r="R18" s="8"/>
       <c r="S18" s="8"/>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A18:N18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>