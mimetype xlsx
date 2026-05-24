--- v1 (2026-04-21)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="112">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="118">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -345,50 +345,68 @@
     <t>1532/SWD-I</t>
   </si>
   <si>
     <t>29/09/2022</t>
   </si>
   <si>
     <t>29/10/2022</t>
   </si>
   <si>
     <t>GEO SOLUTION</t>
   </si>
   <si>
     <t>Providing pipe supporting structures for crossing gaps over newly constructed irrigation culverts with allied works for DAKSHIN RAYPUR PWSS to accommodate FHTC in Budge Budge -II block under South 24 Parganas W/S division-I, P.H.E. Dte of South 24-Pgns District for Augmentation of Surface Water Based Water Supply Scheme in the arsenic affected areas South 24-Pgns District (SM/13920)</t>
   </si>
   <si>
     <t>ORD/000362/2024-2025</t>
   </si>
   <si>
     <t>3504/SWD-I</t>
   </si>
   <si>
     <t>07/08/2024</t>
   </si>
   <si>
     <t>21/09/2024</t>
+  </si>
+  <si>
+    <t>Miscellaneous upgradation works regarding incorporation of LED board, improvement of external illumination arrangement etc at PH No-1 under Dakshin Roypur Supply Scheme, under South 24-Pgs Mechanical Division,PHE Dte (Block: Budge Budge-II) (SM/13920)</t>
+  </si>
+  <si>
+    <t>ORD/002147/2023-2024</t>
+  </si>
+  <si>
+    <t>145-AE-II-SMD</t>
+  </si>
+  <si>
+    <t>06/02/2024</t>
+  </si>
+  <si>
+    <t>21/02/2024</t>
+  </si>
+  <si>
+    <t>ROY &amp; BISWAS ENGG. CO.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -777,51 +795,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W18"/>
+  <dimension ref="A1:W19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1652,54 +1670,54 @@
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>96</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>97</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>98</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>99</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>76</v>
       </c>
       <c r="P15" s="4">
         <v>104.69</v>
       </c>
       <c r="Q15" s="4">
-        <v>54.81</v>
+        <v>101.32</v>
       </c>
       <c r="R15" s="4">
-        <v>52.36</v>
+        <v>96.78</v>
       </c>
       <c r="S15" s="4">
         <v>90</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
@@ -1709,54 +1727,54 @@
       </c>
       <c r="H16" s="13" t="s">
         <v>100</v>
       </c>
       <c r="I16" s="13"/>
       <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
         <v>101</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>102</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>103</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>104</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>105</v>
       </c>
       <c r="P16" s="4">
         <v>2.42</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>2.41</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>99.42</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
@@ -1770,101 +1788,162 @@
       <c r="I17" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>107</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>108</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>109</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>110</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>82</v>
       </c>
       <c r="P17" s="4">
         <v>13.33</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>13.3</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>99.78</v>
       </c>
       <c r="S17" s="4">
         <v>50</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
-      <c r="A18" s="7" t="s">
+      <c r="A18" s="3">
+        <v>16</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="3"/>
+      <c r="D18" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H18" s="13" t="s">
         <v>111</v>
       </c>
-      <c r="B18" s="7"/>
-[...22 lines deleted...]
-      <c r="S18" s="8"/>
+      <c r="I18" s="13" t="s">
+        <v>70</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="K18" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="O18" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="P18" s="4">
+        <v>0.75</v>
+      </c>
+      <c r="Q18" s="4">
+        <v>0</v>
+      </c>
+      <c r="R18" s="4">
+        <v>0</v>
+      </c>
+      <c r="S18" s="4">
+        <v>100</v>
+      </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
+    <row r="19" spans="1:23">
+      <c r="A19" s="7" t="s">
+        <v>117</v>
+      </c>
+      <c r="B19" s="7"/>
+      <c r="C19" s="7"/>
+      <c r="D19" s="7"/>
+      <c r="E19" s="11"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="14"/>
+      <c r="I19" s="14"/>
+      <c r="J19" s="14"/>
+      <c r="K19" s="8"/>
+      <c r="L19" s="8"/>
+      <c r="M19" s="8"/>
+      <c r="N19" s="8"/>
+      <c r="O19" s="8">
+        <v>203.03</v>
+      </c>
+      <c r="P19" s="8">
+        <v>176.25</v>
+      </c>
+      <c r="Q19" s="8">
+        <v>86.81</v>
+      </c>
+      <c r="R19" s="8"/>
+      <c r="S19" s="8"/>
+      <c r="T19" s="1"/>
+      <c r="U19" s="1"/>
+      <c r="V19" s="1"/>
+      <c r="W19" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A18:N18"/>
+    <mergeCell ref="A19:N19"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>