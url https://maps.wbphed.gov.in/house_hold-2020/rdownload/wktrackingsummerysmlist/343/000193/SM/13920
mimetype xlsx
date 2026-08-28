--- v2 (2026-05-24)
+++ v3 (2026-08-28)
@@ -110,303 +110,303 @@
   <si>
     <t>Augmentation</t>
   </si>
   <si>
     <t>Laying of HDPE Pipes for rising main and distributions of different augmentation schemes of Budge Budge I/ II Blocks under TSM/010530, TSM/015373, TSM/013487 &amp; TSM/017296 Schemes under South 24 Pgns W/S Div -I, PHE Dte.</t>
   </si>
   <si>
     <t>AE SWSD-I</t>
   </si>
   <si>
     <t>ORD/000342/2022-2023</t>
   </si>
   <si>
     <t>2077SWD-I</t>
   </si>
   <si>
     <t>01/12/2022</t>
   </si>
   <si>
     <t>30/01/2023</t>
   </si>
   <si>
     <t>M/S. SREEJIT ENTERPRISE</t>
   </si>
   <si>
+    <t>Construction of Boundary wall for proposed Pump House Site at Dakhin Raypur Mouza of Budge Budge-II block under South 24 Parganas W/S Divn.-I, PHE Dte. [TSM/ 017296]</t>
+  </si>
+  <si>
+    <t>ORD/000350/2022-2023</t>
+  </si>
+  <si>
+    <t>2194/SWD-I</t>
+  </si>
+  <si>
+    <t>13/12/2022</t>
+  </si>
+  <si>
+    <t>27/01/2023</t>
+  </si>
+  <si>
+    <t>MODERN CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Construction of Pump House (Size 4.80mX3.66m) at tubewell site Dakhin Roypur Village(JL 70) of Budge Budge-II under South 24-Pgns W/S Divn.-I, PHE Dte. [TSM/017296]</t>
+  </si>
+  <si>
+    <t>ORD/000351/2022-2023</t>
+  </si>
+  <si>
+    <t>2195/SWD-I</t>
+  </si>
+  <si>
+    <t>11/02/2023</t>
+  </si>
+  <si>
+    <t>JYOTI ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Sinking of Rig bored 250mm x 150mm dia. &amp; 300 mtr. deep Tubewell by Rotary method for water supply at Dakhin Raypur W/S Scheme under South 24 Pgs W/S Division - I, PHE Dte. in the district of South 24 Parganas. [TSM/017296]</t>
+  </si>
+  <si>
+    <t>ORD/000349/2022-2023</t>
+  </si>
+  <si>
+    <t>2165/SWD-I</t>
+  </si>
+  <si>
+    <t>09/12/2022</t>
+  </si>
+  <si>
+    <t>08/01/2023</t>
+  </si>
+  <si>
+    <t>ZINARUL ISLAM</t>
+  </si>
+  <si>
+    <t>Preparation and submission of Detailed Project Report of Ground Water Based Dakshin Roypur Piped Water Supply Scheme to accommodate FHTC in Budge Budge-II Block under South 24-Pgs W/S Division-I, PHE Dte for Augmentation of Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns. district..</t>
+  </si>
+  <si>
+    <t>ORD/000992/2022-2023</t>
+  </si>
+  <si>
+    <t>1532/SWD-I</t>
+  </si>
+  <si>
+    <t>29/09/2022</t>
+  </si>
+  <si>
+    <t>29/10/2022</t>
+  </si>
+  <si>
+    <t>GEO SOLUTION</t>
+  </si>
+  <si>
     <t>Additional work for sinking of 02 (two) Nos. Rig bored 250 mm x 150 mm dia. &amp; 300 mtr. deep Tube well to achieve 66 mtr. housing pipe by Rotary Method at Dakshin Roypur PWSS of Budge Budge-II Block for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas ofSouth 24 Paraganas district under South 24-Parganas W/S Division- I, P.H.E. Dte. [SM/13920]</t>
   </si>
   <si>
     <t>JE-2</t>
   </si>
   <si>
     <t>ORD/000698/2022-2023</t>
   </si>
   <si>
     <t>3501/SWD-I</t>
   </si>
   <si>
     <t>16/03/2023</t>
   </si>
   <si>
     <t>31/03/2023</t>
   </si>
   <si>
     <t>MAHI CONSTRUCTION</t>
   </si>
   <si>
-    <t>Construction of Boundary wall for proposed Pump House Site at Dakhin Raypur Mouza of Budge Budge-II block under South 24 Parganas W/S Divn.-I, PHE Dte. [TSM/ 017296]</t>
-[...47 lines deleted...]
-    <t>ZINARUL ISLAM</t>
+    <t>Interconnection from proposed Tubewell to existing Distribution Line with Laying of HDPE pipeline for retrofitting of distribution system of Dakhin Raypur Village &amp; providing FHTC under SWD - I, P.H.E. Dte District South 24 Parganas. (TSM/017296)</t>
+  </si>
+  <si>
+    <t>ORD/000511/2022-2023</t>
+  </si>
+  <si>
+    <t>2941/SWD-I</t>
+  </si>
+  <si>
+    <t>16/02/2023</t>
+  </si>
+  <si>
+    <t>17/04/2023</t>
+  </si>
+  <si>
+    <t>M/S. S.S. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Development of land at Dakdhin Roypur PWSS Tubewell site (JL No.-70, RS-352/984, LR Dag No.- 495) under Dakshin Roypur PWSS to accomodate FHTC in Budge Budge-II Block under South 24 Pgs W/S Division-I, PHE Dte. Dist. For Augmentation of Surface Water Based Water Supply Scheme in the Arsenic Area of South 24-Pgns. Dist. (SM/13920)</t>
+  </si>
+  <si>
+    <t>ORD/000744/2022-2023</t>
+  </si>
+  <si>
+    <t>3595/SWD-I</t>
+  </si>
+  <si>
+    <t>23/03/2023</t>
+  </si>
+  <si>
+    <t>07/04/2023</t>
+  </si>
+  <si>
+    <t>M/S. SREEJIT ENTERPRISE (EMAIL ID- RAYTARUN1974@GMAIL.COM)</t>
   </si>
   <si>
     <t>Laying HDPE pipeline under Ground Water Based Piped Water Supply Scheme of Dakshin Roypur to accommodate Functional Household Tap Connection (FHTC) in Budge Budge-II block South 24 Pgns. Dist. For Augmentation of Surface Water Based Water Supply Scheme in the Arsenic Affected Areas of South 24 Pgns Dist. under South 24 Pgns. Water Supply Division-I, PHE Dte. (SM/13920)</t>
   </si>
   <si>
     <t>ORD/000662/2022-2023</t>
   </si>
   <si>
     <t>3378/SWD-I</t>
   </si>
   <si>
     <t>10/03/2023</t>
   </si>
   <si>
     <t>24/04/2023</t>
   </si>
   <si>
     <t>S.P. ENTERPRISE</t>
   </si>
   <si>
-    <t>Development of land at Dakdhin Roypur PWSS Tubewell site (JL No.-70, RS-352/984, LR Dag No.- 495) under Dakshin Roypur PWSS to accomodate FHTC in Budge Budge-II Block under South 24 Pgs W/S Division-I, PHE Dte. Dist. For Augmentation of Surface Water Based Water Supply Scheme in the Arsenic Area of South 24-Pgns. Dist. (SM/13920)</t>
-[...16 lines deleted...]
-  <si>
     <t>S24 Pgns Mechanical</t>
   </si>
   <si>
     <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1, of Dakhin Roypur water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Budge Budge-II]</t>
   </si>
   <si>
     <t>Assistant Engineer -II</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000649/2022-2023</t>
   </si>
   <si>
     <t>764/SMD</t>
   </si>
   <si>
     <t>15/03/2023</t>
   </si>
   <si>
     <t>13/06/2023</t>
   </si>
   <si>
-    <t>M/S. S.S. ENTERPRISE</t>
+    <t>Constructure of retaining Structure near Pump House under "Proposed Ground water based DAKHIN RAYPUR piped water supply scheme to accommodate FHTC in BUDGE BUDGE -II block under South 24 Parganas W/S Division-I, South 24 Parganas District for AUGMENTATION of surface water based Water Supply scheme in the Arsenic Affected Areas of South 24 Parganas District." (TSM/017296)</t>
+  </si>
+  <si>
+    <t>ORD/000413/2023-2024</t>
+  </si>
+  <si>
+    <t>1915/SWD-I</t>
+  </si>
+  <si>
+    <t>21/08/2023</t>
+  </si>
+  <si>
+    <t>20/10/2023</t>
+  </si>
+  <si>
+    <t>SOHINI ENTERPRISE</t>
   </si>
   <si>
     <t>Pipe supporting structure with allied works under "Proposed Ground water based DAKHIN RAYPUR piped water supply scheme to accommodate FHTC in BUDGE BUDGE -II block under South 24 Parganas W/S Division-I, South 24 Parganas District for AUGMENTATION of surface water based Water Supply scheme in the Arsenic Affected Areas of South 24 Parganas District." (TSM/017296)</t>
   </si>
   <si>
     <t>ORD/000399/2023-2024</t>
   </si>
   <si>
     <t>1908/SWD-I</t>
   </si>
   <si>
-    <t>21/08/2023</t>
-[...4 lines deleted...]
-  <si>
     <t>SUKUMAR DEBNATH</t>
   </si>
   <si>
-    <t>Constructure of retaining Structure near Pump House under "Proposed Ground water based DAKHIN RAYPUR piped water supply scheme to accommodate FHTC in BUDGE BUDGE -II block under South 24 Parganas W/S Division-I, South 24 Parganas District for AUGMENTATION of surface water based Water Supply scheme in the Arsenic Affected Areas of South 24 Parganas District." (TSM/017296)</t>
-[...10 lines deleted...]
-  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000122/2022-2023</t>
   </si>
   <si>
     <t>3473/SWD-I</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Payment of electricity bill for new service connection under SMD, PHE Dte.</t>
   </si>
   <si>
     <t>BILL/01822/2022-2023</t>
   </si>
   <si>
     <t>BP-2022-23-463</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
-    <t>Interconnection from proposed Tubewell to existing Distribution Line with Laying of HDPE pipeline for retrofitting of distribution system of Dakhin Raypur Village &amp; providing FHTC under SWD - I, P.H.E. Dte District South 24 Parganas. (TSM/017296)</t>
-[...29 lines deleted...]
-    <t>GEO SOLUTION</t>
+    <t>Miscellaneous upgradation works regarding incorporation of LED board, improvement of external illumination arrangement etc at PH No-1 under Dakshin Roypur Supply Scheme, under South 24-Pgs Mechanical Division,PHE Dte (Block: Budge Budge-II) (SM/13920)</t>
+  </si>
+  <si>
+    <t>ORD/002147/2023-2024</t>
+  </si>
+  <si>
+    <t>145-AE-II-SMD</t>
+  </si>
+  <si>
+    <t>06/02/2024</t>
+  </si>
+  <si>
+    <t>21/02/2024</t>
+  </si>
+  <si>
+    <t>ROY &amp; BISWAS ENGG. CO.</t>
   </si>
   <si>
     <t>Providing pipe supporting structures for crossing gaps over newly constructed irrigation culverts with allied works for DAKSHIN RAYPUR PWSS to accommodate FHTC in Budge Budge -II block under South 24 Parganas W/S division-I, P.H.E. Dte of South 24-Pgns District for Augmentation of Surface Water Based Water Supply Scheme in the arsenic affected areas South 24-Pgns District (SM/13920)</t>
   </si>
   <si>
     <t>ORD/000362/2024-2025</t>
   </si>
   <si>
     <t>3504/SWD-I</t>
   </si>
   <si>
     <t>07/08/2024</t>
   </si>
   <si>
     <t>21/09/2024</t>
-  </si>
-[...16 lines deleted...]
-    <t>ROY &amp; BISWAS ENGG. CO.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -995,911 +995,911 @@
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J4" s="13" t="s">
+      <c r="J4" s="13"/>
+      <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
-      <c r="K4" s="4" t="s">
+      <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="M4" s="4" t="s">
+      <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="N4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="O4" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>2.17</v>
+        <v>6.92</v>
       </c>
       <c r="Q4" s="4">
-        <v>2.17</v>
+        <v>6.82</v>
       </c>
       <c r="R4" s="4">
+        <v>98.53</v>
+      </c>
+      <c r="S4" s="4">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="M5" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="N5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="M5" s="4" t="s">
+      <c r="O5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="N5" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>6.92</v>
+        <v>6.81</v>
       </c>
       <c r="Q5" s="4">
-        <v>6.82</v>
+        <v>6.73</v>
       </c>
       <c r="R5" s="4">
-        <v>98.53</v>
+        <v>98.86</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="M6" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="N6" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="M6" s="4" t="s">
-[...2 lines deleted...]
-      <c r="N6" s="4" t="s">
+      <c r="O6" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="O6" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>6.81</v>
+        <v>14.64</v>
       </c>
       <c r="Q6" s="4">
-        <v>6.73</v>
+        <v>13.31</v>
       </c>
       <c r="R6" s="4">
-        <v>98.86</v>
+        <v>90.94</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>50</v>
-[...3 lines deleted...]
-      </c>
+        <v>49</v>
+      </c>
+      <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="L7" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="M7" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="M7" s="4" t="s">
+      <c r="N7" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="N7" s="4" t="s">
+      <c r="O7" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="O7" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>14.64</v>
+        <v>2.42</v>
       </c>
       <c r="Q7" s="4">
-        <v>13.31</v>
+        <v>2.41</v>
       </c>
       <c r="R7" s="4">
-        <v>90.94</v>
+        <v>99.42</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J8" s="13"/>
+      <c r="J8" s="13" t="s">
+        <v>56</v>
+      </c>
       <c r="K8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P8" s="4">
-        <v>6.05</v>
+        <v>2.17</v>
       </c>
       <c r="Q8" s="4">
-        <v>6.03</v>
+        <v>2.17</v>
       </c>
       <c r="R8" s="4">
-        <v>99.71</v>
+        <v>100</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>62</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J9" s="13"/>
+      <c r="J9" s="13" t="s">
+        <v>56</v>
+      </c>
       <c r="K9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="P9" s="4">
-        <v>5.05</v>
+        <v>104.69</v>
       </c>
       <c r="Q9" s="4">
-        <v>5.05</v>
+        <v>101.32</v>
       </c>
       <c r="R9" s="4">
-        <v>100</v>
+        <v>96.78</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>68</v>
+        <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
+        <v>68</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J10" s="13"/>
+      <c r="K10" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="I10" s="13" t="s">
+      <c r="L10" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="J10" s="13" t="s">
+      <c r="M10" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="K10" s="4" t="s">
+      <c r="N10" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="O10" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="M10" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>11.7</v>
+        <v>5.05</v>
       </c>
       <c r="Q10" s="4">
-        <v>11.22</v>
+        <v>5.05</v>
       </c>
       <c r="R10" s="4">
-        <v>95.97</v>
+        <v>100</v>
       </c>
       <c r="S10" s="4">
-        <v>55</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J11" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="N11" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="O11" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="M11" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>4.08</v>
+        <v>6.05</v>
       </c>
       <c r="Q11" s="4">
-        <v>4.08</v>
+        <v>6.03</v>
       </c>
       <c r="R11" s="4">
-        <v>99.98</v>
+        <v>99.71</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>21</v>
+        <v>80</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
+        <v>81</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>82</v>
+      </c>
+      <c r="J12" s="13" t="s">
         <v>83</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>85</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>80</v>
+        <v>86</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>81</v>
+        <v>87</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>86</v>
+        <v>67</v>
       </c>
       <c r="P12" s="4">
-        <v>2.02</v>
+        <v>11.7</v>
       </c>
       <c r="Q12" s="4">
-        <v>2.01</v>
+        <v>11.22</v>
       </c>
       <c r="R12" s="4">
-        <v>99.13</v>
+        <v>95.97</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>55</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>87</v>
-[...2 lines deleted...]
-      <c r="J13" s="13"/>
+        <v>88</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>56</v>
+      </c>
       <c r="K13" s="4" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>74</v>
+        <v>91</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>74</v>
+        <v>92</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="P13" s="4">
-        <v>2.37</v>
+        <v>2.02</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>2.01</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>99.13</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>68</v>
+        <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="M14" s="4" t="s">
         <v>91</v>
       </c>
-      <c r="I14" s="13"/>
-[...1 lines deleted...]
-      <c r="K14" s="4" t="s">
+      <c r="N14" s="4" t="s">
         <v>92</v>
       </c>
-      <c r="L14" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O14" s="4" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="P14" s="4">
-        <v>1.04</v>
+        <v>4.08</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>4.08</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>99.98</v>
       </c>
       <c r="S14" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>95</v>
-[...6 lines deleted...]
-      </c>
+        <v>98</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>98</v>
+        <v>86</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>99</v>
+        <v>86</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>76</v>
+        <v>101</v>
       </c>
       <c r="P15" s="4">
-        <v>104.69</v>
+        <v>2.37</v>
       </c>
       <c r="Q15" s="4">
-        <v>101.32</v>
+        <v>0</v>
       </c>
       <c r="R15" s="4">
-        <v>96.78</v>
+        <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
-        <v>21</v>
+        <v>80</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="I16" s="13"/>
       <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>103</v>
+        <v>71</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>104</v>
+        <v>71</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>105</v>
       </c>
       <c r="P16" s="4">
-        <v>2.42</v>
+        <v>1.04</v>
       </c>
       <c r="Q16" s="4">
-        <v>2.41</v>
+        <v>0</v>
       </c>
       <c r="R16" s="4">
-        <v>99.42</v>
+        <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
-        <v>21</v>
+        <v>80</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
         <v>106</v>
       </c>
       <c r="I17" s="13" t="s">
-        <v>26</v>
+        <v>82</v>
       </c>
       <c r="J17" s="13" t="s">
-        <v>33</v>
+        <v>83</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>107</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>108</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>109</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>110</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>82</v>
+        <v>111</v>
       </c>
       <c r="P17" s="4">
-        <v>13.33</v>
+        <v>0.75</v>
       </c>
       <c r="Q17" s="4">
-        <v>13.3</v>
+        <v>0</v>
       </c>
       <c r="R17" s="4">
-        <v>99.78</v>
+        <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
-        <v>68</v>
+        <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="I18" s="13" t="s">
-        <v>70</v>
+        <v>26</v>
       </c>
       <c r="J18" s="13" t="s">
-        <v>71</v>
+        <v>56</v>
       </c>
       <c r="K18" s="4" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>116</v>
+        <v>97</v>
       </c>
       <c r="P18" s="4">
-        <v>0.75</v>
+        <v>13.33</v>
       </c>
       <c r="Q18" s="4">
-        <v>0</v>
+        <v>13.3</v>
       </c>
       <c r="R18" s="4">
-        <v>0</v>
+        <v>99.78</v>
       </c>
       <c r="S18" s="4">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="7" t="s">
         <v>117</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="11"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="14"/>
       <c r="I19" s="14"/>
       <c r="J19" s="14"/>
       <c r="K19" s="8"/>
       <c r="L19" s="8"/>
       <c r="M19" s="8"/>
       <c r="N19" s="8"/>
       <c r="O19" s="8">
         <v>203.03</v>