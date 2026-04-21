--- v1 (2026-03-03)
+++ v2 (2026-04-21)
@@ -1148,54 +1148,54 @@
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>43</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P8" s="4">
         <v>108.64</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>35.16</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>32.37</v>
       </c>
       <c r="S8" s="4">
         <v>85</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1422,54 +1422,54 @@
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>82</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>187.69</v>
       </c>
       <c r="P13" s="8">
-        <v>0</v>
+        <v>35.16</v>
       </c>
       <c r="Q13" s="8">
-        <v>0</v>
+        <v>18.73</v>
       </c>
       <c r="R13" s="8"/>
       <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>