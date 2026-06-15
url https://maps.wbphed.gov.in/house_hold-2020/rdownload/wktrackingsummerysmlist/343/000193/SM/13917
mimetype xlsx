--- v2 (2026-04-21)
+++ v3 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -258,50 +258,65 @@
     <t>SUPER SKILL</t>
   </si>
   <si>
     <t>Supply &amp; Fixing main switch &amp; Bus bar at Pump House no-1 of Bejeorancha W/S Scheme under SMD, P.H.E. Dte.(Block-Baruipur)(SM/13917)</t>
   </si>
   <si>
     <t>ORD/002429/2024-2025</t>
   </si>
   <si>
     <t>123/SMSD</t>
   </si>
   <si>
     <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1, of Bejeorancha water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Baruipur]</t>
   </si>
   <si>
     <t>ORD/000483/2022-2023</t>
   </si>
   <si>
     <t>236/SMD</t>
   </si>
   <si>
     <t>24/01/2023</t>
   </si>
   <si>
     <t>01/09/2025</t>
+  </si>
+  <si>
+    <t>Charges for new service connection at pump house no- 1 of Bajeorancha water scheme (Baruipur Block)</t>
+  </si>
+  <si>
+    <t>BILL/02422/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-523</t>
+  </si>
+  <si>
+    <t>10/01/2025</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -690,70 +705,70 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="78.980713" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
@@ -908,54 +923,54 @@
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
         <v>2.44</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>2.41</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>98.64</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1026,54 +1041,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>43</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="P6" s="4">
         <v>15.46</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>3.73</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>24.1</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1148,54 +1163,54 @@
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>43</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P8" s="4">
         <v>108.64</v>
       </c>
       <c r="Q8" s="4">
-        <v>35.16</v>
+        <v>64.42</v>
       </c>
       <c r="R8" s="4">
-        <v>32.37</v>
+        <v>59.3</v>
       </c>
       <c r="S8" s="4">
         <v>85</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1402,87 +1417,144 @@
       </c>
       <c r="N12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>73</v>
       </c>
       <c r="P12" s="4">
         <v>11.7</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H13" s="13" t="s">
         <v>82</v>
       </c>
-      <c r="B13" s="7"/>
-[...22 lines deleted...]
-      <c r="S13" s="8"/>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
+      <c r="K13" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="P13" s="4">
+        <v>8.43</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>0</v>
+      </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="7" t="s">
+        <v>87</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>196.12</v>
+      </c>
+      <c r="P14" s="8">
+        <v>70.55</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>35.98</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>