--- v3 (2026-06-15)
+++ v4 (2026-08-28)
@@ -89,219 +89,219 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
     <t>South 24 Pgs W/S Division I</t>
   </si>
   <si>
     <t>Ground water based BEJEORANCHA piped water supply scheme to accommodate FHTC in BARUIPUR block under South 24 Parganas W/S Division-I South 24 Parganas district for AUGMENTATION of surface water based W/S scheme in the Arsenic Affected Areas of South 24 P</t>
   </si>
   <si>
     <t>SM/13917</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Preparation and submission of Detailed Project Report of Ground Water Based Bejerancha Piped Water Supply Scheme to accommodate FHTC in Baruipur Block under South 24-Pgs W/S Division-I, PHE Dte for Augmentation of Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns. district.</t>
+  </si>
+  <si>
+    <t>ORD/000949/2022-2023</t>
+  </si>
+  <si>
+    <t>1280/SWD-I</t>
+  </si>
+  <si>
+    <t>13/09/2022</t>
+  </si>
+  <si>
+    <t>13/10/2022</t>
+  </si>
+  <si>
+    <t>GEO SOLUTION</t>
+  </si>
+  <si>
     <t>Sinking of Rig bored 250mm x 150mm dia. &amp; 300 mtr. deepTubewell having 66 mtr. housing pipe by Rotary method for BEJEORANCHA PWSS of BARUIPUR block for Augmentaion of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs district under South 24-Parganas W/S Division-I, P.H.E. Dte. [SM/13917]</t>
   </si>
   <si>
     <t>AE BSD</t>
   </si>
   <si>
     <t>ORD/000577/2022-2023</t>
   </si>
   <si>
     <t>3070/SWD-I</t>
   </si>
   <si>
     <t>21/02/2023</t>
   </si>
   <si>
     <t>23/03/2023</t>
   </si>
   <si>
     <t>SWASTIK CONSTRUCTION (E-MAIL ID- SIDDHARTHA1978SAMADDER@GMAIL.COM)</t>
   </si>
   <si>
-    <t>Preparation and submission of Detailed Project Report of Ground Water Based Bejerancha Piped Water Supply Scheme to accommodate FHTC in Baruipur Block under South 24-Pgs W/S Division-I, PHE Dte for Augmentation of Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns. district.</t>
-[...14 lines deleted...]
-    <t>GEO SOLUTION</t>
+    <t>Laying distribution system, Rising Main, Functional Household Tap Connection (FHTC) for pipe water supply scheme at BEJEORANCHA of Baruipur Block for implementation of JJM under augmentation of surface water based W/S scheme in the arsenic affected areas of South 24 Parganas district under Baruipur Sub-Division of South 24-Pgns. W/S Division-I, PHE Dte. [No. of FHTC = 620]</t>
+  </si>
+  <si>
+    <t>JE-1</t>
+  </si>
+  <si>
+    <t>ORD/000740/2022-2023</t>
+  </si>
+  <si>
+    <t>3593/SWD-I</t>
+  </si>
+  <si>
+    <t>07/12/2025</t>
+  </si>
+  <si>
+    <t>AQUATECH ENGINEERS</t>
+  </si>
+  <si>
+    <t>S24 Pgns Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1, of Bejeorancha water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Baruipur]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000483/2022-2023</t>
+  </si>
+  <si>
+    <t>236/SMD</t>
+  </si>
+  <si>
+    <t>24/01/2023</t>
+  </si>
+  <si>
+    <t>01/09/2025</t>
+  </si>
+  <si>
+    <t>SUPER SKILL</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000191/2023-2024</t>
   </si>
   <si>
     <t>296/SWD-I</t>
   </si>
   <si>
     <t>25/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>JE-1</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000300/2024-2025</t>
   </si>
   <si>
     <t>3182/SWD-I</t>
   </si>
   <si>
     <t>15/07/2024</t>
   </si>
   <si>
     <t>30/07/2024</t>
   </si>
   <si>
     <t>ASHIANA INFRASTRUCTURE CONSULTANTS PVT LTD.</t>
   </si>
   <si>
     <t>Construction of Pump house cum Chlorine room (One no.) at 1st Tube well site of BEJEORANCHA piped water supply scheme to accommodate FHTC in BARUIPUR BLOCK under South 24 Parganas W/S Division-I, PHE Dte for augmentation of Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns district. [For T/W site-1] (SM/13917)</t>
   </si>
   <si>
     <t>ORD/000660/2024-2025</t>
   </si>
   <si>
     <t>4390/SWD-I</t>
   </si>
   <si>
     <t>23/10/2024</t>
   </si>
   <si>
     <t>22/12/2024</t>
   </si>
   <si>
     <t>RAJ ENTERPRISE</t>
   </si>
   <si>
-    <t>Laying distribution system, Rising Main, Functional Household Tap Connection (FHTC) for pipe water supply scheme at BEJEORANCHA of Baruipur Block for implementation of JJM under augmentation of surface water based W/S scheme in the arsenic affected areas of South 24 Parganas district under Baruipur Sub-Division of South 24-Pgns. W/S Division-I, PHE Dte. [No. of FHTC = 620]</t>
-[...13 lines deleted...]
-  <si>
     <t>Construction of boundary wall, protection work for pipeline, approach road, development of land and other allied works for Ground water based BEJEORANCHA piped water supply scheme to accommodate FHTC in BARUIPUR block under South 24 Parganas W/S Division-I, PHE Dte for AUGMENTATION of surface water based W/S scheme in the Arsenic Affected Areas of South 24 Parganas district. (SM/13917) [3rd call]</t>
   </si>
   <si>
     <t>ORD/001139/2024-2025</t>
   </si>
   <si>
     <t>242/SWD-I</t>
   </si>
   <si>
     <t>22/01/2025</t>
   </si>
   <si>
     <t>08/03/2025</t>
   </si>
   <si>
     <t>R.K ENTERPRISE</t>
   </si>
   <si>
-    <t>S24 Pgns Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no-1 of Bejeorancha W/S Scheme under SMD, P.H.E. Dte.(Block-Baruipur)(SM/13917)</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/002430/2024-2025</t>
   </si>
   <si>
     <t>124/SMSD</t>
   </si>
   <si>
     <t>06/02/2025</t>
   </si>
   <si>
-    <t>SUPER SKILL</t>
-[...1 lines deleted...]
-  <si>
     <t>Supply &amp; Fixing main switch &amp; Bus bar at Pump House no-1 of Bejeorancha W/S Scheme under SMD, P.H.E. Dte.(Block-Baruipur)(SM/13917)</t>
   </si>
   <si>
     <t>ORD/002429/2024-2025</t>
   </si>
   <si>
     <t>123/SMSD</t>
-  </si>
-[...13 lines deleted...]
-    <t>01/09/2025</t>
   </si>
   <si>
     <t>Charges for new service connection at pump house no- 1 of Bajeorancha water scheme (Baruipur Block)</t>
   </si>
   <si>
     <t>BILL/02422/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-523</t>
   </si>
   <si>
     <t>10/01/2025</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -843,633 +843,633 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I3" s="13"/>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="L3" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="L3" s="4" t="s">
+      <c r="M3" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="M3" s="4" t="s">
+      <c r="N3" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="N3" s="4" t="s">
+      <c r="O3" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="O3" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P3" s="4">
-        <v>15.46</v>
+        <v>2.44</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.41</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>98.64</v>
       </c>
       <c r="S3" s="4">
-        <v>80</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="I4" s="13" t="s">
         <v>32</v>
       </c>
-      <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
-        <v>2.44</v>
+        <v>15.46</v>
       </c>
       <c r="Q4" s="4">
-        <v>2.41</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>98.64</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>80</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>38</v>
       </c>
-      <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
+      <c r="I5" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>39</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="P5" s="4">
-        <v>4.04</v>
+        <v>108.64</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>64.42</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>59.3</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>85</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>21</v>
+        <v>44</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>25</v>
+        <v>45</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>26</v>
+        <v>46</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>15.46</v>
+        <v>11.7</v>
       </c>
       <c r="Q6" s="4">
-        <v>3.73</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>24.1</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>49</v>
-[...6 lines deleted...]
-      </c>
+        <v>53</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="P7" s="4">
-        <v>4.92</v>
+        <v>4.04</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>55</v>
+        <v>31</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>30</v>
+        <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="P8" s="4">
-        <v>108.64</v>
+        <v>15.46</v>
       </c>
       <c r="Q8" s="4">
-        <v>64.42</v>
+        <v>3.73</v>
       </c>
       <c r="R8" s="4">
-        <v>59.3</v>
+        <v>24.1</v>
       </c>
       <c r="S8" s="4">
-        <v>85</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>63</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>39</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="P9" s="4">
-        <v>23.83</v>
+        <v>4.92</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>66</v>
+        <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>67</v>
-[...4 lines deleted...]
-      <c r="J10" s="13" t="s">
         <v>69</v>
       </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>63</v>
+        <v>72</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="P10" s="4">
-        <v>0.91</v>
+        <v>23.83</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>66</v>
+        <v>44</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>68</v>
+        <v>46</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>69</v>
+        <v>47</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>63</v>
+        <v>72</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>73</v>
+        <v>52</v>
       </c>
       <c r="P11" s="4">
-        <v>0.29</v>
+        <v>0.91</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>66</v>
+        <v>44</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>68</v>
+        <v>46</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>69</v>
+        <v>47</v>
       </c>
       <c r="K12" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="N12" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="L12" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O12" s="4" t="s">
-        <v>73</v>
+        <v>52</v>
       </c>
       <c r="P12" s="4">
-        <v>11.7</v>
+        <v>0.29</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>66</v>
+        <v>44</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>82</v>
       </c>
       <c r="I13" s="13"/>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="N13" s="4" t="s">