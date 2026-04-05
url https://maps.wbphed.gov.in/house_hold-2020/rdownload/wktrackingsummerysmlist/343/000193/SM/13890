--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -116,72 +116,123 @@
   <si>
     <t>ORD/000473/2022-2023</t>
   </si>
   <si>
     <t>2726/SWD-I</t>
   </si>
   <si>
     <t>24/01/2023</t>
   </si>
   <si>
     <t>24/01/2024</t>
   </si>
   <si>
     <t>SUNANDA ENVIROMENTAL INTERNATIONAL PVT LTD</t>
   </si>
   <si>
     <t>Day to day upkeep, upgradation of State Water Quality Dash board, web interface, integration of stock management, laboratory assessment, all water quality data &amp; laboratory data management for analytical reports (Online &amp; Offline). Through over all coordination, supervision on water quality all across the state for the period of 12 months for PHED, Govt. of West Bengal.</t>
   </si>
   <si>
     <t>ORD/000474/2022-2023</t>
   </si>
   <si>
     <t>2705/SWD-I</t>
   </si>
   <si>
+    <t>Resource</t>
+  </si>
+  <si>
+    <t>Operation, Maintenance, Upgradation and management of FTK mobile Application (Android Version) and Web Interface of Water Quality Data Integrated to State Water Quality Dashboard, Generating Results, Reports, Graph and Summary, Maintaining database on a regular basis in the State of West Bengal under Public Health Engineering Department</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000054/2023-2024</t>
+  </si>
+  <si>
+    <t>2224/RS</t>
+  </si>
+  <si>
+    <t>11/07/2023</t>
+  </si>
+  <si>
+    <t>10/07/2024</t>
+  </si>
+  <si>
+    <t>SUNANDA ENVIROMENTAL INTERNATIONAL PRIVATE LIMITED</t>
+  </si>
+  <si>
     <t>Continuation order for the work of Day to day upkeep, upgradation of State Water Quality Dash board, web interface, integration of stock management, laboratory assessment, all water quality data &amp; laboratory data management for analytical reports (Online &amp; Offline). Through over all coordination, supervision on water quality all across the state for the period of 1 months for PHED, Govt. of West Bengal. (For the Month of February, 2024)</t>
   </si>
   <si>
     <t>ORD/000772/2023-2024</t>
   </si>
   <si>
     <t>486/SWD-I</t>
   </si>
   <si>
     <t>25/01/2024</t>
   </si>
   <si>
     <t>25/02/2024</t>
   </si>
   <si>
     <t>Continution order for the work of Day to day upkeep, upgradation of all water quality applications for data collection, alert generation system for contaminated sources, stock &amp; faulty instruments and onsite sanitary survey data, integrated with WQMIS structure through cloud based secured survey, data repository system and engagement of efficient manpower for resource monitoring &amp; management of water quality in drinking water sector for all districts of West Bengal for the period of 1 month for PHED, Govt. of West Bengal. (For the Month of February, 2024)</t>
   </si>
   <si>
     <t>ORD/000773/2023-2024</t>
   </si>
   <si>
     <t>487/SWD-I</t>
+  </si>
+  <si>
+    <t>ORD/000399/2023-2024</t>
+  </si>
+  <si>
+    <t>2121/RS</t>
+  </si>
+  <si>
+    <t>26/06/2023</t>
+  </si>
+  <si>
+    <t>27/07/2023</t>
+  </si>
+  <si>
+    <t>ORD/000138/2024-2025</t>
+  </si>
+  <si>
+    <t>1954/RS</t>
+  </si>
+  <si>
+    <t>22/07/2024</t>
+  </si>
+  <si>
+    <t>22/08/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -570,73 +621,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W7"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="50.559082" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="60.128174" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -808,193 +859,376 @@
         <v>210.83</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>75</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>30</v>
+        <v>42</v>
       </c>
       <c r="P5" s="4">
-        <v>17.57</v>
+        <v>42.51</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>33</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>37</v>
+        <v>46</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>38</v>
+        <v>47</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>30</v>
       </c>
       <c r="P6" s="4">
-        <v>18.85</v>
+        <v>17.57</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
-      <c r="A7" s="7" t="s">
-[...25 lines deleted...]
-      <c r="S7" s="8"/>
+      <c r="A7" s="3">
+        <v>5</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C7" s="3"/>
+      <c r="D7" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E7" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G7" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H7" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
+      <c r="K7" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="O7" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="P7" s="4">
+        <v>18.85</v>
+      </c>
+      <c r="Q7" s="4">
+        <v>0</v>
+      </c>
+      <c r="R7" s="4">
+        <v>0</v>
+      </c>
+      <c r="S7" s="4">
+        <v>100</v>
+      </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
+    <row r="8" spans="1:23">
+      <c r="A8" s="3">
+        <v>6</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="3"/>
+      <c r="D8" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E8" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H8" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="K8" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="O8" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="P8" s="4">
+        <v>3.95</v>
+      </c>
+      <c r="Q8" s="4">
+        <v>0</v>
+      </c>
+      <c r="R8" s="4">
+        <v>0</v>
+      </c>
+      <c r="S8" s="4">
+        <v>99</v>
+      </c>
+      <c r="T8" s="1"/>
+      <c r="U8" s="1"/>
+      <c r="V8" s="1"/>
+      <c r="W8" s="1"/>
+    </row>
+    <row r="9" spans="1:23">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3"/>
+      <c r="D9" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H9" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="P9" s="4">
+        <v>3.54</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>0</v>
+      </c>
+      <c r="R9" s="4">
+        <v>0</v>
+      </c>
+      <c r="S9" s="4">
+        <v>99</v>
+      </c>
+      <c r="T9" s="1"/>
+      <c r="U9" s="1"/>
+      <c r="V9" s="1"/>
+      <c r="W9" s="1"/>
+    </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>523.43</v>
+      </c>
+      <c r="P10" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>0</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A7:N7"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>