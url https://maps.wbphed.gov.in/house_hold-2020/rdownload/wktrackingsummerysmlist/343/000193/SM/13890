--- v2 (2026-04-05)
+++ v3 (2026-06-23)
@@ -780,54 +780,54 @@
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>26</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="P3" s="4">
         <v>226.19</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>165.53</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>73.18</v>
       </c>
       <c r="S3" s="4">
         <v>75</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -837,54 +837,54 @@
       </c>
       <c r="H4" s="13" t="s">
         <v>31</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>32</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>28</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>29</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>30</v>
       </c>
       <c r="P4" s="4">
         <v>210.83</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>105.41</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="S4" s="4">
         <v>75</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -898,54 +898,54 @@
       <c r="I5" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>37</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P5" s="4">
         <v>42.51</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>17.71</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>41.67</v>
       </c>
       <c r="S5" s="4">
         <v>33</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -955,54 +955,54 @@
       </c>
       <c r="H6" s="13" t="s">
         <v>43</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>30</v>
       </c>
       <c r="P6" s="4">
         <v>17.57</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>17.57</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1012,54 +1012,54 @@
       </c>
       <c r="H7" s="13" t="s">
         <v>48</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>46</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>47</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>30</v>
       </c>
       <c r="P7" s="4">
         <v>18.85</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>18.85</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1073,54 +1073,54 @@
       <c r="I8" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>37</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P8" s="4">
         <v>3.95</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>3.34</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>84.75</v>
       </c>
       <c r="S8" s="4">
         <v>99</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1134,88 +1134,88 @@
       <c r="I9" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>37</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P9" s="4">
         <v>3.54</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>84.75</v>
       </c>
       <c r="S9" s="4">
         <v>99</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>59</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>523.43</v>
       </c>
       <c r="P10" s="8">
-        <v>0</v>
+        <v>331.42</v>
       </c>
       <c r="Q10" s="8">
-        <v>0</v>
+        <v>63.32</v>
       </c>
       <c r="R10" s="8"/>
       <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>