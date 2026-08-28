--- v3 (2026-06-23)
+++ v4 (2026-08-28)
@@ -128,99 +128,99 @@
   <si>
     <t>SUNANDA ENVIROMENTAL INTERNATIONAL PVT LTD</t>
   </si>
   <si>
     <t>Day to day upkeep, upgradation of State Water Quality Dash board, web interface, integration of stock management, laboratory assessment, all water quality data &amp; laboratory data management for analytical reports (Online &amp; Offline). Through over all coordination, supervision on water quality all across the state for the period of 12 months for PHED, Govt. of West Bengal.</t>
   </si>
   <si>
     <t>ORD/000474/2022-2023</t>
   </si>
   <si>
     <t>2705/SWD-I</t>
   </si>
   <si>
     <t>Resource</t>
   </si>
   <si>
     <t>Operation, Maintenance, Upgradation and management of FTK mobile Application (Android Version) and Web Interface of Water Quality Data Integrated to State Water Quality Dashboard, Generating Results, Reports, Graph and Summary, Maintaining database on a regular basis in the State of West Bengal under Public Health Engineering Department</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
+    <t>ORD/000399/2023-2024</t>
+  </si>
+  <si>
+    <t>2121/RS</t>
+  </si>
+  <si>
+    <t>26/06/2023</t>
+  </si>
+  <si>
+    <t>27/07/2023</t>
+  </si>
+  <si>
+    <t>SUNANDA ENVIROMENTAL INTERNATIONAL PRIVATE LIMITED</t>
+  </si>
+  <si>
     <t>ORD/000054/2023-2024</t>
   </si>
   <si>
     <t>2224/RS</t>
   </si>
   <si>
     <t>11/07/2023</t>
   </si>
   <si>
     <t>10/07/2024</t>
   </si>
   <si>
-    <t>SUNANDA ENVIROMENTAL INTERNATIONAL PRIVATE LIMITED</t>
-[...1 lines deleted...]
-  <si>
     <t>Continuation order for the work of Day to day upkeep, upgradation of State Water Quality Dash board, web interface, integration of stock management, laboratory assessment, all water quality data &amp; laboratory data management for analytical reports (Online &amp; Offline). Through over all coordination, supervision on water quality all across the state for the period of 1 months for PHED, Govt. of West Bengal. (For the Month of February, 2024)</t>
   </si>
   <si>
     <t>ORD/000772/2023-2024</t>
   </si>
   <si>
     <t>486/SWD-I</t>
   </si>
   <si>
     <t>25/01/2024</t>
   </si>
   <si>
     <t>25/02/2024</t>
   </si>
   <si>
     <t>Continution order for the work of Day to day upkeep, upgradation of all water quality applications for data collection, alert generation system for contaminated sources, stock &amp; faulty instruments and onsite sanitary survey data, integrated with WQMIS structure through cloud based secured survey, data repository system and engagement of efficient manpower for resource monitoring &amp; management of water quality in drinking water sector for all districts of West Bengal for the period of 1 month for PHED, Govt. of West Bengal. (For the Month of February, 2024)</t>
   </si>
   <si>
     <t>ORD/000773/2023-2024</t>
   </si>
   <si>
     <t>487/SWD-I</t>
-  </si>
-[...10 lines deleted...]
-    <t>27/07/2023</t>
   </si>
   <si>
     <t>ORD/000138/2024-2025</t>
   </si>
   <si>
     <t>1954/RS</t>
   </si>
   <si>
     <t>22/07/2024</t>
   </si>
   <si>
     <t>22/08/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
@@ -895,235 +895,235 @@
       <c r="H5" s="13" t="s">
         <v>35</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>37</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P5" s="4">
-        <v>42.51</v>
+        <v>3.95</v>
       </c>
       <c r="Q5" s="4">
-        <v>17.71</v>
+        <v>3.34</v>
       </c>
       <c r="R5" s="4">
-        <v>41.67</v>
+        <v>84.75</v>
       </c>
       <c r="S5" s="4">
-        <v>33</v>
+        <v>99</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="K6" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="I6" s="13"/>
-[...1 lines deleted...]
-      <c r="K6" s="4" t="s">
+      <c r="L6" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="M6" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="M6" s="4" t="s">
+      <c r="N6" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="N6" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O6" s="4" t="s">
-        <v>30</v>
+        <v>42</v>
       </c>
       <c r="P6" s="4">
-        <v>17.57</v>
+        <v>42.51</v>
       </c>
       <c r="Q6" s="4">
-        <v>17.57</v>
+        <v>17.71</v>
       </c>
       <c r="R6" s="4">
-        <v>100</v>
+        <v>41.67</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>33</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="L7" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="M7" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="M7" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N7" s="4" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>30</v>
       </c>
       <c r="P7" s="4">
-        <v>18.85</v>
+        <v>17.57</v>
       </c>
       <c r="Q7" s="4">
-        <v>18.85</v>
+        <v>17.57</v>
       </c>
       <c r="R7" s="4">
         <v>100</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>34</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>35</v>
-[...6 lines deleted...]
-      </c>
+        <v>52</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="N8" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="L8" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O8" s="4" t="s">
-        <v>42</v>
+        <v>30</v>
       </c>
       <c r="P8" s="4">
-        <v>3.95</v>
+        <v>18.85</v>
       </c>
       <c r="Q8" s="4">
-        <v>3.34</v>
+        <v>18.85</v>
       </c>
       <c r="R8" s="4">
-        <v>84.75</v>
+        <v>100</v>
       </c>
       <c r="S8" s="4">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>