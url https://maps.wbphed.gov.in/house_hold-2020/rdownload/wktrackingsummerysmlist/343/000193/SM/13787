--- v1 (2026-03-03)
+++ v2 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -249,50 +249,62 @@
     <t>2167/SWD_I</t>
   </si>
   <si>
     <t>09/12/2022</t>
   </si>
   <si>
     <t>16/02/2025</t>
   </si>
   <si>
     <t>PADMA ENGINEERING CO.</t>
   </si>
   <si>
     <t>Additional work for sinking of 02 (two) nos. Rig bored 250 mm x 150 mm dia. &amp; 300 mtr. deep Tube well to achieve 66 mtr. housing pipe by Rotary Method for SAMUKPOTA PWSS at headwork site &amp; 2nd Tube-well site of SONARPUR Block under South 24-Parganas W/S Division- I, P.H.E. Dte. [SM/13787]</t>
   </si>
   <si>
     <t>JE-3</t>
   </si>
   <si>
     <t>ORD/000768/2022-2023</t>
   </si>
   <si>
     <t>3642/SWD-I</t>
   </si>
   <si>
     <t>28/03/2023</t>
+  </si>
+  <si>
+    <t>Charges for new service connection at pump house no-II of samukhpota water supply scheme (Sonarpur Block)</t>
+  </si>
+  <si>
+    <t>BILL/02792/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-573</t>
+  </si>
+  <si>
+    <t>20/03/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -681,70 +693,70 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="16.424561" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="62.41333" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
@@ -1017,54 +1029,54 @@
         <v>42</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>43</v>
       </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="P6" s="4">
         <v>533.56</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>134.97</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>25.3</v>
       </c>
       <c r="S6" s="4">
         <v>25</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1324,87 +1336,144 @@
       </c>
       <c r="N11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="P11" s="4">
         <v>3.14</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>50</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3"/>
+      <c r="D12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H12" s="13" t="s">
         <v>79</v>
       </c>
-      <c r="B12" s="7"/>
-[...22 lines deleted...]
-      <c r="S12" s="8"/>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
+      <c r="K12" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="P12" s="4">
+        <v>8.51</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>0</v>
+      </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>737.62</v>
+      </c>
+      <c r="P13" s="8">
+        <v>134.97</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>18.3</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>