--- v2 (2026-06-15)
+++ v3 (2026-08-28)
@@ -116,183 +116,183 @@
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000338/2022-2023</t>
   </si>
   <si>
     <t>3742/SMD</t>
   </si>
   <si>
     <t>29/12/2022</t>
   </si>
   <si>
     <t>29/03/2023</t>
   </si>
   <si>
     <t>CMS ENGINEERING CONCERN</t>
   </si>
   <si>
     <t>South 24 Pgs W/S Division I</t>
   </si>
   <si>
+    <t>SINKING OF 02 (TWO) NOS. TUBE WELL (250X150)MM DIA, 300M DEEP FOR SAMUKPOTA PIPED WATER SUPPLY SCHEME AT HEADWORK SITE AND 2ND TUBE WELL SITE, BLOCK- SONARPUR, UNDER SOUTH 24 PARGANAS WATER SUPPLY DIV-I, PHE.DTE. (TSM/016319)</t>
+  </si>
+  <si>
+    <t>AE HQ-I,Assistant engineer (contractual)</t>
+  </si>
+  <si>
+    <t>JE RWS, Sonarpur Block,JE-3</t>
+  </si>
+  <si>
+    <t>ORD/000347/2022-2023</t>
+  </si>
+  <si>
+    <t>2167/SWD_I</t>
+  </si>
+  <si>
+    <t>09/12/2022</t>
+  </si>
+  <si>
+    <t>16/02/2025</t>
+  </si>
+  <si>
+    <t>PADMA ENGINEERING CO.</t>
+  </si>
+  <si>
+    <t>Construction of 250 cum. Over Head Reservoir (OHR), (20 mtr. Staging Height) including design and drawing of pile foundation and pile cap after soil investigation along with Pump House, Rising Main, Laying distribution system, Functional Household Tap Connection (FHTC) to all households for SAMUKPOTA Piped Water Supply Scheme to accommodate FHTC in Sonarpur Block under South 24- Parganas, W/S Division-I for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission. [No. of FHTC = 1764]</t>
+  </si>
+  <si>
+    <t>AE HQ-I</t>
+  </si>
+  <si>
+    <t>ORD/000026/2023-2024</t>
+  </si>
+  <si>
+    <t>109/SWD-I</t>
+  </si>
+  <si>
+    <t>11/04/2023</t>
+  </si>
+  <si>
+    <t>05/02/2024</t>
+  </si>
+  <si>
+    <t>M/S SHIBAM ENTERPRISE (EMAIL ID- CYBER.CW@GMAIL.COM)</t>
+  </si>
+  <si>
+    <t>Additional work for sinking of 02 (two) nos. Rig bored 250 mm x 150 mm dia. &amp; 300 mtr. deep Tube well to achieve 66 mtr. housing pipe by Rotary Method for SAMUKPOTA PWSS at headwork site &amp; 2nd Tube-well site of SONARPUR Block under South 24-Parganas W/S Division- I, P.H.E. Dte. [SM/13787]</t>
+  </si>
+  <si>
+    <t>JE-3</t>
+  </si>
+  <si>
+    <t>ORD/000768/2022-2023</t>
+  </si>
+  <si>
+    <t>3642/SWD-I</t>
+  </si>
+  <si>
+    <t>28/03/2023</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000030/2023-2024</t>
   </si>
   <si>
     <t>286/SWD-I</t>
   </si>
   <si>
     <t>24/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000240/2023-2024</t>
   </si>
   <si>
     <t>1006/SWD-I</t>
   </si>
   <si>
     <t>09/06/2023</t>
   </si>
   <si>
-    <t>Construction of 250 cum. Over Head Reservoir (OHR), (20 mtr. Staging Height) including design and drawing of pile foundation and pile cap after soil investigation along with Pump House, Rising Main, Laying distribution system, Functional Household Tap Connection (FHTC) to all households for SAMUKPOTA Piped Water Supply Scheme to accommodate FHTC in Sonarpur Block under South 24- Parganas, W/S Division-I for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission. [No. of FHTC = 1764]</t>
-[...17 lines deleted...]
-    <t>M/S SHIBAM ENTERPRISE (EMAIL ID- CYBER.CW@GMAIL.COM)</t>
+    <t>Construction of Boundary Wall and others allied works at 2nd Tubewell site of SAMUKPOTA Piped Water Supply Scheme to accommodate FHTC in Sonarpur Block under South 24-Parganas, W/S Division-I, PHE Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission. (SM/13787)</t>
+  </si>
+  <si>
+    <t>ORD/000747/2024-2025</t>
+  </si>
+  <si>
+    <t>4669/SWD-I</t>
+  </si>
+  <si>
+    <t>18/11/2024</t>
+  </si>
+  <si>
+    <t>02/01/2025</t>
+  </si>
+  <si>
+    <t>R.G ENTERPRISE</t>
   </si>
   <si>
     <t>Construction of Boundary Wall, Pathway, Drain, Development of Land &amp; other allied works of SAMUKPOTA Piped Water Supply Scheme to accommodate FHTC in Sonarpur Block under South 24-Parganas, W/S Division-I, PHE Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission" (SM/13787).</t>
   </si>
   <si>
     <t>ORD/000266/2024-2025</t>
   </si>
   <si>
     <t>2681/SWD-I</t>
   </si>
   <si>
     <t>07/06/2024</t>
   </si>
   <si>
     <t>22/07/2024</t>
   </si>
   <si>
     <t>M/S SHIBAM ENTERPRISE</t>
   </si>
   <si>
     <t>Payment of electricity bill for new service connection under SMD, PHE Dte.</t>
   </si>
   <si>
     <t>BILL/00162/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-50</t>
   </si>
   <si>
     <t>10/05/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
-  </si>
-[...55 lines deleted...]
-    <t>28/03/2023</t>
   </si>
   <si>
     <t>Charges for new service connection at pump house no-II of samukhpota water supply scheme (Sonarpur Block)</t>
   </si>
   <si>
     <t>BILL/02792/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-573</t>
   </si>
   <si>
     <t>20/03/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
@@ -892,532 +892,532 @@
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="P4" s="4">
-        <v>54.07</v>
+        <v>30.07</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="I5" s="13"/>
+        <v>42</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>43</v>
+      </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>38</v>
+        <v>48</v>
       </c>
       <c r="P5" s="4">
-        <v>10.87</v>
+        <v>533.56</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>134.97</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>25.3</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>50</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>45</v>
+        <v>52</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>47</v>
+        <v>40</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>48</v>
+        <v>41</v>
       </c>
       <c r="P6" s="4">
-        <v>533.56</v>
+        <v>3.14</v>
       </c>
       <c r="Q6" s="4">
-        <v>134.97</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>25.3</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>25</v>
+        <v>50</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="P7" s="4">
-        <v>47.6</v>
+        <v>54.07</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="N8" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>13.04</v>
+        <v>10.87</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="P9" s="4">
         <v>10.02</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>66</v>
-[...4 lines deleted...]
-      <c r="J10" s="13" t="s">
         <v>68</v>
       </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="P10" s="4">
-        <v>30.07</v>
+        <v>47.6</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>74</v>
       </c>
-      <c r="I11" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J11" s="13" t="s">
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
+      <c r="K11" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="K11" s="4" t="s">
+      <c r="L11" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="M11" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="M11" s="4" t="s">
+      <c r="N11" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="O11" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="N11" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>3.14</v>
+        <v>13.04</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>79</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>59</v>
+        <v>78</v>
       </c>
       <c r="P12" s="4">
         <v>8.51</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>83</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>