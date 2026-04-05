--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="101">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="106">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -312,50 +312,65 @@
     <t>4666/SWD-I</t>
   </si>
   <si>
     <t>18/11/2024</t>
   </si>
   <si>
     <t>18/12/2024</t>
   </si>
   <si>
     <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1&amp;2, of Ramchandrapur water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Sonarpur]</t>
   </si>
   <si>
     <t>ORD/000337/2022-2023</t>
   </si>
   <si>
     <t>3741/SMD</t>
   </si>
   <si>
     <t>29/12/2022</t>
   </si>
   <si>
     <t>16/03/2025</t>
   </si>
   <si>
     <t>M/S. PS &amp; ASSOCIATES</t>
+  </si>
+  <si>
+    <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no-2 of Ramchandrapur W/S Scheme under SMD, P.H.E. Dte.(Block-Sonarpur) (SM/13786)</t>
+  </si>
+  <si>
+    <t>ORD/000091/2024-2025</t>
+  </si>
+  <si>
+    <t>493/SMSD</t>
+  </si>
+  <si>
+    <t>23/04/2024</t>
+  </si>
+  <si>
+    <t>01/12/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -744,51 +759,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1633,87 +1648,148 @@
       </c>
       <c r="N15" s="4" t="s">
         <v>98</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>99</v>
       </c>
       <c r="P15" s="4">
         <v>26.01</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
-      <c r="A16" s="7" t="s">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3"/>
+      <c r="D16" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H16" s="13" t="s">
         <v>100</v>
       </c>
-      <c r="B16" s="7"/>
-[...22 lines deleted...]
-      <c r="S16" s="8"/>
+      <c r="I16" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="P16" s="4">
+        <v>0.92</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>100</v>
+      </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="7" t="s">
+        <v>105</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="14"/>
+      <c r="K17" s="8"/>
+      <c r="L17" s="8"/>
+      <c r="M17" s="8"/>
+      <c r="N17" s="8"/>
+      <c r="O17" s="8">
+        <v>699.57</v>
+      </c>
+      <c r="P17" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q17" s="8">
+        <v>0</v>
+      </c>
+      <c r="R17" s="8"/>
+      <c r="S17" s="8"/>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>