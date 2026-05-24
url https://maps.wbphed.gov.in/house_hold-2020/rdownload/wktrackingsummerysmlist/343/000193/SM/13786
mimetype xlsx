--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="106">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="110">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -327,50 +327,62 @@
     <t>3741/SMD</t>
   </si>
   <si>
     <t>29/12/2022</t>
   </si>
   <si>
     <t>16/03/2025</t>
   </si>
   <si>
     <t>M/S. PS &amp; ASSOCIATES</t>
   </si>
   <si>
     <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no-2 of Ramchandrapur W/S Scheme under SMD, P.H.E. Dte.(Block-Sonarpur) (SM/13786)</t>
   </si>
   <si>
     <t>ORD/000091/2024-2025</t>
   </si>
   <si>
     <t>493/SMSD</t>
   </si>
   <si>
     <t>23/04/2024</t>
   </si>
   <si>
     <t>01/12/2024</t>
+  </si>
+  <si>
+    <t>Supply &amp; Fixing main switch &amp; Bus bar at Pump House no-1 &amp; 2 of Ramchandrapur W/S Scheme under SMD, P.H.E. Dte.(Block-Sonarpur)(SM/13786)</t>
+  </si>
+  <si>
+    <t>ORD/000090/2024-2025</t>
+  </si>
+  <si>
+    <t>492/SMSD</t>
+  </si>
+  <si>
+    <t>04/12/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -759,51 +771,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W17"/>
+  <dimension ref="A1:W18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1036,54 +1048,54 @@
       <c r="I5" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>36</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="P5" s="4">
         <v>29.69</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>28.37</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>95.55</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1097,54 +1109,54 @@
       <c r="I6" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>40</v>
       </c>
       <c r="P6" s="4">
         <v>3.14</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>3.14</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
         <v>50</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>46</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1158,54 +1170,54 @@
       <c r="I7" s="13" t="s">
         <v>48</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>49</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P7" s="4">
         <v>0.92</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>0.89</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>97.12</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>46</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1333,54 +1345,54 @@
       <c r="I10" s="13" t="s">
         <v>65</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>66</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P10" s="4">
         <v>455.95</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>162.62</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>35.67</v>
       </c>
       <c r="S10" s="4">
         <v>33</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1634,54 +1646,54 @@
       <c r="I15" s="13" t="s">
         <v>48</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>49</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>95</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>96</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>97</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>98</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>99</v>
       </c>
       <c r="P15" s="4">
         <v>26.01</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>11.88</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>45.66</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>46</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
@@ -1709,87 +1721,148 @@
       </c>
       <c r="N16" s="4" t="s">
         <v>104</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P16" s="4">
         <v>0.92</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
-      <c r="A17" s="7" t="s">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3"/>
+      <c r="D17" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H17" s="13" t="s">
         <v>105</v>
       </c>
-      <c r="B17" s="7"/>
-[...22 lines deleted...]
-      <c r="S17" s="8"/>
+      <c r="I17" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="P17" s="4">
+        <v>0.58</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>0</v>
+      </c>
+      <c r="R17" s="4">
+        <v>0</v>
+      </c>
+      <c r="S17" s="4">
+        <v>100</v>
+      </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="7" t="s">
+        <v>109</v>
+      </c>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7"/>
+      <c r="E18" s="11"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="14"/>
+      <c r="I18" s="14"/>
+      <c r="J18" s="14"/>
+      <c r="K18" s="8"/>
+      <c r="L18" s="8"/>
+      <c r="M18" s="8"/>
+      <c r="N18" s="8"/>
+      <c r="O18" s="8">
+        <v>700.15</v>
+      </c>
+      <c r="P18" s="8">
+        <v>206.9</v>
+      </c>
+      <c r="Q18" s="8">
+        <v>29.55</v>
+      </c>
+      <c r="R18" s="8"/>
+      <c r="S18" s="8"/>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A17:N17"/>
+    <mergeCell ref="A18:N18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>