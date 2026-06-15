--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="110">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="116">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -339,50 +339,68 @@
     <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no-2 of Ramchandrapur W/S Scheme under SMD, P.H.E. Dte.(Block-Sonarpur) (SM/13786)</t>
   </si>
   <si>
     <t>ORD/000091/2024-2025</t>
   </si>
   <si>
     <t>493/SMSD</t>
   </si>
   <si>
     <t>23/04/2024</t>
   </si>
   <si>
     <t>01/12/2024</t>
   </si>
   <si>
     <t>Supply &amp; Fixing main switch &amp; Bus bar at Pump House no-1 &amp; 2 of Ramchandrapur W/S Scheme under SMD, P.H.E. Dte.(Block-Sonarpur)(SM/13786)</t>
   </si>
   <si>
     <t>ORD/000090/2024-2025</t>
   </si>
   <si>
     <t>492/SMSD</t>
   </si>
   <si>
     <t>04/12/2024</t>
+  </si>
+  <si>
+    <t>Supply, delivery stand by submersible pump for Ramchandrapur W/S Scheme under SMD PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/001595/2024-2025</t>
+  </si>
+  <si>
+    <t>293/SMSD</t>
+  </si>
+  <si>
+    <t>28/02/2025</t>
+  </si>
+  <si>
+    <t>15/03/2025</t>
+  </si>
+  <si>
+    <t>BANERJEE ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -771,51 +789,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W18"/>
+  <dimension ref="A1:W19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1782,87 +1800,148 @@
       </c>
       <c r="N17" s="4" t="s">
         <v>108</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P17" s="4">
         <v>0.58</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>100</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
-      <c r="A18" s="7" t="s">
+      <c r="A18" s="3">
+        <v>16</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="3"/>
+      <c r="D18" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H18" s="13" t="s">
         <v>109</v>
       </c>
-      <c r="B18" s="7"/>
-[...22 lines deleted...]
-      <c r="S18" s="8"/>
+      <c r="I18" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="K18" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="O18" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="P18" s="4">
+        <v>0.98</v>
+      </c>
+      <c r="Q18" s="4">
+        <v>0</v>
+      </c>
+      <c r="R18" s="4">
+        <v>0</v>
+      </c>
+      <c r="S18" s="4">
+        <v>100</v>
+      </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
+    <row r="19" spans="1:23">
+      <c r="A19" s="7" t="s">
+        <v>115</v>
+      </c>
+      <c r="B19" s="7"/>
+      <c r="C19" s="7"/>
+      <c r="D19" s="7"/>
+      <c r="E19" s="11"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="14"/>
+      <c r="I19" s="14"/>
+      <c r="J19" s="14"/>
+      <c r="K19" s="8"/>
+      <c r="L19" s="8"/>
+      <c r="M19" s="8"/>
+      <c r="N19" s="8"/>
+      <c r="O19" s="8">
+        <v>701.13</v>
+      </c>
+      <c r="P19" s="8">
+        <v>206.9</v>
+      </c>
+      <c r="Q19" s="8">
+        <v>29.51</v>
+      </c>
+      <c r="R19" s="8"/>
+      <c r="S19" s="8"/>
+      <c r="T19" s="1"/>
+      <c r="U19" s="1"/>
+      <c r="V19" s="1"/>
+      <c r="W19" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A18:N18"/>
+    <mergeCell ref="A19:N19"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>