--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -89,300 +89,300 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
     <t>South 24 Pgs W/S Division I</t>
   </si>
   <si>
     <t>RAMCHANDRAPUR piped water supply scheme to accommodate FHTC in SONARPUR block under South 24 Parganas W/S Division-I for AUGMENTATION of surface water based W/S scheme in the Arsenic Affected Areas of South 24 Parganas District Under JJM</t>
   </si>
   <si>
     <t>SM/13786</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>SINKING OF 02 (TWO) NOS. TUBE WELL (250X150)MM DIA, 300M DEEP FOR THE RAMCHANDRAPUR PIPED WATER SUPPLY SCHEME AT HEADWORK SITE AND 2ND TUBE WELL SITE, BLOCK- SONARPUR, UNDER SOUTH 24 PARGANAS WATER SUPPLY DIV-I, PHE.DTE. (TSM/016148)</t>
+  </si>
+  <si>
+    <t>AE HQ-I</t>
+  </si>
+  <si>
+    <t>JE-3</t>
+  </si>
+  <si>
+    <t>ORD/000354/2022-2023</t>
+  </si>
+  <si>
+    <t>2261/SWD_I</t>
+  </si>
+  <si>
+    <t>15/12/2022</t>
+  </si>
+  <si>
+    <t>14/01/2023</t>
+  </si>
+  <si>
+    <t>SAHI MASUM</t>
+  </si>
+  <si>
+    <t>S24 Pgns Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1&amp;2, of Ramchandrapur water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Sonarpur]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000337/2022-2023</t>
+  </si>
+  <si>
+    <t>3741/SMD</t>
+  </si>
+  <si>
+    <t>29/12/2022</t>
+  </si>
+  <si>
+    <t>16/03/2025</t>
+  </si>
+  <si>
+    <t>M/S. PS &amp; ASSOCIATES</t>
+  </si>
+  <si>
+    <t>Construction of 350 cum. Over Head Reservoir (OHR), (20 mtr. Staging Height) including design and drawing of pile foundation and pile cap after soil investigation along with Pump House, Rising Main, Laying distribution system, Functional Household Tap Connection (FHTC) to all households for RAMCHANDRAPUR Piped Water Supply Scheme to accommodate FHTC in Sonarpur Block under South 24-Partganas, W/S Division-I for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission. [No. of FHTC = 2871]</t>
+  </si>
+  <si>
+    <t>AE HQ-I,Assistant engineer (contractual)</t>
+  </si>
+  <si>
+    <t>JE RWS, Sonarpur Block</t>
+  </si>
+  <si>
+    <t>ORD/000665/2022-2023</t>
+  </si>
+  <si>
+    <t>3386/SWD-I</t>
+  </si>
+  <si>
+    <t>10/03/2023</t>
+  </si>
+  <si>
+    <t>12/12/2025</t>
+  </si>
+  <si>
+    <t>BALAJI UDYOG</t>
+  </si>
+  <si>
+    <t>Additional work for sinking of 02 (two) nos. Rig bored 250 mm x 150 mm dia. &amp; 300 mtr. deep Tube well to achieve 66 mtr. housing pipe by Rotary Method for RAMCHANDRAPUR PWSS at headwork site &amp; 2nd Tubewell site of SONARPUR Block under South 24-Parganas W/S Division- I, P.H.E. Dte. [SM/13786]</t>
+  </si>
+  <si>
+    <t>ORD/000721/2022-2023</t>
+  </si>
+  <si>
+    <t>3561/SWD-I</t>
+  </si>
+  <si>
+    <t>22/03/2023</t>
+  </si>
+  <si>
+    <t>06/04/2023</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000027/2023-2024</t>
   </si>
   <si>
     <t>286/SWD-I</t>
   </si>
   <si>
     <t>24/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000237/2023-2024</t>
   </si>
   <si>
     <t>1006/SWD-I</t>
   </si>
   <si>
     <t>09/06/2023</t>
   </si>
   <si>
-    <t>SINKING OF 02 (TWO) NOS. TUBE WELL (250X150)MM DIA, 300M DEEP FOR THE RAMCHANDRAPUR PIPED WATER SUPPLY SCHEME AT HEADWORK SITE AND 2ND TUBE WELL SITE, BLOCK- SONARPUR, UNDER SOUTH 24 PARGANAS WATER SUPPLY DIV-I, PHE.DTE. (TSM/016148)</t>
-[...38 lines deleted...]
-    <t>S24 Pgns Mechanical</t>
+    <t>Restoration of Road at Publi Garden, Nil Mrittika (NP-1-5, 73-90, 112-90, 90-105, 90-115, 115-120, 151-115, 93-151, 151-154, 122-266, 266-267, 249-266, 27-43, 19-33, 25-50 &amp; 9-18) of RAMCHANDRAPUR Piped Water Supply Scheme, Block- Sonarpur under South 24 Pgns W/S Division-I, PHE Dte. (SM/13786)</t>
+  </si>
+  <si>
+    <t>Assistant engineer (contractual)</t>
+  </si>
+  <si>
+    <t>ORD/000551/2024-2025</t>
+  </si>
+  <si>
+    <t>4224/SWD-I</t>
+  </si>
+  <si>
+    <t>30/09/2024</t>
+  </si>
+  <si>
+    <t>29/04/2025</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall, Pathway, Drain and Development of Land &amp; others allied works of ¿RAMCHANDRAPUR Piped Water Supply Scheme to accommodate FHTC in Sonarpur Block under South 24-Parganas, W/S Division-I, PHE Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission" (SM/13786).</t>
+  </si>
+  <si>
+    <t>JE RWS, Sonarpur Block,JE-3</t>
+  </si>
+  <si>
+    <t>ORD/000238/2024-2025</t>
+  </si>
+  <si>
+    <t>2658/SWD-I</t>
+  </si>
+  <si>
+    <t>07/06/2024</t>
+  </si>
+  <si>
+    <t>22/07/2024</t>
+  </si>
+  <si>
+    <t>Laying of additional pipeline at Ramchandrapur PWSS to accommodate FHTC in Sonarpur Block under south 24 Parganas W/S Division-I under JalJeevan Mission. [SM Code - SM/13786]</t>
+  </si>
+  <si>
+    <t>ORD/000855/2023-2024</t>
+  </si>
+  <si>
+    <t>1325/SWD-I</t>
+  </si>
+  <si>
+    <t>15/03/2024</t>
+  </si>
+  <si>
+    <t>26/04/2025</t>
+  </si>
+  <si>
+    <t>Restoration of PWD Road damaged due to laying of HDPE pipe line from chainage 0.280Kmp to 1.110 (L/S, R/S, C/L) Kmp of Narendrapur More N.S Road to EM Bye pass, Ramchandrapur, Dhamaitola Payra bagan, Karbala School Road under RAMCHANDRAPUR PWSS to accommodate FHTC in SONARPUR block under South 24 Parganas W/S Division-I for AUGMENTATION of surface water based W/S scheme in the Arsenic Affected Areas of South 24 Parganas District (SM/13786)</t>
+  </si>
+  <si>
+    <t>ORD/000744/2024-2025</t>
+  </si>
+  <si>
+    <t>4666/SWD-I</t>
+  </si>
+  <si>
+    <t>18/11/2024</t>
+  </si>
+  <si>
+    <t>13/12/2025</t>
   </si>
   <si>
     <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no-1 of Ramchandrapur W/S Scheme under SMD, P.H.E. Dte. (Block-Sonarpur)</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/002341/2023-2024</t>
   </si>
   <si>
     <t>262/SMSD</t>
   </si>
   <si>
     <t>23/02/2024</t>
   </si>
   <si>
     <t>09/03/2024</t>
   </si>
   <si>
     <t>PS &amp; ASSOCIATES</t>
   </si>
   <si>
+    <t>Supply &amp; Fixing main switch &amp; Bus bar at Pump House no-1 &amp; 2 of Ramchandrapur W/S Scheme under SMD, P.H.E. Dte.(Block-Sonarpur)(SM/13786)</t>
+  </si>
+  <si>
+    <t>ORD/000090/2024-2025</t>
+  </si>
+  <si>
+    <t>492/SMSD</t>
+  </si>
+  <si>
+    <t>23/04/2024</t>
+  </si>
+  <si>
+    <t>04/12/2024</t>
+  </si>
+  <si>
+    <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no-2 of Ramchandrapur W/S Scheme under SMD, P.H.E. Dte.(Block-Sonarpur) (SM/13786)</t>
+  </si>
+  <si>
+    <t>ORD/000091/2024-2025</t>
+  </si>
+  <si>
+    <t>493/SMSD</t>
+  </si>
+  <si>
+    <t>01/12/2024</t>
+  </si>
+  <si>
     <t>Payment of electricity bill for new service connection under SMD, PHE Dte.</t>
   </si>
   <si>
     <t>BILL/04655/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-490</t>
   </si>
   <si>
     <t>12/02/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Charges for New service connection at Pump house no-2 of Ramchandrapur (Sonarpur Block)</t>
   </si>
   <si>
     <t>BILL/00518/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-125</t>
   </si>
   <si>
     <t>24/06/2024</t>
-  </si>
-[...133 lines deleted...]
-    <t>04/12/2024</t>
   </si>
   <si>
     <t>Supply, delivery stand by submersible pump for Ramchandrapur W/S Scheme under SMD PHE Dte.</t>
   </si>
   <si>
     <t>ORD/001595/2024-2025</t>
   </si>
   <si>
     <t>293/SMSD</t>
   </si>
   <si>
     <t>28/02/2025</t>
   </si>
   <si>
     <t>15/03/2025</t>
   </si>
   <si>
     <t>BANERJEE ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -927,950 +927,954 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>21.88</v>
+        <v>29.69</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>28.37</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>95.55</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>34</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>29</v>
+        <v>41</v>
       </c>
       <c r="P4" s="4">
-        <v>17.69</v>
+        <v>26.01</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>11.88</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>45.66</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="K5" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="M5" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="N5" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="O5" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="P5" s="4">
+        <v>455.95</v>
+      </c>
+      <c r="Q5" s="4">
+        <v>162.62</v>
+      </c>
+      <c r="R5" s="4">
+        <v>35.67</v>
+      </c>
+      <c r="S5" s="4">
         <v>33</v>
-      </c>
-[...31 lines deleted...]
-        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>42</v>
+        <v>51</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>43</v>
+        <v>52</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>44</v>
+        <v>53</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>45</v>
+        <v>54</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>40</v>
+        <v>32</v>
       </c>
       <c r="P6" s="4">
         <v>3.14</v>
       </c>
       <c r="Q6" s="4">
         <v>3.14</v>
       </c>
       <c r="R6" s="4">
         <v>100</v>
       </c>
       <c r="S6" s="4">
         <v>50</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>46</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>47</v>
-[...6 lines deleted...]
-      </c>
+        <v>55</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>51</v>
+        <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="P7" s="4">
-        <v>0.92</v>
+        <v>21.88</v>
       </c>
       <c r="Q7" s="4">
-        <v>0.89</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>97.12</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>46</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>55</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P8" s="4">
-        <v>4.13</v>
+        <v>17.69</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>46</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>63</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>44</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>59</v>
+        <v>49</v>
       </c>
       <c r="P9" s="4">
-        <v>4.19</v>
+        <v>19.97</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="I10" s="13" t="s">
         <v>64</v>
       </c>
-      <c r="I10" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J10" s="13" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>71</v>
+        <v>49</v>
       </c>
       <c r="P10" s="4">
-        <v>455.95</v>
+        <v>67.34</v>
       </c>
       <c r="Q10" s="4">
-        <v>162.62</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>35.67</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>33</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>73</v>
+        <v>43</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>66</v>
+        <v>44</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>71</v>
+        <v>49</v>
       </c>
       <c r="P11" s="4">
-        <v>19.97</v>
+        <v>21.72</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>80</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>73</v>
+        <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>79</v>
+        <v>70</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>71</v>
+        <v>49</v>
       </c>
       <c r="P12" s="4">
-        <v>67.34</v>
+        <v>26.02</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>33</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>65</v>
+        <v>35</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>66</v>
+        <v>36</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>71</v>
+        <v>90</v>
       </c>
       <c r="P13" s="4">
-        <v>21.72</v>
+        <v>0.92</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>0.89</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>97.12</v>
       </c>
       <c r="S13" s="4">
-        <v>80</v>
+        <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-      <c r="J14" s="13"/>
+        <v>91</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="K14" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="O14" s="4" t="s">
         <v>90</v>
       </c>
-      <c r="L14" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>26.02</v>
+        <v>0.58</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>46</v>
+        <v>33</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
+        <v>96</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="M15" s="4" t="s">
         <v>94</v>
       </c>
-      <c r="I15" s="13" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="N15" s="4" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>99</v>
+        <v>90</v>
       </c>
       <c r="P15" s="4">
-        <v>26.01</v>
+        <v>0.92</v>
       </c>
       <c r="Q15" s="4">
-        <v>11.88</v>
+        <v>0</v>
       </c>
       <c r="R15" s="4">
-        <v>45.66</v>
+        <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
-        <v>46</v>
+        <v>33</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>100</v>
       </c>
-      <c r="I16" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
         <v>101</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>102</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>103</v>
       </c>
       <c r="N16" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="O16" s="4" t="s">
         <v>104</v>
       </c>
-      <c r="O16" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P16" s="4">
-        <v>0.92</v>
+        <v>4.13</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
-        <v>46</v>
+        <v>33</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
         <v>105</v>
       </c>
-      <c r="I17" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I17" s="13"/>
+      <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
         <v>106</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>107</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>103</v>
+        <v>108</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>108</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>54</v>
+        <v>104</v>
       </c>
       <c r="P17" s="4">
-        <v>0.58</v>
+        <v>4.19</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
-        <v>46</v>
+        <v>33</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
         <v>109</v>
       </c>
       <c r="I18" s="13" t="s">
-        <v>48</v>
+        <v>35</v>
       </c>
       <c r="J18" s="13" t="s">
-        <v>49</v>
+        <v>36</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>110</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>111</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>112</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>113</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>114</v>
       </c>
       <c r="P18" s="4">
         <v>0.98</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>