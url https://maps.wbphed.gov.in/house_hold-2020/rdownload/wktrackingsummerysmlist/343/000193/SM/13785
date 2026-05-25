--- v1 (2026-03-03)
+++ v2 (2026-05-25)
@@ -976,54 +976,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>30.07</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>12.02</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>39.96</v>
       </c>
       <c r="S3" s="4">
         <v>50</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1035,54 +1035,54 @@
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P4" s="4">
         <v>3.14</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>1.57</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="S4" s="4">
         <v>50</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1151,54 +1151,54 @@
         <v>38</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P6" s="4">
         <v>0.87</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>0.38</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>44.17</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1210,54 +1210,54 @@
         <v>48</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P7" s="4">
         <v>0.87</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>2.23</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>256.39</v>
       </c>
       <c r="S7" s="4">
         <v>20</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1385,54 +1385,54 @@
       <c r="I10" s="13" t="s">
         <v>64</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>65</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P10" s="4">
         <v>22.36</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>9.99</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>44.69</v>
       </c>
       <c r="S10" s="4">
         <v>35</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1446,54 +1446,54 @@
       <c r="I11" s="13" t="s">
         <v>72</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P11" s="4">
         <v>0.87</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>2.4</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>276.02</v>
       </c>
       <c r="S11" s="4">
         <v>20</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1564,54 +1564,54 @@
       <c r="I13" s="13" t="s">
         <v>84</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P13" s="4">
         <v>0.87</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>2.38</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>273.42</v>
       </c>
       <c r="S13" s="4">
         <v>18</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>62</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1779,52 +1779,56 @@
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
         <v>106</v>
       </c>
-      <c r="I17" s="13"/>
-      <c r="J17" s="13"/>
+      <c r="I17" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K17" s="4" t="s">
         <v>107</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>108</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>109</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>110</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>111</v>
       </c>
       <c r="P17" s="4">
         <v>20.87</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
@@ -1861,54 +1865,54 @@
       <c r="I18" s="13" t="s">
         <v>113</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>114</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>115</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>116</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>117</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P18" s="4">
         <v>0.86</v>
       </c>
       <c r="Q18" s="4">
-        <v>0</v>
+        <v>2.39</v>
       </c>
       <c r="R18" s="4">
-        <v>0</v>
+        <v>276.9</v>
       </c>
       <c r="S18" s="4">
         <v>15</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
@@ -1956,54 +1960,54 @@
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="7" t="s">
         <v>123</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="11"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="14"/>
       <c r="I20" s="14"/>
       <c r="J20" s="14"/>
       <c r="K20" s="8"/>
       <c r="L20" s="8"/>
       <c r="M20" s="8"/>
       <c r="N20" s="8"/>
       <c r="O20" s="8">
         <v>640.35</v>
       </c>
       <c r="P20" s="8">
-        <v>0</v>
+        <v>33.36</v>
       </c>
       <c r="Q20" s="8">
-        <v>0</v>
+        <v>5.21</v>
       </c>
       <c r="R20" s="8"/>
       <c r="S20" s="8"/>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A20:N20"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>