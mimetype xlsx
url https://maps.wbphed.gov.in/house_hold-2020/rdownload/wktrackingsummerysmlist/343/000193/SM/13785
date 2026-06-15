--- v2 (2026-05-25)
+++ v3 (2026-06-15)
@@ -332,99 +332,99 @@
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Construction of 250 cum. Over Head Reservoir (OHR), (20 mtr. Staging Height) including design and drawing of pile foundation and pile cap after soil investigation along with Pump House, Rising Main, Laying distribution system, Functional Household Tap Connection (FHTC) to all households for RAGHUNATHPUR Piped Water Supply Scheme to accommodate FHTC in Sonarpur Block under South 24-Partganas, W/S Division-I for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission. [No. of FHTC = 2039]</t>
   </si>
   <si>
     <t>AE HQ-I,Assistant engineer (contractual)</t>
   </si>
   <si>
     <t>JE RWS, Sonarpur Block</t>
   </si>
   <si>
     <t>ORD/000437/2023-2024</t>
   </si>
   <si>
     <t>2012/SWD-I</t>
   </si>
   <si>
     <t>28/08/2023</t>
   </si>
   <si>
     <t>31/07/2025</t>
   </si>
   <si>
+    <t>Continuation Order for the work of Hiring of additional 01 (one) no. diesel driven Non-Air conditioned Motor Cab having BS-III &amp; above category (Luxury Ambassador / Indica / Swift Dezire Car) with driver for monitoring different JJM activities of Sonarpur/ Bhangore-I/ Mandirbazar/ Kulpi Block under the Assistant Engineer, (HQ-I), South 24-Pgns. W/S Division-I, PHE Dte. (w.e.f. 01.12.2024 to 31.05.2025) [SM/13785] [Vehicle No- WB-19G-6957]</t>
+  </si>
+  <si>
+    <t>Assistant engineer (contractual)</t>
+  </si>
+  <si>
+    <t>ORD/001068/2024-2025</t>
+  </si>
+  <si>
+    <t>4888/SWD-I</t>
+  </si>
+  <si>
+    <t>29/11/2024</t>
+  </si>
+  <si>
+    <t>30/05/2025</t>
+  </si>
+  <si>
+    <t>Continuation Order for the work of Hiring of additional 01 (one) no. diesel driven Non-Air conditioned Motor Cab having BS-III &amp; above category (Luxury Ambassador / Indica / Swift Dezire Car) with driver for monitoring different JJM activities of Sonarpur/ Bhangore-I/ Mandirbazar/ Kulpi Block under the Assistant Engineer, (HQ-I), South 24-Pgns. W/S Division-I, PHE Dte. (w.e.f. 01.06.2025 to 30.11.2025) [SM/13785] [Vehicle No- WB-19G-6957]</t>
+  </si>
+  <si>
+    <t>ORD/000063/2025-2026</t>
+  </si>
+  <si>
+    <t>1372/SWD-I</t>
+  </si>
+  <si>
+    <t>22/05/2025</t>
+  </si>
+  <si>
+    <t>21/11/2025</t>
+  </si>
+  <si>
     <t>Renovation of Pumphouse, Cholorine room, Office Room, Construction of Pathway at OHR Site of "RAGHUNATHPUR Piped Water Supply Scheme to accommodate FHTC in Sonarpur Block under South 24-Parganas, W/S Division-I, PHE Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission". (SM/13785)</t>
   </si>
   <si>
     <t>ORD/000703/2024-2025</t>
   </si>
   <si>
     <t>4505/SWD-I</t>
   </si>
   <si>
     <t>30/10/2024</t>
   </si>
   <si>
-    <t>29/12/2024</t>
+    <t>22/06/2026</t>
   </si>
   <si>
     <t>M/S UNIQUE ENTERPRISE</t>
-  </si>
-[...31 lines deleted...]
-    <t>21/11/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1780,203 +1780,203 @@
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
         <v>106</v>
       </c>
       <c r="I17" s="13" t="s">
-        <v>26</v>
+        <v>107</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K17" s="4" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>111</v>
+        <v>53</v>
       </c>
       <c r="P17" s="4">
-        <v>20.87</v>
+        <v>0.86</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>2.39</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>276.9</v>
       </c>
       <c r="S17" s="4">
-        <v>0</v>
+        <v>15</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
         <v>112</v>
       </c>
       <c r="I18" s="13" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K18" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="L18" s="4" t="s">
         <v>114</v>
       </c>
-      <c r="L18" s="4" t="s">
+      <c r="M18" s="4" t="s">
         <v>115</v>
       </c>
-      <c r="M18" s="4" t="s">
+      <c r="N18" s="4" t="s">
         <v>116</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P18" s="4">
-        <v>0.86</v>
+        <v>0.87</v>
       </c>
       <c r="Q18" s="4">
-        <v>2.39</v>
+        <v>0</v>
       </c>
       <c r="R18" s="4">
-        <v>276.9</v>
+        <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>15</v>
+        <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="I19" s="13" t="s">
-        <v>113</v>
+        <v>26</v>
       </c>
       <c r="J19" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K19" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="L19" s="4" t="s">
         <v>119</v>
       </c>
-      <c r="L19" s="4" t="s">
+      <c r="M19" s="4" t="s">
         <v>120</v>
       </c>
-      <c r="M19" s="4" t="s">
+      <c r="N19" s="4" t="s">
         <v>121</v>
       </c>
-      <c r="N19" s="4" t="s">
+      <c r="O19" s="4" t="s">
         <v>122</v>
       </c>
-      <c r="O19" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P19" s="4">
-        <v>0.87</v>
+        <v>20.87</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
-        <v>100</v>
+        <v>60</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="7" t="s">
         <v>123</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="11"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="14"/>
       <c r="I20" s="14"/>
       <c r="J20" s="14"/>
       <c r="K20" s="8"/>
       <c r="L20" s="8"/>
       <c r="M20" s="8"/>
       <c r="N20" s="8"/>
       <c r="O20" s="8">
         <v>640.35</v>