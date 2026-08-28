--- v3 (2026-06-15)
+++ v4 (2026-08-28)
@@ -113,50 +113,77 @@
   <si>
     <t>SINKING OF 02 (TWO) NOS. TUBE WELL (250X150)MM DIA, 300M DEEP FOR RAGHUNATHPUR PIPED WATER SUPPLY SCHEME AT HEADWORK SITE AND 2ND TUBE WELL SITE, BLOCK- SONARPUR, UNDER SOUTH 24 PARGANAS WATER SUPPLY DIV-I, PHE.DTE. (TSM/016318)</t>
   </si>
   <si>
     <t>AE HQ-I</t>
   </si>
   <si>
     <t>JE-3</t>
   </si>
   <si>
     <t>ORD/000348/2022-2023</t>
   </si>
   <si>
     <t>2168/SWD_I</t>
   </si>
   <si>
     <t>09/12/2022</t>
   </si>
   <si>
     <t>08/01/2023</t>
   </si>
   <si>
     <t>PADMA ENGINEERING CO.</t>
   </si>
   <si>
+    <t>S24 Pgns Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1&amp;2, of Raghunathpur water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Sonarpur]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000336/2022-2023</t>
+  </si>
+  <si>
+    <t>3740/SMD</t>
+  </si>
+  <si>
+    <t>29/12/2022</t>
+  </si>
+  <si>
+    <t>29/03/2023</t>
+  </si>
+  <si>
+    <t>T.S. CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Additional work for sinking of 02 (two) nos. Rig bored 250 mm x 150 mm dia. &amp; 300 mtr. deep Tube well to achieve 66 mtr. housing pipe by Rotary Method for RAGHUNATHPUR PWSS at headwork site &amp; 2nd Tube-well site of SONARPUR Block under South 24-Parganas W/S Division- I, P.H.E. Dte. [SM/13785]</t>
   </si>
   <si>
     <t>ORD/000769/2022-2023</t>
   </si>
   <si>
     <t>3643/SWD-I</t>
   </si>
   <si>
     <t>28/03/2023</t>
   </si>
   <si>
     <t>12/04/2023</t>
   </si>
   <si>
     <t>Hiring of additional 01 (one) no. diesel driven Non-Air conditioner Motor Cab having BS-III &amp; above category (Luxury Ambassador / Indica / Swift Dezire Car) with driver for monitoring different JJM activities under the Assistant Engineers (HQ-I), South 24-Pgns. W/S Division-I, PHE Dte. [w.e.f. 01/04/2023 to 30/09/2023]</t>
   </si>
   <si>
     <t>ORD/000096/2023-2024</t>
   </si>
   <si>
     <t>787/SWD-I</t>
   </si>
   <si>
     <t>04/05/2023</t>
@@ -176,255 +203,228 @@
   <si>
     <t>31/03/2023</t>
   </si>
   <si>
     <t>30/09/2023</t>
   </si>
   <si>
     <t>Hiring of additional 01 (one) no. diesel driven Non-Air conditioned Motor Cab having BS-III &amp; above category (Luxury Ambassador / Indica / Swift Dezire Car) with driver for monitoring different JJM activities of Sonarpur/ Bhangore-I/ Mandirbazar/ Kulpi Block under the Assistant Engineer, (HQ-I), South 24-Pgns. W/S Division-I, PHE Dte. (w.e.f. 01.06.2023 to 30.11.2023) [SM/13785]</t>
   </si>
   <si>
     <t>ORD/000178/2023-2024</t>
   </si>
   <si>
     <t>779/SWD-I</t>
   </si>
   <si>
     <t>31/05/2023</t>
   </si>
   <si>
     <t>30/11/2023</t>
   </si>
   <si>
     <t>MINTU SOMADDAR</t>
   </si>
   <si>
+    <t>Construction of 250 cum. Over Head Reservoir (OHR), (20 mtr. Staging Height) including design and drawing of pile foundation and pile cap after soil investigation along with Pump House, Rising Main, Laying distribution system, Functional Household Tap Connection (FHTC) to all households for RAGHUNATHPUR Piped Water Supply Scheme to accommodate FHTC in Sonarpur Block under South 24-Partganas, W/S Division-I for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission. [No. of FHTC = 2039]</t>
+  </si>
+  <si>
+    <t>AE HQ-I,Assistant engineer (contractual)</t>
+  </si>
+  <si>
+    <t>JE RWS, Sonarpur Block</t>
+  </si>
+  <si>
+    <t>ORD/000437/2023-2024</t>
+  </si>
+  <si>
+    <t>2012/SWD-I</t>
+  </si>
+  <si>
+    <t>28/08/2023</t>
+  </si>
+  <si>
+    <t>31/07/2025</t>
+  </si>
+  <si>
+    <t>MILAN GHOSH</t>
+  </si>
+  <si>
+    <t>Continuation Order for the work of Hiring of additional 01 (one) no. diesel driven Non-Air conditioned Motor Cab having BS-III &amp; above category (Luxury Ambassador / Indica / Swift Dezire Car) with driver for monitoring different JJM activities of Sonarpur/ Bhangore-I/ Mandirbazar/ Kulpi Block under the Assistant Engineer, (HQ-I), South 24-Pgns. W/S Division-I, PHE Dte. (w.e.f. 01.12.2023 to 31.05.2024) [SM/13785] [Vehicle No- WB-19G-6957]</t>
+  </si>
+  <si>
+    <t>AE HQ-II</t>
+  </si>
+  <si>
+    <t>ORD/000702/2023-2024</t>
+  </si>
+  <si>
+    <t>3000/SWD-I</t>
+  </si>
+  <si>
+    <t>29/11/2023</t>
+  </si>
+  <si>
+    <t>30/05/2024</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000026/2023-2024</t>
   </si>
   <si>
     <t>286/SWD-I</t>
   </si>
   <si>
     <t>24/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000254/2023-2024</t>
   </si>
   <si>
     <t>1006/SWD-1</t>
   </si>
   <si>
     <t>09/06/2023</t>
   </si>
   <si>
-    <t>S24 Pgns Mechanical</t>
-[...43 lines deleted...]
-  <si>
     <t>Construction of Boundary Wall and others allied works at 2nd Tubewell site of RAGHUNATHPUR Piped Water Supply Scheme to accommodate FHTC in Sonarpur Block under South 24-Parganas, W/S Division-I, PHE Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission. (SM/13785)</t>
   </si>
   <si>
     <t>ORD/000753/2024-2025</t>
   </si>
   <si>
     <t>4675/SWD-I</t>
   </si>
   <si>
     <t>18/11/2024</t>
   </si>
   <si>
     <t>02/01/2025</t>
   </si>
   <si>
-    <t>MILAN GHOSH</t>
-[...1 lines deleted...]
-  <si>
     <t>Continuation Order for the work of Hiring of additional 01 (one) no. diesel driven Non-Air conditioned Motor Cab having BS-III &amp; above category (Luxury Ambassador / Indica / Swift Dezire Car) with driver for monitoring different JJM activities of Sonarpur/ Bhangore-I/ Mandirbazar/ Kulpi Block under the Assistant Engineer, (HQ-I), South 24-Pgns. W/S Division-I, PHE Dte. (w.e.f. 01.06.2024 to 30.11.2024) [SM/13785] [Vehicle No- WB-19G-6957]</t>
   </si>
   <si>
     <t>AE HQ-II,Assistant engineer (contractual)</t>
   </si>
   <si>
     <t>ORD/000218/2024-2025</t>
   </si>
   <si>
     <t>2482/SWD-I</t>
   </si>
   <si>
     <t>28/05/2024</t>
   </si>
   <si>
     <t>27/11/2024</t>
   </si>
   <si>
+    <t>Renovation of Pumphouse, Cholorine room, Office Room, Construction of Pathway at OHR Site of "RAGHUNATHPUR Piped Water Supply Scheme to accommodate FHTC in Sonarpur Block under South 24-Parganas, W/S Division-I, PHE Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission". (SM/13785)</t>
+  </si>
+  <si>
+    <t>ORD/000703/2024-2025</t>
+  </si>
+  <si>
+    <t>4505/SWD-I</t>
+  </si>
+  <si>
+    <t>30/10/2024</t>
+  </si>
+  <si>
+    <t>21/08/2026</t>
+  </si>
+  <si>
+    <t>M/S UNIQUE ENTERPRISE</t>
+  </si>
+  <si>
     <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no-1 of Raghunathpur W/S Scheme under SMD, P.H.E. Dte. (Block-Sonarpur)</t>
   </si>
   <si>
     <t>ORD/002407/2023-2024</t>
   </si>
   <si>
     <t>278/SMSD</t>
   </si>
   <si>
     <t>29/02/2024</t>
   </si>
   <si>
     <t>15/03/2024</t>
   </si>
   <si>
+    <t>Continuation Order for the work of Hiring of additional 01 (one) no. diesel driven Non-Air conditioned Motor Cab having BS-III &amp; above category (Luxury Ambassador / Indica / Swift Dezire Car) with driver for monitoring different JJM activities of Sonarpur/ Bhangore-I/ Mandirbazar/ Kulpi Block under the Assistant Engineer, (HQ-I), South 24-Pgns. W/S Division-I, PHE Dte. (w.e.f. 01.12.2024 to 31.05.2025) [SM/13785] [Vehicle No- WB-19G-6957]</t>
+  </si>
+  <si>
+    <t>Assistant engineer (contractual)</t>
+  </si>
+  <si>
+    <t>ORD/001068/2024-2025</t>
+  </si>
+  <si>
+    <t>4888/SWD-I</t>
+  </si>
+  <si>
+    <t>29/11/2024</t>
+  </si>
+  <si>
+    <t>30/05/2025</t>
+  </si>
+  <si>
     <t>Payment of electricity bill for new service connection under SMD, PHE Dte.</t>
   </si>
   <si>
     <t>BILL/04656/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-491</t>
   </si>
   <si>
     <t>12/02/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
-    <t>Construction of 250 cum. Over Head Reservoir (OHR), (20 mtr. Staging Height) including design and drawing of pile foundation and pile cap after soil investigation along with Pump House, Rising Main, Laying distribution system, Functional Household Tap Connection (FHTC) to all households for RAGHUNATHPUR Piped Water Supply Scheme to accommodate FHTC in Sonarpur Block under South 24-Partganas, W/S Division-I for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission. [No. of FHTC = 2039]</t>
-[...37 lines deleted...]
-  <si>
     <t>Continuation Order for the work of Hiring of additional 01 (one) no. diesel driven Non-Air conditioned Motor Cab having BS-III &amp; above category (Luxury Ambassador / Indica / Swift Dezire Car) with driver for monitoring different JJM activities of Sonarpur/ Bhangore-I/ Mandirbazar/ Kulpi Block under the Assistant Engineer, (HQ-I), South 24-Pgns. W/S Division-I, PHE Dte. (w.e.f. 01.06.2025 to 30.11.2025) [SM/13785] [Vehicle No- WB-19G-6957]</t>
   </si>
   <si>
     <t>ORD/000063/2025-2026</t>
   </si>
   <si>
     <t>1372/SWD-I</t>
   </si>
   <si>
     <t>22/05/2025</t>
   </si>
   <si>
     <t>21/11/2025</t>
-  </si>
-[...16 lines deleted...]
-    <t>M/S UNIQUE ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -998,985 +998,985 @@
         <v>30.07</v>
       </c>
       <c r="Q3" s="4">
         <v>12.02</v>
       </c>
       <c r="R3" s="4">
         <v>39.96</v>
       </c>
       <c r="S3" s="4">
         <v>50</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="M4" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="N4" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="O4" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="P4" s="4">
+        <v>22.36</v>
+      </c>
+      <c r="Q4" s="4">
+        <v>9.99</v>
+      </c>
+      <c r="R4" s="4">
+        <v>44.69</v>
+      </c>
+      <c r="S4" s="4">
         <v>35</v>
-      </c>
-[...19 lines deleted...]
-        <v>50</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
-[...1 lines deleted...]
-      <c r="I5" s="13"/>
+        <v>42</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>32</v>
       </c>
       <c r="P5" s="4">
-        <v>0.87</v>
+        <v>3.14</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>1.57</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>38</v>
-[...3 lines deleted...]
-      </c>
+        <v>47</v>
+      </c>
+      <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>43</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
         <v>0.87</v>
       </c>
       <c r="Q6" s="4">
-        <v>0.38</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>44.17</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>52</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
       <c r="P7" s="4">
         <v>0.87</v>
       </c>
       <c r="Q7" s="4">
-        <v>2.23</v>
+        <v>0.38</v>
       </c>
       <c r="R7" s="4">
-        <v>256.39</v>
+        <v>44.17</v>
       </c>
       <c r="S7" s="4">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>54</v>
-[...1 lines deleted...]
-      <c r="I8" s="13"/>
+        <v>57</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="P8" s="4">
-        <v>57.09</v>
+        <v>0.87</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>2.23</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>256.39</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>63</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>65</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>59</v>
+        <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>60</v>
+        <v>67</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>61</v>
+        <v>69</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>58</v>
+        <v>70</v>
       </c>
       <c r="P9" s="4">
-        <v>12.56</v>
+        <v>472.62</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>62</v>
+        <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>63</v>
+        <v>71</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>64</v>
+        <v>72</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>65</v>
+        <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>66</v>
+        <v>73</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>67</v>
+        <v>74</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>68</v>
+        <v>75</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>69</v>
+        <v>76</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>70</v>
+        <v>62</v>
       </c>
       <c r="P10" s="4">
-        <v>22.36</v>
+        <v>0.87</v>
       </c>
       <c r="Q10" s="4">
-        <v>9.99</v>
+        <v>2.4</v>
       </c>
       <c r="R10" s="4">
-        <v>44.69</v>
+        <v>276.02</v>
       </c>
       <c r="S10" s="4">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>71</v>
-[...6 lines deleted...]
-      </c>
+        <v>77</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>53</v>
+        <v>81</v>
       </c>
       <c r="P11" s="4">
-        <v>0.87</v>
+        <v>57.09</v>
       </c>
       <c r="Q11" s="4">
-        <v>2.4</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>276.02</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>77</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="N12" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="O12" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="O12" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>10.04</v>
+        <v>12.56</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>83</v>
-[...6 lines deleted...]
-      </c>
+        <v>85</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>53</v>
+        <v>70</v>
       </c>
       <c r="P13" s="4">
-        <v>0.87</v>
+        <v>10.04</v>
       </c>
       <c r="Q13" s="4">
-        <v>2.38</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>273.42</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>18</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>62</v>
+        <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>64</v>
+        <v>91</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>65</v>
+        <v>27</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>70</v>
+        <v>62</v>
       </c>
       <c r="P14" s="4">
-        <v>0.9</v>
+        <v>0.87</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>2.38</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>273.42</v>
       </c>
       <c r="S14" s="4">
-        <v>0</v>
+        <v>18</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>62</v>
+        <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>94</v>
-[...2 lines deleted...]
-      <c r="J15" s="13"/>
+        <v>96</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K15" s="4" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="P15" s="4">
-        <v>4.62</v>
+        <v>20.87</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="I16" s="13" t="s">
-        <v>100</v>
+        <v>35</v>
       </c>
       <c r="J16" s="13" t="s">
-        <v>101</v>
+        <v>36</v>
       </c>
       <c r="K16" s="4" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>82</v>
+        <v>41</v>
       </c>
       <c r="P16" s="4">
-        <v>472.62</v>
+        <v>0.9</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="I17" s="13" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K17" s="4" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>53</v>
+        <v>62</v>
       </c>
       <c r="P17" s="4">
         <v>0.86</v>
       </c>
       <c r="Q17" s="4">
         <v>2.39</v>
       </c>
       <c r="R17" s="4">
         <v>276.9</v>
       </c>
       <c r="S17" s="4">
         <v>15</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>112</v>
-[...6 lines deleted...]
-      </c>
+        <v>113</v>
+      </c>
+      <c r="I18" s="13"/>
+      <c r="J18" s="13"/>
       <c r="K18" s="4" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>116</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>53</v>
+        <v>117</v>
       </c>
       <c r="P18" s="4">
-        <v>0.87</v>
+        <v>4.62</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="13" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="I19" s="13" t="s">
-        <v>26</v>
+        <v>108</v>
       </c>
       <c r="J19" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K19" s="4" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>122</v>
+        <v>62</v>
       </c>
       <c r="P19" s="4">
-        <v>20.87</v>
+        <v>0.87</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="7" t="s">
         <v>123</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="11"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="14"/>
       <c r="I20" s="14"/>
       <c r="J20" s="14"/>
       <c r="K20" s="8"/>
       <c r="L20" s="8"/>
       <c r="M20" s="8"/>
       <c r="N20" s="8"/>
       <c r="O20" s="8">
         <v>640.35</v>