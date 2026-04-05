--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -290,51 +290,51 @@
   <si>
     <t>28/04/2023</t>
   </si>
   <si>
     <t>01/05/2025</t>
   </si>
   <si>
     <t>MALAY KANTI DEY</t>
   </si>
   <si>
     <t>Construction of Boundary Wall &amp; other allied works at 12 (twelve) nos. Head Work Sites of different PWSS within Bishnupur-I Block, Dist.-South 24-Parganas for Augmentation of Surface Water based Water Supply Scheme in the Arsenic Affected areas of South 24-Parganas District.</t>
   </si>
   <si>
     <t>JE1,JE2,JE4</t>
   </si>
   <si>
     <t>ORD/000209/2023-2024</t>
   </si>
   <si>
     <t>1377/SWD-I</t>
   </si>
   <si>
     <t>12/07/2023</t>
   </si>
   <si>
-    <t>01/12/2025</t>
+    <t>19/03/2026</t>
   </si>
   <si>
     <t>CONCORD PROJECTS PVT. LTD.</t>
   </si>
   <si>
     <t>Laying rising main and additional distribution pipeline, Construction of approach road, protection of pipeline and other allied works for Rammakhaler Chak PWSS of Bishnupur-I Block under South 24-Pgns W/S Divn-I, PHE Dte. Dist. South 24 Parganas. (SM/13784)</t>
   </si>
   <si>
     <t>ORD/000414/2024-2025</t>
   </si>
   <si>
     <t>3730/SWD-I</t>
   </si>
   <si>
     <t>27/08/2024</t>
   </si>
   <si>
     <t>11/10/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 