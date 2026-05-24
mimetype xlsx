--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -1024,54 +1024,54 @@
         <v>42</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P5" s="4">
         <v>2.83</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>2.75</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>97.38</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1260,54 +1260,54 @@
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P9" s="4">
         <v>15.88</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>14.37</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>90.47</v>
       </c>
       <c r="S9" s="4">
         <v>98</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1435,54 +1435,54 @@
       <c r="I12" s="13" t="s">
         <v>81</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>85</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>86</v>
       </c>
       <c r="P12" s="4">
         <v>261.78</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>54.72</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>20.9</v>
       </c>
       <c r="S12" s="4">
         <v>61</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1591,54 +1591,54 @@
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
         <v>99</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="11"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8">
         <v>674.94</v>
       </c>
       <c r="P15" s="8">
-        <v>0</v>
+        <v>71.85</v>
       </c>
       <c r="Q15" s="8">
-        <v>0</v>
+        <v>10.64</v>
       </c>
       <c r="R15" s="8"/>
       <c r="S15" s="8"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>