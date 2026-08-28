--- v3 (2026-05-24)
+++ v4 (2026-08-28)
@@ -89,117 +89,177 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
     <t>South 24 Pgs W/S Division I</t>
   </si>
   <si>
     <t>Proposed ground water based Rammakhaler chak piped water supply scheme to accommodate FHTC in Bishnupur - I Block under south 24-Pgns W/S division - I, South 24-Pgns district.</t>
   </si>
   <si>
     <t>SM/13784</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Preparation and submission of Detailed Project Report of RAMMAKHALER CHAK AND ADJOINING AREAS Ground Water Based Piped Water Supply Scheme in BISHNUPUR-I (ZONE-XVIII) Block under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns. district.</t>
+  </si>
+  <si>
+    <t>AE SWSD-II</t>
+  </si>
+  <si>
+    <t>ORD/000421/2021-2022</t>
+  </si>
+  <si>
+    <t>1973/SWD-I</t>
+  </si>
+  <si>
+    <t>27/01/2022</t>
+  </si>
+  <si>
+    <t>26/02/2022</t>
+  </si>
+  <si>
+    <t>GEO SOLUTION</t>
+  </si>
+  <si>
     <t>Sinking of Rig bored 250mm x 150mm dia. &amp; 300 mtr. deepTubewell having 66 mtr. housing pipe by Rotary method at Second Tubewell site for RAMMAKHALER CHAK PWSS of BISHNUPUR-I block for Augmentaion of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs district under South 24-Parganas W/S Division-I, P.H.E. Dte. [TSM/016316]</t>
   </si>
   <si>
-    <t>AE SWSD-II</t>
-[...1 lines deleted...]
-  <si>
     <t>JE1</t>
   </si>
   <si>
     <t>ORD/000552/2022-2023</t>
   </si>
   <si>
     <t>3041/SWD-I</t>
   </si>
   <si>
     <t>20/02/2023</t>
   </si>
   <si>
     <t>22/03/2023</t>
   </si>
   <si>
     <t>PADMA ENGINEERING CO.</t>
   </si>
   <si>
     <t>S24 Pgns Mechanical</t>
   </si>
   <si>
     <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1&amp;2, of Rammakhaler Chak water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Bishnupur-I]</t>
   </si>
   <si>
     <t>Assistant Engineer -II</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000513/2022-2023</t>
   </si>
   <si>
     <t>352/SMD</t>
   </si>
   <si>
     <t>09/02/2023</t>
   </si>
   <si>
     <t>10/05/2023</t>
   </si>
   <si>
     <t>S.P. CONSTRUCTION</t>
   </si>
   <si>
-    <t>Preparation and submission of Detailed Project Report of RAMMAKHALER CHAK AND ADJOINING AREAS Ground Water Based Piped Water Supply Scheme in BISHNUPUR-I (ZONE-XVIII) Block under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns. district.</t>
-[...14 lines deleted...]
-    <t>GEO SOLUTION</t>
+    <t>Laying Distribution System with providing Functional Household Tap Connection (FHTC) and Construction of Pump House with water supply and sanitary arrangement (as per deptt. drawing) of RAMMAKHALER CHAK PIPE WATER SUPPLY SCHEME in BISHNUPUR-I Block for Augmentation of surface water based water supply scheme in the arsenic affected areas of South 24 Parganas District. (No of FHTC = 1749) [TSM/016316].</t>
+  </si>
+  <si>
+    <t>AE S24D1,AE SWSD-II</t>
+  </si>
+  <si>
+    <t>ORD/000076/2023-2024</t>
+  </si>
+  <si>
+    <t>390/SWD-I</t>
+  </si>
+  <si>
+    <t>28/04/2023</t>
+  </si>
+  <si>
+    <t>01/05/2025</t>
+  </si>
+  <si>
+    <t>MALAY KANTI DEY</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall &amp; other allied works at 12 (twelve) nos. Head Work Sites of different PWSS within Bishnupur-I Block, Dist.-South 24-Parganas for Augmentation of Surface Water based Water Supply Scheme in the Arsenic Affected areas of South 24-Parganas District.</t>
+  </si>
+  <si>
+    <t>JE1,JE2,JE4</t>
+  </si>
+  <si>
+    <t>ORD/000209/2023-2024</t>
+  </si>
+  <si>
+    <t>1377/SWD-I</t>
+  </si>
+  <si>
+    <t>12/07/2023</t>
+  </si>
+  <si>
+    <t>15/08/2026</t>
+  </si>
+  <si>
+    <t>CONCORD PROJECTS PVT. LTD.</t>
+  </si>
+  <si>
+    <t>Sinking of Rig bored 250mm x 150mm dia. &amp; 300 mtr. deep Tubewell having 66 mtr. housing pipe by Rotary method for RAMMAKHALER CHAK PWSS of BISHNUPUR-I block for Augmentaion of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs district under South 24-Parganas W/S Division-I, P.H.E. Dte. [TSM/016316]</t>
+  </si>
+  <si>
+    <t>ORD/000601/2022-2023</t>
+  </si>
+  <si>
+    <t>3129/SWD-I</t>
+  </si>
+  <si>
+    <t>24/02/2023</t>
+  </si>
+  <si>
+    <t>26/03/2023</t>
+  </si>
+  <si>
+    <t>ASHIANA INFRASTRUCTURE CONSULTANTS PVT LTD.</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000119/2022-2023</t>
   </si>
   <si>
     <t>3249/SWD-I</t>
   </si>
   <si>
     <t>01/03/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Land Development at 2nd Tubewell site of Rammakhaler Chak Piped Water Supply Scheme under proposed ground water based Rammakhaler Chak PWSS to accommodate FHTC in Bishnupur-I Block, District-South 24-Pgns. under South 24-Pgns. Water Supply Division-I, PHE Dte. (SM/13784)</t>
   </si>
   <si>
     <t>ORD/000756/2023-2024</t>
   </si>
   <si>
     <t>656/SWD-I</t>
   </si>
@@ -209,150 +269,90 @@
   <si>
     <t>21/02/2024</t>
   </si>
   <si>
     <t>N ENTERPRISE</t>
   </si>
   <si>
     <t>Construction of 250 m3 capacity 20 M. staging height R.C.C. Over Head Reservoir as per departmental design, drawing &amp; specification with R.C.C. Bored Pile &amp; Pile Cap including Soil investigation and foundation design, construction of Boundary wall, Pump House for RAMMAKHALER CHAK PWSS of Bishnupur-I Block under South 24 Parganas W/S Division-I, PHE Dte., Dist.-South 24 Parganas.</t>
   </si>
   <si>
     <t>ORD/000275/2024-2025</t>
   </si>
   <si>
     <t>2925/SWD-I</t>
   </si>
   <si>
     <t>25/06/2024</t>
   </si>
   <si>
     <t>21/04/2025</t>
   </si>
   <si>
     <t>M/S SUBHODEEP ENTERPRISE</t>
   </si>
   <si>
-    <t>Sinking of Rig bored 250mm x 150mm dia. &amp; 300 mtr. deep Tubewell having 66 mtr. housing pipe by Rotary method for RAMMAKHALER CHAK PWSS of BISHNUPUR-I block for Augmentaion of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs district under South 24-Parganas W/S Division-I, P.H.E. Dte. [TSM/016316]</t>
-[...14 lines deleted...]
-    <t>ASHIANA INFRASTRUCTURE CONSULTANTS PVT LTD.</t>
+    <t>Laying rising main and additional distribution pipeline, Construction of approach road, protection of pipeline and other allied works for Rammakhaler Chak PWSS of Bishnupur-I Block under South 24-Pgns W/S Divn-I, PHE Dte. Dist. South 24 Parganas. (SM/13784)</t>
+  </si>
+  <si>
+    <t>ORD/000414/2024-2025</t>
+  </si>
+  <si>
+    <t>3730/SWD-I</t>
+  </si>
+  <si>
+    <t>27/08/2024</t>
+  </si>
+  <si>
+    <t>11/10/2024</t>
   </si>
   <si>
     <t>Additional quotation for new service connection at Rammakhalerchak PWSS P.H. No. I under Bishnupur- I Block. Ref. ID- 860294797, Application ID- 100000102977 Application date- 18/03/2024</t>
   </si>
   <si>
     <t>BILL/00393/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-102</t>
   </si>
   <si>
     <t>10/06/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Payment of electricity bill for new service connection under SMD, PHE Dte.</t>
   </si>
   <si>
     <t>BILL/04615/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-476</t>
   </si>
   <si>
     <t>02/02/2024</t>
-  </si>
-[...55 lines deleted...]
-    <t>11/10/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -882,732 +882,732 @@
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13" t="s">
+      <c r="J3" s="13"/>
+      <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="K3" s="4" t="s">
+      <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="L3" s="4" t="s">
+      <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="M3" s="4" t="s">
+      <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="N3" s="4" t="s">
+      <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
-      <c r="O3" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P3" s="4">
-        <v>15.9</v>
+        <v>2.83</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.75</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>97.38</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="I4" s="13" t="s">
+      <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="J4" s="13" t="s">
+      <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="K4" s="4" t="s">
+      <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="M4" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>23.29</v>
+        <v>15.9</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J5" s="13" t="s">
         <v>42</v>
       </c>
-      <c r="I5" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>2.83</v>
+        <v>23.29</v>
       </c>
       <c r="Q5" s="4">
-        <v>2.75</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>97.38</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>48</v>
       </c>
-      <c r="I6" s="13"/>
-      <c r="J6" s="13"/>
+      <c r="I6" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="P6" s="4">
-        <v>36.66</v>
+        <v>261.78</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>54.72</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>20.9</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>61</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>55</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>56</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="P7" s="4">
-        <v>3.97</v>
+        <v>105.47</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="P8" s="4">
-        <v>140.22</v>
+        <v>15.88</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>14.37</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>90.47</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>98</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>65</v>
-[...6 lines deleted...]
-      </c>
+        <v>68</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="P9" s="4">
-        <v>15.88</v>
+        <v>36.66</v>
       </c>
       <c r="Q9" s="4">
-        <v>14.37</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>90.47</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>98</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="P10" s="4">
-        <v>0.28</v>
+        <v>3.97</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-      <c r="J11" s="13"/>
+        <v>79</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K11" s="4" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>75</v>
+        <v>84</v>
       </c>
       <c r="P11" s="4">
-        <v>3.64</v>
+        <v>140.22</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>81</v>
+        <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>86</v>
+        <v>54</v>
       </c>
       <c r="P12" s="4">
-        <v>261.78</v>
+        <v>65.01</v>
       </c>
       <c r="Q12" s="4">
-        <v>54.72</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>20.9</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>61</v>
+        <v>4</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>87</v>
-[...6 lines deleted...]
-      </c>
+        <v>90</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="P13" s="4">
-        <v>105.47</v>
+        <v>0.28</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>94</v>
-[...6 lines deleted...]
-      </c>
+        <v>95</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>98</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>86</v>
+        <v>94</v>
       </c>
       <c r="P14" s="4">
-        <v>65.01</v>
+        <v>3.64</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
         <v>99</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="11"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8">
         <v>674.94</v>