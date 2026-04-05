--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="92">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="86">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -77,147 +77,129 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
+    <t>S24 Pgns Mechanical</t>
+  </si>
+  <si>
+    <t>Proposed ground water based Bakeswar piped water supply scheme to accommodate FHTC in Bishnupur - I Block under south 24-Pgns W/S division - I, South 24-Pgns district. For Augmentation of SURFACE WATER BASED WATER SUPPLY SCHEME IN THE ARSENIC AFFECTED ARE</t>
+  </si>
+  <si>
+    <t>SM/13782</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1&amp;2, of Bakeswar water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Bishnupur-I]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer -II</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000511/2022-2023</t>
+  </si>
+  <si>
+    <t>350/SMD</t>
+  </si>
+  <si>
+    <t>09/02/2023</t>
+  </si>
+  <si>
+    <t>10/05/2023</t>
+  </si>
+  <si>
+    <t>S.P. CONSTRUCTION</t>
+  </si>
+  <si>
     <t>South 24 Pgs W/S Division I</t>
   </si>
   <si>
-    <t>Proposed ground water based Bakeswar piped water supply scheme to accommodate FHTC in Bishnupur - I Block under south 24-Pgns W/S division - I, South 24-Pgns district. For Augmentation of SURFACE WATER BASED WATER SUPPLY SCHEME IN THE ARSENIC AFFECTED ARE</t>
-[...8 lines deleted...]
-    <t>Sinking of Rig bored 250mm x 150mm dia. &amp; 300 mtr. deepTubewell having 66 mtr. housing pipe by Rotary method at Second Tubewell site for BAKESWAR PWSS of BISHNUPUR-I block for Augmentaion of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs district under South 24-Parganas W/S Division-I, P.H.E. Dte. [TSM/016358]</t>
+    <t>Preparation and submission of Detailed Project Report of BAKESWAR AND ADJOINING AREAS Ground Water Based Piped Water Supply Scheme in BISHNUPUR-I (ZONE-XVIII) Block under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns. district.</t>
   </si>
   <si>
     <t>AE SWSD-II</t>
   </si>
   <si>
+    <t>ORD/000422/2021-2022</t>
+  </si>
+  <si>
+    <t>1972/SWD-I</t>
+  </si>
+  <si>
+    <t>27/01/2022</t>
+  </si>
+  <si>
+    <t>26/02/2022</t>
+  </si>
+  <si>
+    <t>GEO SOLUTION</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000092/2022-2023</t>
+  </si>
+  <si>
+    <t>3249/SWD-I</t>
+  </si>
+  <si>
+    <t>01/03/2023</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
+    <t>Laying Distribution System with providing Functional Household Tap Connection (FHTC) and Construction of Pump House with water supply and sanitary arrangement (as per deptt. drawing) of BAKESWAR PIPE WATER SUPPLY SCHEME in BISHNUPUR-I Block for Augmentation of surface water based water supply scheme in the arsenic affected areas of South 24 Parganas District. (No of FHTC = 2430) [TSM/016358].</t>
+  </si>
+  <si>
     <t>JE3</t>
-  </si>
-[...76 lines deleted...]
-    <t>Laying Distribution System with providing Functional Household Tap Connection (FHTC) and Construction of Pump House with water supply and sanitary arrangement (as per deptt. drawing) of BAKESWAR PIPE WATER SUPPLY SCHEME in BISHNUPUR-I Block for Augmentation of surface water based water supply scheme in the arsenic affected areas of South 24 Parganas District. (No of FHTC = 2430) [TSM/016358].</t>
   </si>
   <si>
     <t>ORD/000169/2023-2024</t>
   </si>
   <si>
     <t>966/SWD-I</t>
   </si>
   <si>
     <t>08/06/2023</t>
   </si>
   <si>
     <t>06/09/2023</t>
   </si>
   <si>
     <t>M/S B.D. ENTERPRISE</t>
   </si>
   <si>
     <t>Land development of OHR / 1st Tubewell site at Bakeswar PWSS in the Arsenic Affected areas South 24-Pgns. Dist in Bishnupur-I Block under South 24-Parganas W/S Division-I, P.H.E. Dte. (SM/13782)</t>
   </si>
   <si>
     <t>ORD/000711/2024-2025</t>
   </si>
   <si>
     <t>4541/SWD-I</t>
   </si>
@@ -717,51 +699,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="52.987061" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -877,647 +859,586 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>15.9</v>
+        <v>22.37</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>35</v>
       </c>
-      <c r="J4" s="13" t="s">
+      <c r="J4" s="13"/>
+      <c r="K4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="K4" s="4" t="s">
+      <c r="L4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="M4" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="M4" s="4" t="s">
+      <c r="N4" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="N4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="O4" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>22.37</v>
+        <v>2.76</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>42</v>
-[...3 lines deleted...]
-      </c>
+        <v>41</v>
+      </c>
+      <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="L5" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="M5" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="M5" s="4" t="s">
+      <c r="N5" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="O5" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="N5" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>2.76</v>
+        <v>41.75</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="K6" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="I6" s="13"/>
-[...1 lines deleted...]
-      <c r="K6" s="4" t="s">
+      <c r="L6" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="M6" s="4" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>41.75</v>
+        <v>266.82</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>28</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>53</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>27</v>
+        <v>47</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P7" s="4">
-        <v>266.82</v>
+        <v>28.8</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>28</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>59</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>26</v>
+        <v>60</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>27</v>
+        <v>61</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="P8" s="4">
-        <v>28.8</v>
+        <v>541.95</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>35</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>66</v>
+        <v>35</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>67</v>
+        <v>47</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>70</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>72</v>
       </c>
       <c r="P9" s="4">
-        <v>541.95</v>
+        <v>180.08</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>73</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>27</v>
+        <v>47</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>75</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>76</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>77</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>78</v>
       </c>
       <c r="P10" s="4">
-        <v>180.08</v>
+        <v>15.87</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>12</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>79</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>27</v>
+        <v>47</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>80</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>81</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>82</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>83</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>84</v>
       </c>
       <c r="P11" s="4">
-        <v>15.87</v>
+        <v>18.78</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="3">
-[...18 lines deleted...]
-      <c r="H12" s="13" t="s">
+      <c r="A12" s="7" t="s">
         <v>85</v>
       </c>
-      <c r="I12" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>1119.19</v>
+      </c>
+      <c r="P12" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>0</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
-    <row r="13" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>