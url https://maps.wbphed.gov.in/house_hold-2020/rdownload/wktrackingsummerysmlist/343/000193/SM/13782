--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="86">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="92">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -267,50 +267,68 @@
     <t>23/02/2023</t>
   </si>
   <si>
     <t>31/10/2024</t>
   </si>
   <si>
     <t>PIYALI CONSTRUCTION &amp; GENERAL ORDER SUPPLIER</t>
   </si>
   <si>
     <t>Construction of boundary wall &amp; other allied works at Head Work Site of BAKESWAR PWSS at Bishnupur-I block District- South 24-Parganas for augmentation of Surface Water Based W/S scheme in the Arsenic affected areas of South 24-Parganas District. [TSM/016358] (2nd call)</t>
   </si>
   <si>
     <t>ORD/000236/2023-2024</t>
   </si>
   <si>
     <t>1419/SWD-I</t>
   </si>
   <si>
     <t>17/07/2023</t>
   </si>
   <si>
     <t>01/03/2025</t>
   </si>
   <si>
     <t>NIKHIL SAMADDAR</t>
+  </si>
+  <si>
+    <t>Sinking of Rig bored 250mm x 150mm dia. &amp; 300 mtr. deep Tubewell having 66 mtr. housing pipe by Rotary method at 2nd Tubewell site for BAKESWAR Piped Water Supply Scheme to accommodate FHTC in BISHNUPUR-I Block under South 24-Parganas W/S Division-I, PHE Dte. for Augmentaion of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs District. [SM/13782]</t>
+  </si>
+  <si>
+    <t>ORD/000692/2024-2025</t>
+  </si>
+  <si>
+    <t>4487/SWD-I</t>
+  </si>
+  <si>
+    <t>30/10/2024</t>
+  </si>
+  <si>
+    <t>19/03/2025</t>
+  </si>
+  <si>
+    <t>M/S. SHYAM CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -699,51 +717,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="52.987061" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -921,54 +939,54 @@
         <v>34</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>40</v>
       </c>
       <c r="P4" s="4">
         <v>2.76</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>2.66</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>96.66</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1100,54 +1118,54 @@
       <c r="I7" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>47</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P7" s="4">
         <v>28.8</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>28.66</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>99.49</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1358,87 +1376,148 @@
       </c>
       <c r="N11" s="4" t="s">
         <v>83</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>84</v>
       </c>
       <c r="P11" s="4">
         <v>18.78</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3"/>
+      <c r="D12" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H12" s="13" t="s">
         <v>85</v>
       </c>
-      <c r="B12" s="7"/>
-[...22 lines deleted...]
-      <c r="S12" s="8"/>
+      <c r="I12" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="P12" s="4">
+        <v>15.53</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>100</v>
+      </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>1134.72</v>
+      </c>
+      <c r="P13" s="8">
+        <v>31.32</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>2.76</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>