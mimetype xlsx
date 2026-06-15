--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="92">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="100">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -285,50 +285,74 @@
     <t>17/07/2023</t>
   </si>
   <si>
     <t>01/03/2025</t>
   </si>
   <si>
     <t>NIKHIL SAMADDAR</t>
   </si>
   <si>
     <t>Sinking of Rig bored 250mm x 150mm dia. &amp; 300 mtr. deep Tubewell having 66 mtr. housing pipe by Rotary method at 2nd Tubewell site for BAKESWAR Piped Water Supply Scheme to accommodate FHTC in BISHNUPUR-I Block under South 24-Parganas W/S Division-I, PHE Dte. for Augmentaion of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs District. [SM/13782]</t>
   </si>
   <si>
     <t>ORD/000692/2024-2025</t>
   </si>
   <si>
     <t>4487/SWD-I</t>
   </si>
   <si>
     <t>30/10/2024</t>
   </si>
   <si>
     <t>19/03/2025</t>
   </si>
   <si>
     <t>M/S. SHYAM CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Payment of quotation for new service connection at Bakeswar PWSS, PH No-1 under Bishnupur-I Block. Application No- 1008267733 Reference Id- 106861521 Quotation Date-12/12/2024 Memo No- 1008267733/Quot/03</t>
+  </si>
+  <si>
+    <t>BILL/02487/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-538</t>
+  </si>
+  <si>
+    <t>24/01/2025</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
+  </si>
+  <si>
+    <t>Payment of quotation for new service connection at Bakeswar PWSS, PH No-2 under Bishnupur-I Block. Application No- 1008268253 Reference Id- 106861505 Quotation Date-12/12/2024 Memo No- 1008268253/Quot/03</t>
+  </si>
+  <si>
+    <t>BILL/02486/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-537</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -717,70 +741,70 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="52.987061" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
@@ -1437,87 +1461,201 @@
       </c>
       <c r="N12" s="4" t="s">
         <v>89</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>90</v>
       </c>
       <c r="P12" s="4">
         <v>15.53</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H13" s="13" t="s">
         <v>91</v>
       </c>
-      <c r="B13" s="7"/>
-[...22 lines deleted...]
-      <c r="S13" s="8"/>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
+      <c r="K13" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="P13" s="4">
+        <v>3.65</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>0</v>
+      </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H14" s="13" t="s">
+        <v>96</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
+      <c r="K14" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="P14" s="4">
+        <v>3.56</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>0</v>
+      </c>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="7" t="s">
+        <v>99</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>1141.92</v>
+      </c>
+      <c r="P15" s="8">
+        <v>31.32</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>2.74</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>