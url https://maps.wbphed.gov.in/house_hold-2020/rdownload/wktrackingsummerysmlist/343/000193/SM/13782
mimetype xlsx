--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -77,240 +77,240 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
+    <t>South 24 Pgs W/S Division I</t>
+  </si>
+  <si>
+    <t>Proposed ground water based Bakeswar piped water supply scheme to accommodate FHTC in Bishnupur - I Block under south 24-Pgns W/S division - I, South 24-Pgns district. For Augmentation of SURFACE WATER BASED WATER SUPPLY SCHEME IN THE ARSENIC AFFECTED ARE</t>
+  </si>
+  <si>
+    <t>SM/13782</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Preparation and submission of Detailed Project Report of BAKESWAR AND ADJOINING AREAS Ground Water Based Piped Water Supply Scheme in BISHNUPUR-I (ZONE-XVIII) Block under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns. district.</t>
+  </si>
+  <si>
+    <t>AE SWSD-II</t>
+  </si>
+  <si>
+    <t>ORD/000422/2021-2022</t>
+  </si>
+  <si>
+    <t>1972/SWD-I</t>
+  </si>
+  <si>
+    <t>27/01/2022</t>
+  </si>
+  <si>
+    <t>26/02/2022</t>
+  </si>
+  <si>
+    <t>GEO SOLUTION</t>
+  </si>
+  <si>
     <t>S24 Pgns Mechanical</t>
   </si>
   <si>
-    <t>Proposed ground water based Bakeswar piped water supply scheme to accommodate FHTC in Bishnupur - I Block under south 24-Pgns W/S division - I, South 24-Pgns district. For Augmentation of SURFACE WATER BASED WATER SUPPLY SCHEME IN THE ARSENIC AFFECTED ARE</t>
-[...7 lines deleted...]
-  <si>
     <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1&amp;2, of Bakeswar water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Bishnupur-I]</t>
   </si>
   <si>
     <t>Assistant Engineer -II</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000511/2022-2023</t>
   </si>
   <si>
     <t>350/SMD</t>
   </si>
   <si>
     <t>09/02/2023</t>
   </si>
   <si>
     <t>10/05/2023</t>
   </si>
   <si>
     <t>S.P. CONSTRUCTION</t>
   </si>
   <si>
-    <t>South 24 Pgs W/S Division I</t>
-[...20 lines deleted...]
-    <t>GEO SOLUTION</t>
+    <t>Laying Distribution System with providing Functional Household Tap Connection (FHTC) and Construction of Pump House with water supply and sanitary arrangement (as per deptt. drawing) of BAKESWAR PIPE WATER SUPPLY SCHEME in BISHNUPUR-I Block for Augmentation of surface water based water supply scheme in the arsenic affected areas of South 24 Parganas District. (No of FHTC = 2430) [TSM/016358].</t>
+  </si>
+  <si>
+    <t>JE3</t>
+  </si>
+  <si>
+    <t>ORD/000169/2023-2024</t>
+  </si>
+  <si>
+    <t>966/SWD-I</t>
+  </si>
+  <si>
+    <t>08/06/2023</t>
+  </si>
+  <si>
+    <t>06/09/2023</t>
+  </si>
+  <si>
+    <t>M/S B.D. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Construction of 04 (four) nos. different capacities 20 mtr. staging height R.C.C. Over Head Reservoirs as per departmental design, drawing &amp; specification with R.C.C. Bored Pile &amp; Pile Cap including Soil investigation and foundation design for DAULATPUR, CHAK NITAI, BAKESWAR &amp; UTTAR KAZIRHAT PWSS of Bishnupur-I Block for Augmentation of Surface Water based Water Supply Schme in the arsenic affected areas of South 24 Parganas District under South 24-Pgns. W/S Division-I, PHE Dte. [TSM/016355, TSM/017334, TSM/016358, TSM/018475]</t>
+  </si>
+  <si>
+    <t>AE SWSD-I,AE SWSD-II</t>
+  </si>
+  <si>
+    <t>JE-2,JE1,JE2,JE3,JE4</t>
+  </si>
+  <si>
+    <t>ORD/000506/2023-2024</t>
+  </si>
+  <si>
+    <t>2220/SWD-I</t>
+  </si>
+  <si>
+    <t>12/09/2023</t>
+  </si>
+  <si>
+    <t>08/07/2025</t>
+  </si>
+  <si>
+    <t>KESHAVPRIYA INFRASTRUCTURES</t>
+  </si>
+  <si>
+    <t>Sinking of Rig bored 250mm x 150mm dia. &amp; 300 mtr. deepTubewell having 66 mtr. housing pipe by Rotary method for BAKESWAR PWSS of BISHNUPUR-I block for Augmentaion of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs district under South 24-Parganas W/S Division-I, P.H.E. Dte. [TSM/016358]</t>
+  </si>
+  <si>
+    <t>ORD/000579/2022-2023</t>
+  </si>
+  <si>
+    <t>3096/SWD-I</t>
+  </si>
+  <si>
+    <t>23/02/2023</t>
+  </si>
+  <si>
+    <t>31/10/2024</t>
+  </si>
+  <si>
+    <t>PIYALI CONSTRUCTION &amp; GENERAL ORDER SUPPLIER</t>
+  </si>
+  <si>
+    <t>Construction of boundary wall &amp; other allied works at Head Work Site of BAKESWAR PWSS at Bishnupur-I block District- South 24-Parganas for augmentation of Surface Water Based W/S scheme in the Arsenic affected areas of South 24-Parganas District. [TSM/016358] (2nd call)</t>
+  </si>
+  <si>
+    <t>ORD/000236/2023-2024</t>
+  </si>
+  <si>
+    <t>1419/SWD-I</t>
+  </si>
+  <si>
+    <t>17/07/2023</t>
+  </si>
+  <si>
+    <t>01/03/2025</t>
+  </si>
+  <si>
+    <t>NIKHIL SAMADDAR</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000092/2022-2023</t>
   </si>
   <si>
     <t>3249/SWD-I</t>
   </si>
   <si>
     <t>01/03/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Laying Distribution System with providing Functional Household Tap Connection (FHTC) and Construction of Pump House with water supply and sanitary arrangement (as per deptt. drawing) of BAKESWAR PIPE WATER SUPPLY SCHEME in BISHNUPUR-I Block for Augmentation of surface water based water supply scheme in the arsenic affected areas of South 24 Parganas District. (No of FHTC = 2430) [TSM/016358].</t>
-[...17 lines deleted...]
-    <t>M/S B.D. ENTERPRISE</t>
+    <t>Laying rising main and additional pipeline for distribution system, construction of boundary wall, pump house, land development, approach road, pipeline protection and road restoration for BAKESWAR PWSS of Bishnupur -I Block under South 24-Pgns W/S Divn-I, PHE Dte. Dist. South 24 Paraganas (SM/13782)</t>
+  </si>
+  <si>
+    <t>ORD/000656/2024-2025</t>
+  </si>
+  <si>
+    <t>4381/SWD-I</t>
+  </si>
+  <si>
+    <t>22/10/2024</t>
+  </si>
+  <si>
+    <t>16/02/2026</t>
+  </si>
+  <si>
+    <t>A.K. SIKDAR</t>
   </si>
   <si>
     <t>Land development of OHR / 1st Tubewell site at Bakeswar PWSS in the Arsenic Affected areas South 24-Pgns. Dist in Bishnupur-I Block under South 24-Parganas W/S Division-I, P.H.E. Dte. (SM/13782)</t>
   </si>
   <si>
     <t>ORD/000711/2024-2025</t>
   </si>
   <si>
     <t>4541/SWD-I</t>
   </si>
   <si>
     <t>06/11/2024</t>
   </si>
   <si>
     <t>06/12/2024</t>
   </si>
   <si>
     <t>SRIJON ENTERPRISE</t>
-  </si>
-[...76 lines deleted...]
-    <t>NIKHIL SAMADDAR</t>
   </si>
   <si>
     <t>Sinking of Rig bored 250mm x 150mm dia. &amp; 300 mtr. deep Tubewell having 66 mtr. housing pipe by Rotary method at 2nd Tubewell site for BAKESWAR Piped Water Supply Scheme to accommodate FHTC in BISHNUPUR-I Block under South 24-Parganas W/S Division-I, PHE Dte. for Augmentaion of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs District. [SM/13782]</t>
   </si>
   <si>
     <t>ORD/000692/2024-2025</t>
   </si>
   <si>
     <t>4487/SWD-I</t>
   </si>
   <si>
     <t>30/10/2024</t>
   </si>
   <si>
     <t>19/03/2025</t>
   </si>
   <si>
     <t>M/S. SHYAM CONSTRUCTION</t>
   </si>
   <si>
     <t>Payment of quotation for new service connection at Bakeswar PWSS, PH No-1 under Bishnupur-I Block. Application No- 1008267733 Reference Id- 106861521 Quotation Date-12/12/2024 Memo No- 1008267733/Quot/03</t>
   </si>
   <si>
     <t>BILL/02487/2024-2025</t>
   </si>
@@ -882,638 +882,638 @@
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13" t="s">
+      <c r="J3" s="13"/>
+      <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="K3" s="4" t="s">
+      <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="L3" s="4" t="s">
+      <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="M3" s="4" t="s">
+      <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="N3" s="4" t="s">
+      <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
-      <c r="O3" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P3" s="4">
-        <v>22.37</v>
+        <v>2.76</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.66</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>96.66</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="I4" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="I4" s="13" t="s">
+      <c r="J4" s="13" t="s">
         <v>35</v>
       </c>
-      <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>40</v>
       </c>
       <c r="P4" s="4">
-        <v>2.76</v>
+        <v>22.37</v>
       </c>
       <c r="Q4" s="4">
-        <v>2.66</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>96.66</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>41</v>
       </c>
-      <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>42</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>41.75</v>
+        <v>266.82</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>28</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="I6" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="K6" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="M6" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="N6" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="O6" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="P6" s="4">
+        <v>541.95</v>
+      </c>
+      <c r="Q6" s="4">
+        <v>0</v>
+      </c>
+      <c r="R6" s="4">
+        <v>0</v>
+      </c>
+      <c r="S6" s="4">
         <v>35</v>
-      </c>
-[...28 lines deleted...]
-        <v>28</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="P7" s="4">
-        <v>28.8</v>
+        <v>15.87</v>
       </c>
       <c r="Q7" s="4">
-        <v>28.66</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>99.49</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>60</v>
+        <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>61</v>
+        <v>42</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="P8" s="4">
-        <v>541.95</v>
+        <v>18.78</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>35</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>67</v>
-[...6 lines deleted...]
-      </c>
+        <v>68</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>72</v>
       </c>
       <c r="P9" s="4">
-        <v>180.08</v>
+        <v>41.75</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>73</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>75</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>76</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>77</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>78</v>
       </c>
       <c r="P10" s="4">
-        <v>15.87</v>
+        <v>180.08</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>12</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>79</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>80</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>81</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>82</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>83</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>84</v>
       </c>
       <c r="P11" s="4">
-        <v>18.78</v>
+        <v>28.8</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>28.66</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>99.49</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>85</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>86</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>87</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>88</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>89</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>90</v>
       </c>
       <c r="P12" s="4">
         <v>15.53</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>21</v>
+        <v>32</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>91</v>
       </c>
       <c r="I13" s="13"/>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
         <v>92</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>93</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>94</v>
       </c>
       <c r="N13" s="4" t="s">
@@ -1526,51 +1526,51 @@
         <v>3.65</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>21</v>
+        <v>32</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>96</v>
       </c>
       <c r="I14" s="13"/>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
         <v>97</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>98</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>94</v>
       </c>
       <c r="N14" s="4" t="s">