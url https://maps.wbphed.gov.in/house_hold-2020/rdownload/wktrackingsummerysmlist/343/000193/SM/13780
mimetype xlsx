--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="102">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="96">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -89,95 +89,77 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
     <t>South 24 Pgs W/S Division I</t>
   </si>
   <si>
     <t>Proposed Ground water based DAULATPUR piped water supply scheme to accommodate FHTC in BISHNUPUR-I block under South 24 Parganas W/S Division-I, South 24 Parganas District for AUGMENTATION of surface water based Water Supply scheme in the Arsenic Affected</t>
   </si>
   <si>
     <t>SM/13780</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
-    <t>Sinking of Rig bored 250mm x 150mm dia. &amp; 300 mtr. deep Tubewell having 66 mtr. housing pipe by Rotary method at Second Tubewell site for DAULATPUR PWSS of BISHNUPUR-I block for Augmentaion of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs district under South 24-Parganas W/S Division-I, P.H.E. Dte. [TSM/016355]</t>
+    <t>Preparation and submission of Detailed Project Report of DAULATOUR AND ADJOINING AREAS Ground Water Based Piped Water Supply Scheme in BISHNUPUR-I (ZONE-XVIII) Block under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns. district.</t>
   </si>
   <si>
     <t>AE SWSD-II</t>
   </si>
   <si>
+    <t>ORD/000420/2021-2022</t>
+  </si>
+  <si>
+    <t>1968/SWD-I</t>
+  </si>
+  <si>
+    <t>27/01/2022</t>
+  </si>
+  <si>
+    <t>26/02/2022</t>
+  </si>
+  <si>
+    <t>GEO SOLUTION</t>
+  </si>
+  <si>
+    <t>Sinking of Rig bored 250mm x 150mm dia. &amp; 300 mtr. deep Tube-well having 66 mtr. housing pipe by Rotary method for DAULATPUR PWSS of BISHNUPUR-I block for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs district under South 24-Parganas W/S Division-I, P.H.E. Dte. [TSM/016355]</t>
+  </si>
+  <si>
     <t>JE3</t>
   </si>
   <si>
-    <t>ORD/000549/2022-2023</t>
-[...34 lines deleted...]
-  <si>
     <t>ORD/000578/2022-2023</t>
   </si>
   <si>
     <t>3093/SWD-I</t>
   </si>
   <si>
     <t>23/02/2023</t>
   </si>
   <si>
     <t>25/03/2023</t>
   </si>
   <si>
     <t>MD RUHUL AMIN GOLDER</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000090/2022-2023</t>
   </si>
   <si>
     <t>3249/SWD-I</t>
   </si>
   <si>
     <t>01/03/2023</t>
@@ -284,81 +266,81 @@
   <si>
     <t>Construction of 04 (four) nos. different capacities 20 mtr. staging height R.C.C. Over Head Reservoirs as per departmental design, drawing &amp; specification with R.C.C. Bored Pile &amp; Pile Cap including Soil investigation and foundation design for DAULATPUR, CHAK NITAI, BAKESWAR &amp; UTTAR KAZIRHAT PWSS of Bishnupur-I Block for Augmentation of Surface Water based Water Supply Schme in the arsenic affected areas of South 24 Parganas District under South 24-Pgns. W/S Division-I, PHE Dte. [TSM/016355, TSM/017334, TSM/016358, TSM/018475]</t>
   </si>
   <si>
     <t>AE SWSD-I,AE SWSD-II</t>
   </si>
   <si>
     <t>JE-2,JE1,JE2,JE3,JE4</t>
   </si>
   <si>
     <t>ORD/000506/2023-2024</t>
   </si>
   <si>
     <t>2220/SWD-I</t>
   </si>
   <si>
     <t>12/09/2023</t>
   </si>
   <si>
     <t>08/07/2025</t>
   </si>
   <si>
     <t>KESHAVPRIYA INFRASTRUCTURES</t>
   </si>
   <si>
+    <t>Layiing of rising main and additional pipeline for distribution system, construction of Boundary Wall, pump house, land development, approach road, protection of pipeline and road restoration for DOULATPUR Piped Water Supply Scheme of Bishnupur-I Block under South 24-Pgns. W/S Division-I, PHE Dte. Dist.-South 24-Parganas. (SM/13780)</t>
+  </si>
+  <si>
+    <t>ORD/000290/2024-2025</t>
+  </si>
+  <si>
+    <t>3106/SWD-I</t>
+  </si>
+  <si>
+    <t>09/07/2024</t>
+  </si>
+  <si>
+    <t>28/10/2025</t>
+  </si>
+  <si>
     <t>Miscellaneous works in the interest of maintaining proper operational condition at P.H. No. - 1 under Doulatpur Water Supply Scheme, under South 24 Pgs Mechanical Division, PHE Dte. (Block : Bishnupur-I)(SM/13780)</t>
   </si>
   <si>
     <t>ORD/000536/2024-2025</t>
   </si>
   <si>
     <t>1037/AE-II-SMD</t>
   </si>
   <si>
     <t>13/08/2024</t>
   </si>
   <si>
     <t>28/08/2024</t>
   </si>
   <si>
     <t>SOMNATH ENTERPRISE</t>
-  </si>
-[...13 lines deleted...]
-    <t>28/10/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -747,51 +729,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -888,784 +870,723 @@
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13" t="s">
+      <c r="J3" s="13"/>
+      <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="K3" s="4" t="s">
+      <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="L3" s="4" t="s">
+      <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="M3" s="4" t="s">
+      <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="N3" s="4" t="s">
+      <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
-      <c r="O3" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P3" s="4">
-        <v>15.9</v>
+        <v>2.76</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J4" s="13"/>
+      <c r="J4" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>2.76</v>
+        <v>15.89</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>39</v>
       </c>
-      <c r="I5" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="O5" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>15.89</v>
+        <v>39.25</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>21</v>
+        <v>44</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>45</v>
       </c>
-      <c r="I6" s="13"/>
-      <c r="J6" s="13"/>
+      <c r="I6" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>47</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>39.25</v>
+        <v>22.87</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>50</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>52</v>
+        <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>53</v>
+        <v>33</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P7" s="4">
-        <v>22.87</v>
+        <v>15.72</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>59</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P8" s="4">
-        <v>15.72</v>
+        <v>18.78</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>21</v>
+        <v>44</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>65</v>
       </c>
-      <c r="I9" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="N9" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="O9" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="O9" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>18.78</v>
+        <v>3.33</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>50</v>
+        <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
+        <v>70</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K10" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="I10" s="13"/>
-[...1 lines deleted...]
-      <c r="K10" s="4" t="s">
+      <c r="L10" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="M10" s="4" t="s">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>75</v>
       </c>
       <c r="P10" s="4">
-        <v>3.33</v>
+        <v>300.71</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>76</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>26</v>
+        <v>77</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>27</v>
+        <v>78</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="P11" s="4">
-        <v>300.71</v>
+        <v>541.95</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>80</v>
+        <v>35</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>83</v>
+        <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>84</v>
+        <v>33</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>85</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>86</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>87</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>88</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>89</v>
+        <v>75</v>
       </c>
       <c r="P12" s="4">
-        <v>541.95</v>
+        <v>188.62</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>35</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>50</v>
+        <v>44</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="K13" s="4" t="s">
         <v>90</v>
       </c>
-      <c r="I13" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K13" s="4" t="s">
+      <c r="L13" s="4" t="s">
         <v>91</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="M13" s="4" t="s">
         <v>92</v>
       </c>
-      <c r="M13" s="4" t="s">
+      <c r="N13" s="4" t="s">
         <v>93</v>
       </c>
-      <c r="N13" s="4" t="s">
+      <c r="O13" s="4" t="s">
         <v>94</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="P13" s="4">
         <v>0.78</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="3">
-[...53 lines deleted...]
-      </c>
+      <c r="A14" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>1150.66</v>
+      </c>
+      <c r="P14" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>0</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
-    <row r="15" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>