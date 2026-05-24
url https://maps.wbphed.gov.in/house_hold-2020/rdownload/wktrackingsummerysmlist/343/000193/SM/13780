--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="96">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="101">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -297,50 +297,65 @@
     <t>3106/SWD-I</t>
   </si>
   <si>
     <t>09/07/2024</t>
   </si>
   <si>
     <t>28/10/2025</t>
   </si>
   <si>
     <t>Miscellaneous works in the interest of maintaining proper operational condition at P.H. No. - 1 under Doulatpur Water Supply Scheme, under South 24 Pgs Mechanical Division, PHE Dte. (Block : Bishnupur-I)(SM/13780)</t>
   </si>
   <si>
     <t>ORD/000536/2024-2025</t>
   </si>
   <si>
     <t>1037/AE-II-SMD</t>
   </si>
   <si>
     <t>13/08/2024</t>
   </si>
   <si>
     <t>28/08/2024</t>
   </si>
   <si>
     <t>SOMNATH ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Supply, Delivery and Fitting Fixing of the additional materials for PH No.-1 of Doutalpur Water supply scheme under JJM under South 24 Pgs. Mechanical Division, PHE Dte. (Block : Bishnupur-I) [SM/13780]</t>
+  </si>
+  <si>
+    <t>ORD/000832/2024-2025</t>
+  </si>
+  <si>
+    <t>542-AE-II-SMD</t>
+  </si>
+  <si>
+    <t>10/05/2024</t>
+  </si>
+  <si>
+    <t>25/05/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -729,51 +744,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -890,54 +905,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>2.76</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.75</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>99.66</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -951,54 +966,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>15.89</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>13.83</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>87.07</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1069,54 +1084,54 @@
       <c r="I6" s="13" t="s">
         <v>46</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>47</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P6" s="4">
         <v>22.87</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>10.38</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>45.38</v>
       </c>
       <c r="S6" s="4">
         <v>40</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1191,54 +1206,54 @@
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P8" s="4">
         <v>18.78</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>14.92</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>79.47</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>44</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1309,54 +1324,54 @@
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>75</v>
       </c>
       <c r="P10" s="4">
         <v>300.71</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>140.58</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>46.75</v>
       </c>
       <c r="S10" s="4">
         <v>80</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1506,87 +1521,148 @@
       </c>
       <c r="N13" s="4" t="s">
         <v>93</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>94</v>
       </c>
       <c r="P13" s="4">
         <v>0.78</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="7" t="s">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H14" s="13" t="s">
         <v>95</v>
       </c>
-      <c r="B14" s="7"/>
-[...22 lines deleted...]
-      <c r="S14" s="8"/>
+      <c r="I14" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="P14" s="4">
+        <v>0.56</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>100</v>
+      </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="7" t="s">
+        <v>100</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>1151.22</v>
+      </c>
+      <c r="P15" s="8">
+        <v>182.46</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>15.85</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>