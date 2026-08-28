--- v3 (2026-05-24)
+++ v4 (2026-08-28)
@@ -110,252 +110,252 @@
   <si>
     <t>Augmentation</t>
   </si>
   <si>
     <t>Preparation and submission of Detailed Project Report of DAULATOUR AND ADJOINING AREAS Ground Water Based Piped Water Supply Scheme in BISHNUPUR-I (ZONE-XVIII) Block under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns. district.</t>
   </si>
   <si>
     <t>AE SWSD-II</t>
   </si>
   <si>
     <t>ORD/000420/2021-2022</t>
   </si>
   <si>
     <t>1968/SWD-I</t>
   </si>
   <si>
     <t>27/01/2022</t>
   </si>
   <si>
     <t>26/02/2022</t>
   </si>
   <si>
     <t>GEO SOLUTION</t>
   </si>
   <si>
+    <t>Laying Distribution System with providing Functional Household Tap Connection (FHTC) and Construction of Pump House with water supply and sanitary arrangement (as per deptt. drawing) of DAULATPUR PIPE WATER SUPPLY SCHEME in BISHNUPUR-I Block for Augmentation of surface water based water supply scheme in the arsenic affected areas of South 24 Parganas District. (No of FHTC = 4918) [TSM/016355].</t>
+  </si>
+  <si>
+    <t>JE3</t>
+  </si>
+  <si>
+    <t>ORD/000763/2022-2023</t>
+  </si>
+  <si>
+    <t>3638/SWD-I</t>
+  </si>
+  <si>
+    <t>27/03/2023</t>
+  </si>
+  <si>
+    <t>01/10/2025</t>
+  </si>
+  <si>
+    <t>PROJECT AND MAINTENANCE</t>
+  </si>
+  <si>
+    <t>S24 Pgns Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1&amp;2, of Daulatpur water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Bishnupur-I]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer -II</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000510/2022-2023</t>
+  </si>
+  <si>
+    <t>349/SMD</t>
+  </si>
+  <si>
+    <t>09/02/2023</t>
+  </si>
+  <si>
+    <t>10/05/2023</t>
+  </si>
+  <si>
+    <t>AHALYA ENGINEERING WORKS</t>
+  </si>
+  <si>
+    <t>Construction of 04 (four) nos. different capacities 20 mtr. staging height R.C.C. Over Head Reservoirs as per departmental design, drawing &amp; specification with R.C.C. Bored Pile &amp; Pile Cap including Soil investigation and foundation design for DAULATPUR, CHAK NITAI, BAKESWAR &amp; UTTAR KAZIRHAT PWSS of Bishnupur-I Block for Augmentation of Surface Water based Water Supply Schme in the arsenic affected areas of South 24 Parganas District under South 24-Pgns. W/S Division-I, PHE Dte. [TSM/016355, TSM/017334, TSM/016358, TSM/018475]</t>
+  </si>
+  <si>
+    <t>AE SWSD-I,AE SWSD-II</t>
+  </si>
+  <si>
+    <t>JE-2,JE1,JE2,JE3,JE4</t>
+  </si>
+  <si>
+    <t>ORD/000506/2023-2024</t>
+  </si>
+  <si>
+    <t>2220/SWD-I</t>
+  </si>
+  <si>
+    <t>12/09/2023</t>
+  </si>
+  <si>
+    <t>08/07/2025</t>
+  </si>
+  <si>
+    <t>KESHAVPRIYA INFRASTRUCTURES</t>
+  </si>
+  <si>
     <t>Sinking of Rig bored 250mm x 150mm dia. &amp; 300 mtr. deep Tube-well having 66 mtr. housing pipe by Rotary method for DAULATPUR PWSS of BISHNUPUR-I block for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs district under South 24-Parganas W/S Division-I, P.H.E. Dte. [TSM/016355]</t>
   </si>
   <si>
-    <t>JE3</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000578/2022-2023</t>
   </si>
   <si>
     <t>3093/SWD-I</t>
   </si>
   <si>
     <t>23/02/2023</t>
   </si>
   <si>
     <t>25/03/2023</t>
   </si>
   <si>
     <t>MD RUHUL AMIN GOLDER</t>
   </si>
   <si>
+    <t>Construction of boundary wall &amp; other allied works at Head Work Site of DAULATPUR PWSS at Bishnupur-I block District- South 24-Parganas for augmentation of Surface Water Based W/S scheme in the Arsenic affected areas of South 24-Parganas District. [TSM/016355]</t>
+  </si>
+  <si>
+    <t>ORD/000042/2023-2024</t>
+  </si>
+  <si>
+    <t>183/SWD-I</t>
+  </si>
+  <si>
+    <t>18/04/2023</t>
+  </si>
+  <si>
+    <t>17/06/2023</t>
+  </si>
+  <si>
+    <t>NIRMAL UDYOG</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000090/2022-2023</t>
   </si>
   <si>
     <t>3249/SWD-I</t>
   </si>
   <si>
     <t>01/03/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>S24 Pgns Mechanical</t>
-[...25 lines deleted...]
-  <si>
     <t>Sinking of Rig bored 250mm x 150mm dia. &amp; 300 mtr. deep Tubewell having 66 mtr. housing pipe by Rotary method at 2nd Tubewell site for DAULATPUR Piped Water Supply Scheme to accommodate FHTC in BISHNUPUR-I Block under South 24-Parganas W/S Division-I, PHE Dte. for Augmentaion of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs District. [SM/13780]</t>
   </si>
   <si>
     <t>ORD/000689/2024-2025</t>
   </si>
   <si>
     <t>4484/SWD-I</t>
   </si>
   <si>
     <t>30/10/2024</t>
   </si>
   <si>
     <t>29/11/2024</t>
   </si>
   <si>
     <t>M/S SUNDARI CONSTRUCTION</t>
   </si>
   <si>
-    <t>Construction of boundary wall &amp; other allied works at Head Work Site of DAULATPUR PWSS at Bishnupur-I block District- South 24-Parganas for augmentation of Surface Water Based W/S scheme in the Arsenic affected areas of South 24-Parganas District. [TSM/016355]</t>
-[...14 lines deleted...]
-    <t>NIRMAL UDYOG</t>
+    <t>Layiing of rising main and additional pipeline for distribution system, construction of Boundary Wall, pump house, land development, approach road, protection of pipeline and road restoration for DOULATPUR Piped Water Supply Scheme of Bishnupur-I Block under South 24-Pgns. W/S Division-I, PHE Dte. Dist.-South 24-Parganas. (SM/13780)</t>
+  </si>
+  <si>
+    <t>ORD/000290/2024-2025</t>
+  </si>
+  <si>
+    <t>3106/SWD-I</t>
+  </si>
+  <si>
+    <t>09/07/2024</t>
+  </si>
+  <si>
+    <t>28/10/2025</t>
+  </si>
+  <si>
+    <t>Miscellaneous works in the interest of maintaining proper operational condition at P.H. No. - 1 under Doulatpur Water Supply Scheme, under South 24 Pgs Mechanical Division, PHE Dte. (Block : Bishnupur-I)(SM/13780)</t>
+  </si>
+  <si>
+    <t>ORD/000536/2024-2025</t>
+  </si>
+  <si>
+    <t>1037/AE-II-SMD</t>
+  </si>
+  <si>
+    <t>13/08/2024</t>
+  </si>
+  <si>
+    <t>28/08/2024</t>
+  </si>
+  <si>
+    <t>SOMNATH ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Supply, Delivery and Fitting Fixing of the additional materials for PH No.-1 of Doutalpur Water supply scheme under JJM under South 24 Pgs. Mechanical Division, PHE Dte. (Block : Bishnupur-I) [SM/13780]</t>
+  </si>
+  <si>
+    <t>ORD/000832/2024-2025</t>
+  </si>
+  <si>
+    <t>542-AE-II-SMD</t>
+  </si>
+  <si>
+    <t>10/05/2024</t>
+  </si>
+  <si>
+    <t>25/05/2024</t>
   </si>
   <si>
     <t>Payment of electricity bill for new service connection under SMD, PHE Dte.</t>
   </si>
   <si>
     <t>BILL/04616/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-477</t>
   </si>
   <si>
     <t>02/02/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
-  </si>
-[...88 lines deleted...]
-    <t>25/05/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -963,662 +963,662 @@
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>15.89</v>
+        <v>300.71</v>
       </c>
       <c r="Q4" s="4">
-        <v>13.83</v>
+        <v>140.58</v>
       </c>
       <c r="R4" s="4">
-        <v>87.07</v>
+        <v>46.75</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>80</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>40</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>42</v>
+      </c>
       <c r="K5" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="M5" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="N5" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="O5" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="P5" s="4">
+        <v>22.87</v>
+      </c>
+      <c r="Q5" s="4">
+        <v>10.38</v>
+      </c>
+      <c r="R5" s="4">
+        <v>45.38</v>
+      </c>
+      <c r="S5" s="4">
         <v>40</v>
-      </c>
-[...22 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>44</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="P6" s="4">
-        <v>22.87</v>
+        <v>541.95</v>
       </c>
       <c r="Q6" s="4">
-        <v>10.38</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>45.38</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="P7" s="4">
-        <v>15.72</v>
+        <v>15.89</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>13.83</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>87.07</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="P8" s="4">
         <v>18.78</v>
       </c>
       <c r="Q8" s="4">
         <v>14.92</v>
       </c>
       <c r="R8" s="4">
         <v>79.47</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>44</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="P9" s="4">
-        <v>3.33</v>
+        <v>39.25</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="P10" s="4">
-        <v>300.71</v>
+        <v>15.72</v>
       </c>
       <c r="Q10" s="4">
-        <v>140.58</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>46.75</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>77</v>
+        <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>78</v>
+        <v>33</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>83</v>
+        <v>38</v>
       </c>
       <c r="P11" s="4">
-        <v>541.95</v>
+        <v>188.62</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>35</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>84</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>26</v>
+        <v>41</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>33</v>
+        <v>42</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>85</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>86</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>87</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>88</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>75</v>
+        <v>89</v>
       </c>
       <c r="P12" s="4">
-        <v>188.62</v>
+        <v>0.78</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>35</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="J13" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="O13" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="K13" s="4" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>0.78</v>
+        <v>0.56</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>95</v>
       </c>
-      <c r="I14" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
         <v>96</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>97</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>98</v>
       </c>
       <c r="N14" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="O14" s="4" t="s">
         <v>99</v>
       </c>
-      <c r="O14" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>0.56</v>
+        <v>3.33</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
         <v>100</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="11"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8">
         <v>1151.22</v>