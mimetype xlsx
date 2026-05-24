--- v2 (2026-03-03)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="92">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -258,50 +258,77 @@
     <t>25/10/2024</t>
   </si>
   <si>
     <t>W.B.S.R.D.A., SOUTH TWENTY FOUR PARGANAS DIVISION</t>
   </si>
   <si>
     <t>Construction of 350 Cum. capacity OHR (20 mtr. staging height), Boundary Wall, Chlorine Room along with Laying of Distribution System, Rising Main, Providing Functional Household Tap Connection (FHTC) including design and drawing of pile foundation and pile cap after soil investigation for Augmentation of PURBO BEGAMPUR (ZONE-II) MOUZA Piped Water Supply Scheme of BARUIPUR Block for implementation of JJM under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns district. [No. of FHTC = 1967] [TSM/011437]</t>
   </si>
   <si>
     <t>JE RWS</t>
   </si>
   <si>
     <t>ORD/000360/2023-2024</t>
   </si>
   <si>
     <t>1763/SWD-I</t>
   </si>
   <si>
     <t>10/08/2023</t>
   </si>
   <si>
     <t>27/05/2026</t>
   </si>
   <si>
     <t>ROSENBLUTH CONSTRUCTION PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no-1 of Purba Begampur (Zone-II) W/S scheme under SMD, P.H.E. Dte.(Block-Baruipur) (SM/13779)</t>
+  </si>
+  <si>
+    <t>ORD/000351/2024-2025</t>
+  </si>
+  <si>
+    <t>964/SMSD</t>
+  </si>
+  <si>
+    <t>Supply &amp; installation of LED board at P.H. No-1 &amp; 2 of Purba Begampur (Zone-II) water supply scheme, under South 24-Pgs Mechanical Division PHE Dte.[Block-Baruipur]</t>
+  </si>
+  <si>
+    <t>ORD/000022/2025-2026</t>
+  </si>
+  <si>
+    <t>537/SMSD</t>
+  </si>
+  <si>
+    <t>09/04/2025</t>
+  </si>
+  <si>
+    <t>30/04/2025</t>
+  </si>
+  <si>
+    <t>FORTUNE ENGINEERING</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -690,51 +717,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="58.842773" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -851,54 +878,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>2.76</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.76</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -969,54 +996,54 @@
       <c r="I5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>40</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P5" s="4">
         <v>23.29</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>10.56</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>45.34</v>
       </c>
       <c r="S5" s="4">
         <v>40</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>37</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1209,54 +1236,54 @@
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>63</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P9" s="4">
         <v>31.76</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>30.88</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>97.23</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>69</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1327,101 +1354,223 @@
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>76</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>80</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>81</v>
       </c>
       <c r="P11" s="4">
         <v>670.09</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>150.8</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>22.5</v>
       </c>
       <c r="S11" s="4">
         <v>55</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3"/>
+      <c r="D12" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H12" s="13" t="s">
         <v>82</v>
       </c>
-      <c r="B12" s="7"/>
-[...22 lines deleted...]
-      <c r="S12" s="8"/>
+      <c r="I12" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="P12" s="4">
+        <v>0.89</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>100</v>
+      </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H13" s="13" t="s">
+        <v>85</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="P13" s="4">
+        <v>0.79</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>100</v>
+      </c>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>839.88</v>
+      </c>
+      <c r="P14" s="8">
+        <v>194.99</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>23.22</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>