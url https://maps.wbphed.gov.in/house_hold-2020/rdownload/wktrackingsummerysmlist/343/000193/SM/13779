--- v3 (2026-05-24)
+++ v4 (2026-08-28)
@@ -110,207 +110,207 @@
   <si>
     <t>Augmentation</t>
   </si>
   <si>
     <t>Preparation and submission of Detailed Project Report of BEGAMPUR(II) Ground Water Based Piped Water Supply Scheme in BARUIPUR PURBA Assembly Constituency of BARUIPUR Block under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns. district.</t>
   </si>
   <si>
     <t>AE BSD</t>
   </si>
   <si>
     <t>ORD/000447/2021-2022</t>
   </si>
   <si>
     <t>1952/SWD-I</t>
   </si>
   <si>
     <t>27/01/2022</t>
   </si>
   <si>
     <t>26/02/2022</t>
   </si>
   <si>
     <t>MS R. DUTTA AND CO</t>
   </si>
   <si>
+    <t>S24 Pgns Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1&amp;2, Zone-II of Purba Begampur water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Baruipur]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000482/2022-2023</t>
+  </si>
+  <si>
+    <t>235/SMD</t>
+  </si>
+  <si>
+    <t>24/01/2023</t>
+  </si>
+  <si>
+    <t>01/10/2025</t>
+  </si>
+  <si>
+    <t>S. DUTTA</t>
+  </si>
+  <si>
+    <t>Construction of 350 Cum. capacity OHR (20 mtr. staging height), Boundary Wall, Chlorine Room along with Laying of Distribution System, Rising Main, Providing Functional Household Tap Connection (FHTC) including design and drawing of pile foundation and pile cap after soil investigation for Augmentation of PURBO BEGAMPUR (ZONE-II) MOUZA Piped Water Supply Scheme of BARUIPUR Block for implementation of JJM under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns district. [No. of FHTC = 1967] [TSM/011437]</t>
+  </si>
+  <si>
+    <t>JE RWS</t>
+  </si>
+  <si>
+    <t>ORD/000360/2023-2024</t>
+  </si>
+  <si>
+    <t>1763/SWD-I</t>
+  </si>
+  <si>
+    <t>10/08/2023</t>
+  </si>
+  <si>
+    <t>27/05/2026</t>
+  </si>
+  <si>
+    <t>ROSENBLUTH CONSTRUCTION PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Sinking of 02 (Two) nos. Rig bored 250mm x 150mm dia. &amp; 300 mtr. deepTubewell by Rotary method for PURBA BEGAMPUR (Zone-II) PWSS of BARUIPUR block under South 24-Parganas W/S Division-I, P.H.E. Dte. forAugmentaion of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs district. [SM/13779]</t>
+  </si>
+  <si>
+    <t>JE RWS,JE-1</t>
+  </si>
+  <si>
+    <t>ORD/000565/2022-2023</t>
+  </si>
+  <si>
+    <t>3061/SWD-I</t>
+  </si>
+  <si>
+    <t>21/02/2023</t>
+  </si>
+  <si>
+    <t>23/03/2023</t>
+  </si>
+  <si>
+    <t>M/S B.M. INDUSTRIES (BM.INDUSTRY@GMAIL.COM)</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000164/2023-2024</t>
   </si>
   <si>
     <t>295/SWD-I</t>
   </si>
   <si>
     <t>25/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>S24 Pgns Mechanical</t>
-[...25 lines deleted...]
-  <si>
     <t>Supply &amp; Fixing main switch &amp; Bus bar at Pump House no-1 &amp; 2 of Purba Begampur (Zone-II) W/S Scheme under SMD, P.H.E. Dte.(Block-Baruipur)(SM/13779)</t>
   </si>
   <si>
     <t>ORD/000352/2024-2025</t>
   </si>
   <si>
     <t>924/SMSD</t>
   </si>
   <si>
     <t>28/06/2024</t>
   </si>
   <si>
     <t>13/07/2024</t>
   </si>
   <si>
     <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no-2 of Purba Begampur (Zone-II) W/S scheme under SMD, P.H.E. Dte.(Block-Baruipur) (SM/13779)</t>
   </si>
   <si>
     <t>ORD/000350/2024-2025</t>
   </si>
   <si>
     <t>965/SMSD</t>
   </si>
   <si>
     <t>09/07/2024</t>
   </si>
   <si>
     <t>24/07/2024</t>
   </si>
   <si>
     <t>Construction of Boundary walls, Pipeline protection, Platform for FHTC, Land development and other allied works for Ground water based PURBA BEGAMPUR ZONE - II piped water supply scheme to accommodate FHTC in BARUIPUR block under South 24-Pgns W/S Division-I, PHE Dte for AUGMENTATION of surface water based W/S scheme in the Arsenic Affected Areas of South 24 pgns District.(SM/13779)</t>
   </si>
   <si>
     <t>ORD/000353/2024-2025</t>
   </si>
   <si>
     <t>3453/SWD-I</t>
   </si>
   <si>
     <t>02/08/2024</t>
   </si>
   <si>
     <t>16/09/2024</t>
   </si>
   <si>
     <t>SRIJON ENTERPRISE</t>
   </si>
   <si>
-    <t>Sinking of 02 (Two) nos. Rig bored 250mm x 150mm dia. &amp; 300 mtr. deepTubewell by Rotary method for PURBA BEGAMPUR (Zone-II) PWSS of BARUIPUR block under South 24-Parganas W/S Division-I, P.H.E. Dte. forAugmentaion of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs district. [SM/13779]</t>
-[...17 lines deleted...]
-    <t>M/S B.M. INDUSTRIES (BM.INDUSTRY@GMAIL.COM)</t>
+    <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no-1 of Purba Begampur (Zone-II) W/S scheme under SMD, P.H.E. Dte.(Block-Baruipur) (SM/13779)</t>
+  </si>
+  <si>
+    <t>ORD/000351/2024-2025</t>
+  </si>
+  <si>
+    <t>964/SMSD</t>
   </si>
   <si>
     <t>Alipore Division</t>
   </si>
   <si>
     <t>Road restoration for Chiner More to Haral Bani Scociation Bituminaous Via Punri Katpole to Bonabibi Tala</t>
   </si>
   <si>
     <t>BILL/01696/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-785</t>
   </si>
   <si>
     <t>25/10/2024</t>
   </si>
   <si>
     <t>W.B.S.R.D.A., SOUTH TWENTY FOUR PARGANAS DIVISION</t>
-  </si>
-[...28 lines deleted...]
-    <t>964/SMSD</t>
   </si>
   <si>
     <t>Supply &amp; installation of LED board at P.H. No-1 &amp; 2 of Purba Begampur (Zone-II) water supply scheme, under South 24-Pgs Mechanical Division PHE Dte.[Block-Baruipur]</t>
   </si>
   <si>
     <t>ORD/000022/2025-2026</t>
   </si>
   <si>
     <t>537/SMSD</t>
   </si>
   <si>
     <t>09/04/2025</t>
   </si>
   <si>
     <t>30/04/2025</t>
   </si>
   <si>
     <t>FORTUNE ENGINEERING</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -900,606 +900,606 @@
         <v>2.76</v>
       </c>
       <c r="Q3" s="4">
         <v>2.76</v>
       </c>
       <c r="R3" s="4">
         <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>21</v>
+        <v>32</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>33</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>35</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="P4" s="4">
-        <v>27.14</v>
+        <v>23.29</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>10.56</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>45.34</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>37</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>39</v>
+        <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>23.29</v>
+        <v>670.09</v>
       </c>
       <c r="Q5" s="4">
-        <v>10.56</v>
+        <v>150.8</v>
       </c>
       <c r="R5" s="4">
-        <v>45.34</v>
+        <v>22.5</v>
       </c>
       <c r="S5" s="4">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>37</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>39</v>
+        <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>45</v>
+        <v>54</v>
       </c>
       <c r="P6" s="4">
-        <v>0.58</v>
+        <v>31.76</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>30.88</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>97.23</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>37</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>51</v>
-[...6 lines deleted...]
-      </c>
+        <v>55</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>45</v>
+        <v>59</v>
       </c>
       <c r="P7" s="4">
-        <v>0.89</v>
+        <v>27.14</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>32</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>60</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>35</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>61</v>
+        <v>40</v>
       </c>
       <c r="P8" s="4">
-        <v>80.58</v>
+        <v>0.58</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>21</v>
+        <v>32</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>63</v>
+        <v>35</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>68</v>
+        <v>40</v>
       </c>
       <c r="P9" s="4">
-        <v>31.76</v>
+        <v>0.89</v>
       </c>
       <c r="Q9" s="4">
-        <v>30.88</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>97.23</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>69</v>
+        <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>70</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="P10" s="4">
-        <v>1.12</v>
+        <v>80.58</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>21</v>
+        <v>32</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>76</v>
+        <v>35</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>79</v>
+        <v>68</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>80</v>
+        <v>69</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>81</v>
+        <v>40</v>
       </c>
       <c r="P11" s="4">
-        <v>670.09</v>
+        <v>0.89</v>
       </c>
       <c r="Q11" s="4">
-        <v>150.8</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>22.5</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>55</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>37</v>
+        <v>79</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
+        <v>80</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
+      <c r="K12" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="L12" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="I12" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K12" s="4" t="s">
+      <c r="M12" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="N12" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="O12" s="4" t="s">
         <v>84</v>
       </c>
-      <c r="M12" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>0.89</v>
+        <v>1.12</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>85</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>89</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>90</v>
       </c>
       <c r="P13" s="4">
         <v>0.79</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>