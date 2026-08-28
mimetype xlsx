--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -89,174 +89,189 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
     <t>South 24 Pgs W/S Division I</t>
   </si>
   <si>
     <t>MADHABPUR piped water supply scheme to accommodate FHTC in BHANGAR-I block under South 24 Parganas W/S Division-I for AUGMENTATION of surface water based W/S scheme in the Arsenic Affected Areas of South 24 Parganas District Under JJM.</t>
   </si>
   <si>
     <t>SM/13778</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Construction of 300 cum. Over Head Reservoir (OHR), (20 mtr. Staging Height) including design and drawing of pile foundation and pile cap after soil investigation along with Pump House, Rising Main, Laying distribution system, Functional Household Tap Connection (FHTC) for MADHABPUR Piped Water Supply Scheme to accommodate FHTC in Bhangar-I Block under South 24-Partganas, W/S Division-I for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission. [No. of FHTC = 1996]</t>
+  </si>
+  <si>
+    <t>AE HQ-I</t>
+  </si>
+  <si>
+    <t>JE-4</t>
+  </si>
+  <si>
+    <t>ORD/000064/2023-2024</t>
+  </si>
+  <si>
+    <t>243/SWD-I</t>
+  </si>
+  <si>
+    <t>20/04/2023</t>
+  </si>
+  <si>
+    <t>14/02/2024</t>
+  </si>
+  <si>
+    <t>ASSOCIATED CONSTRUCTION AND CONSULTANCY</t>
+  </si>
+  <si>
     <t>Sinking of 02 (Two) nos. Rig bored 250mm x 150mm dia. &amp; 300 mtr. deep Tubewell having 66 mtr. housing pipe by Rotary method for MADHABPUR PWSS of BHANGAR-I block for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs district under South 24-Parganas W/S Division-I, P.H.E. Dte. [TSM/015478]</t>
   </si>
   <si>
-    <t>AE HQ-I</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000628/2022-2023</t>
   </si>
   <si>
     <t>3237/SWD-I</t>
   </si>
   <si>
     <t>01/03/2023</t>
   </si>
   <si>
     <t>31/03/2023</t>
   </si>
   <si>
     <t>MRA NIRMAN UDYOG</t>
   </si>
   <si>
+    <t>S24 Pgns Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1&amp;2, of Madhabpur water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Bhangar-I]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000504/2022-2023</t>
+  </si>
+  <si>
+    <t>329/SMD</t>
+  </si>
+  <si>
+    <t>07/02/2023</t>
+  </si>
+  <si>
+    <t>08/05/2023</t>
+  </si>
+  <si>
+    <t>ORIENTAL ENGINEERING CO.</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000057/2023-2024</t>
   </si>
   <si>
     <t>287/SWD-I</t>
   </si>
   <si>
     <t>24/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000223/2023-2024</t>
   </si>
   <si>
     <t>1007/SWD- I</t>
   </si>
   <si>
     <t>09/06/2023</t>
   </si>
   <si>
-    <t>S24 Pgns Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>Payment of electricity bill for new service connection under SMD, PHE Dte.</t>
   </si>
   <si>
     <t>BILL/01495/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-177</t>
   </si>
   <si>
     <t>02/08/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
-    <t>Construction of 300 cum. Over Head Reservoir (OHR), (20 mtr. Staging Height) including design and drawing of pile foundation and pile cap after soil investigation along with Pump House, Rising Main, Laying distribution system, Functional Household Tap Connection (FHTC) for MADHABPUR Piped Water Supply Scheme to accommodate FHTC in Bhangar-I Block under South 24-Partganas, W/S Division-I for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission. [No. of FHTC = 1996]</t>
-[...19 lines deleted...]
-  <si>
     <t>Construction of Boundary Wall and other allied works at HW &amp; 2nd Tubewell site of "MADHABPUR Piped Water Supply Scheme to accommodate FHTC in Bhangar-I Block under South 24-Parganas, W/S Division-I, PHE Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission". (SM/13778)</t>
   </si>
   <si>
     <t>ORD/000675/2024-2025</t>
   </si>
   <si>
     <t>4464/SWD-I</t>
   </si>
   <si>
     <t>29/10/2024</t>
   </si>
   <si>
     <t>13/12/2024</t>
   </si>
   <si>
     <t>REALIENCE CONSTRUCTION</t>
   </si>
   <si>
-    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1&amp;2, of Madhabpur water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Bhangar-I]</t>
-[...20 lines deleted...]
-    <t>ORIENTAL ENGINEERING CO.</t>
+    <t>Supply &amp; Fixing main switch &amp; Bus bar at Pump House no- 1 &amp; 2 of Madhabpur W/S Scheme under SMD, P.H.E. Dte.(Block-Bhangar-I) (SM/13778)</t>
+  </si>
+  <si>
+    <t>ORD/003141/2023-2024</t>
+  </si>
+  <si>
+    <t>52/SMSD</t>
+  </si>
+  <si>
+    <t>11/01/2024</t>
+  </si>
+  <si>
+    <t>26/01/2024</t>
   </si>
   <si>
     <t>Improvement of outdoor Illumination arrangement with allied works at Madhabpur PH-1 , under Bhangar-I block water supply scheme under SMD, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/002281/2023-2024</t>
   </si>
   <si>
     <t>1635/SMSD</t>
   </si>
   <si>
     <t>04/01/2024</t>
   </si>
   <si>
     <t>19/01/2024</t>
   </si>
   <si>
     <t>Improvement of outdoor Illumination arrangement with allied works at Madhabpur PH-2 , under Bhangar-I block water supply scheme under SMD, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/002282/2023-2024</t>
   </si>
   <si>
     <t>1636/SMSD</t>
   </si>
@@ -270,65 +285,50 @@
     <t>22/SMSD</t>
   </si>
   <si>
     <t>05/01/2024</t>
   </si>
   <si>
     <t>20/01/2024</t>
   </si>
   <si>
     <t>ARPAN CONSTRUCTION</t>
   </si>
   <si>
     <t>Distressed / Affected stretches of different road under P&amp;RD Deptt. in West Bengal due to pipeline laying work by PHED [Sl. No.38]</t>
   </si>
   <si>
     <t>BILL/00468/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-293</t>
   </si>
   <si>
     <t>11/09/2024</t>
   </si>
   <si>
     <t>WBSRDA SOUTH 24 PGS ALIPORE</t>
-  </si>
-[...13 lines deleted...]
-    <t>26/01/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -858,759 +858,759 @@
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13"/>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>31.77</v>
+        <v>449.98</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>330.14</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>73.37</v>
       </c>
       <c r="S3" s="4">
-        <v>100</v>
+        <v>35</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="I4" s="13"/>
+        <v>33</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>9.67</v>
+        <v>31.77</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>31.66</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>99.65</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>40</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>42</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>36</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>12.3</v>
+        <v>22.58</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>21.87</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>96.84</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>40</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>41</v>
+        <v>48</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>45</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>6.92</v>
+        <v>9.67</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>46</v>
-[...6 lines deleted...]
-      </c>
+        <v>48</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P7" s="4">
-        <v>449.98</v>
+        <v>12.3</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>35</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="P8" s="4">
-        <v>91.13</v>
+        <v>6.92</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>40</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>59</v>
-[...4 lines deleted...]
-      <c r="J9" s="13" t="s">
         <v>61</v>
       </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P9" s="4">
-        <v>22.58</v>
+        <v>91.13</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>67</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>60</v>
+        <v>41</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>61</v>
+        <v>42</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>66</v>
+        <v>47</v>
       </c>
       <c r="P10" s="4">
-        <v>0.88</v>
+        <v>0.58</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>72</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>60</v>
+        <v>41</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>61</v>
+        <v>42</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>66</v>
+        <v>47</v>
       </c>
       <c r="P11" s="4">
         <v>0.88</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>0.88</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
+        <v>77</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="M12" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="I12" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K12" s="4" t="s">
+      <c r="N12" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="L12" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O12" s="4" t="s">
-        <v>80</v>
+        <v>47</v>
       </c>
       <c r="P12" s="4">
-        <v>0.78</v>
+        <v>0.88</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>0.88</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
+        <v>80</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="K13" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="I13" s="13"/>
-[...1 lines deleted...]
-      <c r="K13" s="4" t="s">
+      <c r="L13" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="M13" s="4" t="s">
         <v>83</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="P13" s="4">
-        <v>30.72</v>
+        <v>0.78</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>0.78</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>40</v>
+        <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>86</v>
       </c>
-      <c r="I14" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
         <v>87</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>88</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="N14" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="O14" s="4" t="s">
         <v>90</v>
       </c>
-      <c r="O14" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>0.58</v>
+        <v>30.72</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
         <v>91</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="11"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8">
         <v>658.2</v>
       </c>
       <c r="P15" s="8">
-        <v>0</v>
+        <v>386.22</v>
       </c>
       <c r="Q15" s="8">
-        <v>0</v>
+        <v>58.68</v>
       </c>
       <c r="R15" s="8"/>
       <c r="S15" s="8"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>