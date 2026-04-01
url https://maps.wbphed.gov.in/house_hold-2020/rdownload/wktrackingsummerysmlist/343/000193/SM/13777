--- v1 (2026-03-03)
+++ v2 (2026-04-01)
@@ -248,51 +248,51 @@
   <si>
     <t>09/08/2024</t>
   </si>
   <si>
     <t>23/09/2024</t>
   </si>
   <si>
     <t>ANUP PAUL</t>
   </si>
   <si>
     <t>Construction of 250 cum. Over Head Reservoir (OHR), (20 mtr. Staging Height) including design and drawing of pile foundation and pile cap after soil investigation along with Pump House, Rising Main, Laying distribution system, Functional Household Tap Connection (FHTC) to all households for KANTIPOTA Piped Water Supply Scheme to accommodate FHTC in Sonarpur Block under South 24-Partganas, W/S Division-I for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission. [No. of FHTC = 1783]</t>
   </si>
   <si>
     <t>JE-3</t>
   </si>
   <si>
     <t>ORD/000213/2023-2024</t>
   </si>
   <si>
     <t>1373/SWD-I</t>
   </si>
   <si>
     <t>12/07/2023</t>
   </si>
   <si>
-    <t>07/05/2024</t>
+    <t>03/03/2025</t>
   </si>
   <si>
     <t>Construction of Boundary Wall, Drum sheet walling, Road Restoration &amp; other allied works of KANTIPOTA 2ND Site to accommodate FHTC in Sonarpur Block under South 24-Parganas, W/S Division-I, PHE Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission. (SM/13777)</t>
   </si>
   <si>
     <t>Assistant engineer (contractual)</t>
   </si>
   <si>
     <t>ORD/001194/2024-2025</t>
   </si>
   <si>
     <t>868/SWD-I</t>
   </si>
   <si>
     <t>26/03/2025</t>
   </si>
   <si>
     <t>25/09/2025</t>
   </si>
   <si>
     <t>MAA GITA ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>