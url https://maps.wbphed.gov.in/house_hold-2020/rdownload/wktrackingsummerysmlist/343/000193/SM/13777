--- v2 (2026-04-01)
+++ v3 (2026-04-21)
@@ -863,54 +863,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>29.69</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>27.71</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>93.33</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -922,54 +922,54 @@
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P4" s="4">
         <v>3.14</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>3.14</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1489,54 +1489,54 @@
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
         <v>86</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="11"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8">
         <v>658.89</v>
       </c>
       <c r="P14" s="8">
-        <v>0</v>
+        <v>30.85</v>
       </c>
       <c r="Q14" s="8">
-        <v>0</v>
+        <v>4.68</v>
       </c>
       <c r="R14" s="8"/>
       <c r="S14" s="8"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>