--- v3 (2026-04-21)
+++ v4 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -215,84 +215,69 @@
   <si>
     <t>Supply &amp; Fixing main switch &amp; Bus bar at Pump House no-1 &amp; 2 of Kantipota W/S Scheme under SMD, P.H.E. Dte.(Block-Sonarpur)</t>
   </si>
   <si>
     <t>ORD/002538/2023-2024</t>
   </si>
   <si>
     <t>31/SMSD</t>
   </si>
   <si>
     <t>09/01/2024</t>
   </si>
   <si>
     <t>24/01/2024</t>
   </si>
   <si>
     <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no-1 of Kantipota W/S Scheme under SMD, P.H.E. Dte. (Block-Sonarpur)</t>
   </si>
   <si>
     <t>ORD/002537/2023-2024</t>
   </si>
   <si>
     <t>32/SMSD</t>
   </si>
   <si>
-    <t>Construction of Boundary Wall, Pathway, Drain, development of land &amp; others allied works of ¿KANTIPOTA HW site to accommodate FHTC in Sonarpur Block under South 24-Parganas, W/S Division-I, PHE Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission" (SM/13777).</t>
-[...11 lines deleted...]
-    <t>23/09/2024</t>
+    <t>Construction of 250 cum. Over Head Reservoir (OHR), (20 mtr. Staging Height) including design and drawing of pile foundation and pile cap after soil investigation along with Pump House, Rising Main, Laying distribution system, Functional Household Tap Connection (FHTC) to all households for KANTIPOTA Piped Water Supply Scheme to accommodate FHTC in Sonarpur Block under South 24-Partganas, W/S Division-I for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission. [No. of FHTC = 1783]</t>
+  </si>
+  <si>
+    <t>JE-3</t>
+  </si>
+  <si>
+    <t>ORD/000213/2023-2024</t>
+  </si>
+  <si>
+    <t>1373/SWD-I</t>
+  </si>
+  <si>
+    <t>12/07/2023</t>
+  </si>
+  <si>
+    <t>24/10/2026</t>
   </si>
   <si>
     <t>ANUP PAUL</t>
-  </si>
-[...16 lines deleted...]
-    <t>03/03/2025</t>
   </si>
   <si>
     <t>Construction of Boundary Wall, Drum sheet walling, Road Restoration &amp; other allied works of KANTIPOTA 2ND Site to accommodate FHTC in Sonarpur Block under South 24-Parganas, W/S Division-I, PHE Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission. (SM/13777)</t>
   </si>
   <si>
     <t>Assistant engineer (contractual)</t>
   </si>
   <si>
     <t>ORD/001194/2024-2025</t>
   </si>
   <si>
     <t>868/SWD-I</t>
   </si>
   <si>
     <t>26/03/2025</t>
   </si>
   <si>
     <t>25/09/2025</t>
   </si>
   <si>
     <t>MAA GITA ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
@@ -702,51 +687,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1154,54 +1139,54 @@
       <c r="I8" s="13" t="s">
         <v>52</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>53</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P8" s="4">
         <v>22.41</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>10.15</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>45.32</v>
       </c>
       <c r="S8" s="4">
         <v>40</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>45</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1312,244 +1297,187 @@
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>67</v>
       </c>
-      <c r="I11" s="13"/>
-      <c r="J11" s="13"/>
+      <c r="I11" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>68</v>
+      </c>
       <c r="K11" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="P11" s="4">
-        <v>32.6</v>
+        <v>467.02</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>231.21</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>49.51</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>26</v>
+        <v>75</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>74</v>
+        <v>68</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>72</v>
+        <v>80</v>
       </c>
       <c r="P12" s="4">
-        <v>467.02</v>
+        <v>41.44</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>25</v>
+        <v>50</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="3">
-[...27 lines deleted...]
-      <c r="K13" s="4" t="s">
+      <c r="A13" s="7" t="s">
         <v>81</v>
       </c>
-      <c r="L13" s="4" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>626.29</v>
+      </c>
+      <c r="P13" s="8">
+        <v>272.22</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>43.47</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
-    <row r="14" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>