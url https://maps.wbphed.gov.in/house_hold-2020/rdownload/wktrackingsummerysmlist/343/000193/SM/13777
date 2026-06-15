--- v4 (2026-05-24)
+++ v5 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -255,50 +255,65 @@
     <t>24/10/2026</t>
   </si>
   <si>
     <t>ANUP PAUL</t>
   </si>
   <si>
     <t>Construction of Boundary Wall, Drum sheet walling, Road Restoration &amp; other allied works of KANTIPOTA 2ND Site to accommodate FHTC in Sonarpur Block under South 24-Parganas, W/S Division-I, PHE Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission. (SM/13777)</t>
   </si>
   <si>
     <t>Assistant engineer (contractual)</t>
   </si>
   <si>
     <t>ORD/001194/2024-2025</t>
   </si>
   <si>
     <t>868/SWD-I</t>
   </si>
   <si>
     <t>26/03/2025</t>
   </si>
   <si>
     <t>25/09/2025</t>
   </si>
   <si>
     <t>MAA GITA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall, Pathway, Drain, development of land &amp; others allied works of ¿KANTIPOTA HW site to accommodate FHTC in Sonarpur Block under South 24-Parganas, W/S Division-I, PHE Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission" (SM/13777).</t>
+  </si>
+  <si>
+    <t>ORD/000377/2024-2025</t>
+  </si>
+  <si>
+    <t>3550/SWD-I</t>
+  </si>
+  <si>
+    <t>09/08/2024</t>
+  </si>
+  <si>
+    <t>23/09/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -687,51 +702,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1397,87 +1412,148 @@
       </c>
       <c r="N12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="P12" s="4">
         <v>41.44</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>50</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H13" s="13" t="s">
         <v>81</v>
       </c>
-      <c r="B13" s="7"/>
-[...22 lines deleted...]
-      <c r="S13" s="8"/>
+      <c r="I13" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>68</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="P13" s="4">
+        <v>32.6</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>50</v>
+      </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="7" t="s">
+        <v>86</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>658.89</v>
+      </c>
+      <c r="P14" s="8">
+        <v>272.22</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>41.31</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>