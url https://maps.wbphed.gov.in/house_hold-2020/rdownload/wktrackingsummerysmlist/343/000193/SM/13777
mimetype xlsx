--- v5 (2026-06-15)
+++ v6 (2026-08-28)
@@ -110,210 +110,210 @@
   <si>
     <t>Augmentation</t>
   </si>
   <si>
     <t>SINKING OF 02 (TWO) NOS. TUBE WELL (250X150)MM DIA, 300M DEEP FOR KANTIPOTA PIPED WATER SUPPLY SCHEME AT HEADWORK SITE AND 2ND TUBE WELL SITE, BLOCK- SONARPUR, UNDER SOUTH 24 PARGANAS WATER SUPPLY DIV-I, PHE. DTE. (TSM/016074)</t>
   </si>
   <si>
     <t>AE HQ-I</t>
   </si>
   <si>
     <t>ORD/000353/2022-2023</t>
   </si>
   <si>
     <t>2260/SWD-I</t>
   </si>
   <si>
     <t>15/12/2022</t>
   </si>
   <si>
     <t>14/01/2023</t>
   </si>
   <si>
     <t>MOUSUMI DAS SARKAR</t>
   </si>
   <si>
+    <t>S24 Pgns Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1&amp;2, of Kantipota water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Sonarpur]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000306/2022-2023</t>
+  </si>
+  <si>
+    <t>457/SMD</t>
+  </si>
+  <si>
+    <t>17/02/2023</t>
+  </si>
+  <si>
+    <t>18/05/2023</t>
+  </si>
+  <si>
+    <t>M/S. DILIP MITRA</t>
+  </si>
+  <si>
+    <t>Construction of 250 cum. Over Head Reservoir (OHR), (20 mtr. Staging Height) including design and drawing of pile foundation and pile cap after soil investigation along with Pump House, Rising Main, Laying distribution system, Functional Household Tap Connection (FHTC) to all households for KANTIPOTA Piped Water Supply Scheme to accommodate FHTC in Sonarpur Block under South 24-Partganas, W/S Division-I for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission. [No. of FHTC = 1783]</t>
+  </si>
+  <si>
+    <t>JE-3</t>
+  </si>
+  <si>
+    <t>ORD/000213/2023-2024</t>
+  </si>
+  <si>
+    <t>1373/SWD-I</t>
+  </si>
+  <si>
+    <t>12/07/2023</t>
+  </si>
+  <si>
+    <t>24/10/2026</t>
+  </si>
+  <si>
+    <t>ANUP PAUL</t>
+  </si>
+  <si>
     <t>Additional work for sinking of 02 (two) nos. Rig bored 250 mm x 150 mm dia. &amp; 300 mtr. deep Tube well to achieve 66 mtr. housing pipe by Rotary Method for KANTIPOTA PWSS at headwork site &amp; 2nd Tubewell site of SONARPUR Block under South 24-Parganas W/S Division- I, P.H.E. Dte. [SM/13777]</t>
   </si>
   <si>
     <t>ORD/000716/2022-2023</t>
   </si>
   <si>
     <t>3562/SWD-I</t>
   </si>
   <si>
     <t>22/03/2023</t>
   </si>
   <si>
     <t>06/04/2023</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000022/2023-2024</t>
   </si>
   <si>
     <t>286/SWD-I</t>
   </si>
   <si>
     <t>24/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000253/2023-2024</t>
   </si>
   <si>
     <t>1006/SWD-I</t>
   </si>
   <si>
     <t>09/06/2023</t>
   </si>
   <si>
-    <t>S24 Pgns Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>Payment of Electric Bill for new service connection under SMD PHE Dte.</t>
   </si>
   <si>
     <t>BILL/00280/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-16</t>
   </si>
   <si>
     <t>15/05/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
-    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1&amp;2, of Kantipota water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Sonarpur]</t>
-[...22 lines deleted...]
-  <si>
     <t>Supply &amp; Fixing main switch &amp; Bus bar at Pump House no-1 &amp; 2 of Kantipota W/S Scheme under SMD, P.H.E. Dte.(Block-Sonarpur)</t>
   </si>
   <si>
     <t>ORD/002538/2023-2024</t>
   </si>
   <si>
     <t>31/SMSD</t>
   </si>
   <si>
     <t>09/01/2024</t>
   </si>
   <si>
     <t>24/01/2024</t>
   </si>
   <si>
     <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no-1 of Kantipota W/S Scheme under SMD, P.H.E. Dte. (Block-Sonarpur)</t>
   </si>
   <si>
     <t>ORD/002537/2023-2024</t>
   </si>
   <si>
     <t>32/SMSD</t>
   </si>
   <si>
-    <t>Construction of 250 cum. Over Head Reservoir (OHR), (20 mtr. Staging Height) including design and drawing of pile foundation and pile cap after soil investigation along with Pump House, Rising Main, Laying distribution system, Functional Household Tap Connection (FHTC) to all households for KANTIPOTA Piped Water Supply Scheme to accommodate FHTC in Sonarpur Block under South 24-Partganas, W/S Division-I for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission. [No. of FHTC = 1783]</t>
-[...17 lines deleted...]
-    <t>ANUP PAUL</t>
+    <t>Construction of Boundary Wall, Pathway, Drain, development of land &amp; others allied works of ¿KANTIPOTA HW site to accommodate FHTC in Sonarpur Block under South 24-Parganas, W/S Division-I, PHE Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission" (SM/13777).</t>
+  </si>
+  <si>
+    <t>ORD/000377/2024-2025</t>
+  </si>
+  <si>
+    <t>3550/SWD-I</t>
+  </si>
+  <si>
+    <t>09/08/2024</t>
+  </si>
+  <si>
+    <t>23/09/2024</t>
   </si>
   <si>
     <t>Construction of Boundary Wall, Drum sheet walling, Road Restoration &amp; other allied works of KANTIPOTA 2ND Site to accommodate FHTC in Sonarpur Block under South 24-Parganas, W/S Division-I, PHE Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission. (SM/13777)</t>
   </si>
   <si>
     <t>Assistant engineer (contractual)</t>
   </si>
   <si>
     <t>ORD/001194/2024-2025</t>
   </si>
   <si>
     <t>868/SWD-I</t>
   </si>
   <si>
     <t>26/03/2025</t>
   </si>
   <si>
     <t>25/09/2025</t>
   </si>
   <si>
     <t>MAA GITA ENTERPRISE</t>
-  </si>
-[...13 lines deleted...]
-    <t>23/09/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -885,622 +885,622 @@
         <v>29.69</v>
       </c>
       <c r="Q3" s="4">
         <v>27.71</v>
       </c>
       <c r="R3" s="4">
         <v>93.33</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>21</v>
+        <v>32</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>34</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>35</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>31</v>
+        <v>40</v>
       </c>
       <c r="P4" s="4">
-        <v>3.14</v>
+        <v>22.41</v>
       </c>
       <c r="Q4" s="4">
-        <v>3.14</v>
+        <v>10.15</v>
       </c>
       <c r="R4" s="4">
-        <v>100</v>
+        <v>45.32</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>40</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>41</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>42</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>38.1</v>
+        <v>467.02</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>231.21</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>49.51</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="I6" s="13"/>
+        <v>48</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>44</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>41</v>
+        <v>31</v>
       </c>
       <c r="P6" s="4">
-        <v>10.98</v>
+        <v>3.14</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>3.14</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>45</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>48</v>
+        <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="P7" s="4">
-        <v>12.04</v>
+        <v>38.1</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>45</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>51</v>
-[...4 lines deleted...]
-      <c r="J8" s="13" t="s">
         <v>53</v>
       </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="O8" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>22.41</v>
+        <v>10.98</v>
       </c>
       <c r="Q8" s="4">
-        <v>10.15</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>45.32</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>45</v>
+        <v>32</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>59</v>
-[...6 lines deleted...]
-      </c>
+        <v>61</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="P9" s="4">
-        <v>0.58</v>
+        <v>12.04</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>45</v>
+        <v>32</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>52</v>
+        <v>34</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>53</v>
+        <v>35</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>62</v>
+        <v>69</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>58</v>
+        <v>40</v>
       </c>
       <c r="P10" s="4">
-        <v>0.89</v>
+        <v>0.58</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>21</v>
+        <v>32</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>68</v>
+        <v>35</v>
       </c>
       <c r="K11" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="M11" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="N11" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="M11" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O11" s="4" t="s">
-        <v>73</v>
+        <v>40</v>
       </c>
       <c r="P11" s="4">
-        <v>467.02</v>
+        <v>0.89</v>
       </c>
       <c r="Q11" s="4">
-        <v>231.21</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>49.51</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>25</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>74</v>
       </c>
       <c r="I12" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="K12" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="J12" s="13" t="s">
-[...2 lines deleted...]
-      <c r="K12" s="4" t="s">
+      <c r="L12" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="M12" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="N12" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="N12" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O12" s="4" t="s">
-        <v>80</v>
+        <v>47</v>
       </c>
       <c r="P12" s="4">
-        <v>41.44</v>
+        <v>32.6</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>50</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
+        <v>79</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>80</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="K13" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="I13" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K13" s="4" t="s">
+      <c r="L13" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="M13" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="M13" s="4" t="s">
+      <c r="N13" s="4" t="s">
         <v>84</v>
       </c>
-      <c r="N13" s="4" t="s">
+      <c r="O13" s="4" t="s">
         <v>85</v>
       </c>
-      <c r="O13" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>32.6</v>
+        <v>41.44</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>50</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
         <v>86</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="11"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>